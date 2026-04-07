--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges-Marie Saulnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-marie-saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9130-7002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068264313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English version at the end</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2007 : Chercheur CNRS au Laboratoire Environnements, Dynamiques et Territoires de Montagne EDYTEM (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDYTEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuellement membre de l'équipe Zone Critique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 - 2007   : Chercheur CNRS au Laboratoire LTHE (fusionné depuis 2017 dans l'Institut des Geosciences de l'Environnement (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2019   : Co-fondateur et conseiller scientifique de la start-up TENEVIA (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENEVIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours thématique et collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 - 2000 : Mathématique hydrologique des crues des petits bassins versants (&amp;lt;50 km2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Amélioration de la cohérence mathématique des approches de modélisations hydrologiques fondées sur le concept d’indices de similarité hydrologique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec la communauté hydrologique internationale (UK, Suisse, Suède, Australie) partageant l’utilisation de ce concept.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 - 2005 : Adaptation des modélisations hydrologiques à l’utilisation des mesures de pluies par imagerie radar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relaxation de certaines hypothèses, extension du domaine de validité des modélisations hydrologiques des crues de bassins versants de tailles &amp;lt; 1000 km2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec la communauté des radaristes française (IGE, Météo-France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2018 : Instrumentations par analyses d’images</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mesures des débits des cours d’eau et de la dynamique spatio temporelle du manteau neigeux par analyses d’images.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche très innovante à l'époque et donc menée surtout seul ou avec un doctorant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2010 : Couplage hydrologie et météorologie sur le cycle hydrologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compromis algorithmiques entre les procédés de nos deux communautés. Adaptation de mes modélisations pour une inclusion dans le modèle météorologique AROME. Modélisations hydrologiques non plus seulement des événements de crues mais à l’échelle annuelle ou pluri-annuelles.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec Meteo-France (CNRM Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2008 : Couplage hydrologie et climatologie en Afrique de l’Ouest.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Désagrégation de scénarios climatiques de changement des régimes pluviométriques consécutifs à l’impact du changement climatique sur la mousson en Afrique de l’Ouest. Forçage de mes modélisations hydrologiques par des scénarios météorologiques issus de la désagrégation climatique pour estimer les impacts de ce CC sur les ressources en eaux, notamment en eau disponible pour les populations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec l’IRD leader du projet international sur l’étude des impacts du CC sur la mousson africaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2018 : Mathématique de l’incertitude et de la sensibilité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inclusion d’approches innovantes (modélisation adjointe, etc.) pour à la fois mieux estimer les incertitudes des simulations hydrologiques mais surtout revisiter les procédures d’étalonnage des modélisations hydrologiques ainsi que pour rechercher une meilleure adéquations entre complexité des modélisations et contenu informatif des données disponibles pour les étalonner.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec la communauté des mathématiciens travaillant sur ces thèmes (ENSEEIHT Toulouse, INRIA Grenoble).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2022 : Gestion intégrée des ressources en eaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Première modélisation des usages anthropiques de la ressource en eau (prélèvements, stockages, multi-usages) couplée à mes modélisations hydrologiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations européennes dans le cadre de ma gestion d’un projet européen de l’Alpine Space en tant que lead partner, le Département de Géographie de l’Université de Lausanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Processus érosifs et cycle du carbone sur des temps longs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adaptation à la fois des modélisations hydrologiques et de la façon de les étalonner pour pouvoir les coupler à des modélisations de l’érosion sur des périodes allant des derniers siècles jusqu’à l’Holocène (peu ou pas de données de forçage, peu de données de corroboration quelque fois qualitatives davantage que quantitatives).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec mon équipe et une équipe du laboratoire CARRTEL de l’INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation industrielle de 2008 à 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que chargé de valorisation de mon laboratoire j’ai été sollicité en 2008 par le CNRS et l’Université de Savoie pour valoriser une des technologies que j’avais développée :  l’hydrométrie par analyses d’images.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai accepté cette sollicitation qui m’a conduit à déposer un brevet international et à co-créer une start-up (TENEVIA) en 2012 dont j’ai été conseiller scientifique jusqu’en 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette start-up a embauché 3 doctorants et 1 post doc de mon laboratoire. Elle a développée bien plus avant certaines de mes recherches grâce à ses investissements financiers et humains.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La start-up TENEVIA a obtenu entre autre prix le prix Damir Cemerin du Secrétariat Général aux risques naturels de l’Organisation des Nations Unies et le Trophée de la croissance verte et bleue décerné par le Ministre de l’Écologie, du Développement Durable et de l’Énergie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA a également déposé 3 brevets internationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996      </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Institut National Polytechnique de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Informations pédologiques spatialisées et traitements topographiques améliorés dans la modélisation hydrologique par TOPMODEL&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention très honorable avec félicitations du jury</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Géophysique du Comité National de Géodésie et de Géophysique (CNFGG de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de félicitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992      </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de &amp;quot;Mécanique des Milieux Géophysiques et Environnement&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Calcul de topographies à partir d’images satellite SPOT — Utilisation hydrologique pour la prévision des crues.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991   </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Ecole Nationale Supérieure d’Hydraulique et de Mécanique de Grenoble ENSHMG (devenue l'Ecole d'ingénieurs pour l'énergie, l'eau et l'environnement (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une des écoles de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Institut d'ingénierie et de management))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations à l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-97      Dannemark, 10 mois, Post-doc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Technologique du Dannemark (DTU, Copenhague)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr P. Harremoës</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-95     Suisse, 15 mois, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole Polytechnique Fédérale de Lausanne (EPFL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr A. Musy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-93-96    |Grande-Bretagne, 3x3 mois, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Lancaster</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr K.J. Beven</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991    Canada, 4 mois, Ingénieur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National de la Recherche Scientifique (INRS-Eau)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr D. Cluis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENGLISH VERSION : Presentation & Professional Background</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2007: CNRS Researcher at the Laboratoire Environnements, Dynamiques et Territoires de Montagne EDYTEM (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDYTEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently a member of the Critical Zone team</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997–2007: CNRS Researcher at the LTHE laboratory (merged in 2017 into the Institut des Géosciences de l’Environnement (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008–2019: Co-founder and Scientific Advisor of the start-up TENEVIA (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENEVIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Career and Collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992–2000: Mathematical hydrology of floods in small catchments (&amp;lt;50 km²)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Improved the mathematical consistency of hydrological modeling approaches based on the concept of hydrological similarity indices.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with the international hydrological community (UK, Switzerland, Sweden, Australia) using this concept.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000–2005: Adaptation of hydrological models to radar rainfall measurements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relaxed certain assumptions, extending the validity of flood models for catchments up to 1000 km².</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with the French radar community (IGE, Météo-France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002–2018: Image analysis instrumentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Measured river discharge and spatiotemporal dynamics of snow cover using image analysis.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Highly innovative research at the time, conducted mostly alone or with a PhD student.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2010: Coupling hydrology and meteorology in the hydrological cycle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Developed algorithmic compromises between hydrological and meteorological processes. Adapted models for inclusion in the AROME meteorological model, extending hydrological modeling from flood events to annual or multi-annual scales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with Météo-France (CNRM Toulouse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2008: Coupling hydrology and climatology in West Africa</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Downscaled climate change scenarios for rainfall regimes affected by changes in the West African monsoon. Forced hydrological models with downscaled meteorological scenarios to assess climate change impacts on water resources, especially available water for populations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with IRD, leader of the international project on climate change impacts on the African monsoon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2018: Mathematics of uncertainty and sensitivity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Incorporated innovative approaches (adjoint modeling, etc.) to better estimate uncertainties in hydrological simulations, revisit model calibration procedures, and improve the match between model complexity and available data.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with mathematicians working on these themes (ENSEEIHT Toulouse, INRIA Grenoble).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010–2022: Integrated water resource management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Developed the first models of anthropogenic water use (withdrawals, storage, multi-use) coupled with hydrological models.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Led a European Alpine Space project as lead partner, collaborating with the Department of Geography at the University of Lausanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020: Erosive processes and carbon cycle over long time scales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adapted hydrological models and calibration methods to couple with erosion models over periods from recent centuries to the Holocene (with limited or qualitative forcing and corroboration data).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with my team and a team from the CARRTEL laboratory at INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Valorization (2008–2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As the valorization officer of my laboratory, I was approached in 2008 by CNRS and the University of Savoie to valorize a technology I had developed: image-based hydrometry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I accepted, leading to an international patent and the co-founding of the start-up TENEVIA in 2012, where I served as scientific advisor until 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA hired 3 PhD students and 1 post-doc from my laboratory, further advancing my research through financial and human investment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The start-up received several awards, including the Damir Cemerin Prize from the UN Secretariat for Natural Disaster Risk and the Green and Blue Growth Trophy from the French Minister of Ecology, Sustainable Development, and Energy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA also filed 3 international patents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education in France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 PhD, Institut National Polytechnique de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Spatialized pedological information and improved topographic treatments in TOPMODEL hydrological modeling”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summa cum laude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Geophysics, National Committee for Geodesy and Geophysics (CNFGG, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congratulation letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master’s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in “Geophysical and Environmental  Mechanics”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Topography calculation from SPOT satellite images—Hydrological use for flood forecasting”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Hydraulique et de Mécanique de Grenoble (ENSHMG, now </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Abroad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996–97 Denmark, 10 months, Post-doc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technical University of Denmark (DTU, Copenhagen)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr P. Harremoës</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994–95: Switzerland, 15 months, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="27"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Polytechnique Fédérale de Lausanne (EPFL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="27"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr A. Musy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992–93–96: United Kingdom, 3x3 months, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="28"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lancaster University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="28"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr K.J. Beven</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991: Canada, 4 months, Engineer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="29"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National de la Recherche Scientifique (INRS-Eau)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="29"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr D. Cluis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Lake Geneva's hypoxia crisis in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M V Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lol2.10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Masclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half of the soil erosion in the Alps during the Holocene is explained by transient erosion crises as a consequence of rapid human land clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.1290-1303. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836241254485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the ISBA Land Surface Model and the TOPMODEL Hydrological Model for Mediterranean Flash-Flood Forecasting : Description, Calibration, and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (11), pp 315-333. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009JHM1163.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of coupling the ISBA land surface model with a TOPMODEL hydrological model version dedicated to Mediterranean flash-floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 394, pp.256-266. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash flood forecasting within the PREVIEW project : value of high-resolution hydrometeorological coupled forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Dierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasso Kotroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1-4), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0315-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00318626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed hydrologic and hydraulic modelling with radar rainfall input : Reconstruction of the 8-9 September 2002 catastrophic flood event in the Gard region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (7), pp 1077-1089. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of flash flood simulations on the volume, the intensity and the localization of rainfall in the Cevennes-Vivarais region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.W10425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale et morphologique d'une forêt de stalagmites par modélisation 3d dans le réseau d'Orgnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp. 1-14. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2009.2644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00457291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and parameter estimation for distributed hydrological modeling : potential of variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.503-517. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-13-503-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model representation of the Sudanian hydrological processes : Application on the Donga catchment (Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Metadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 363, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00400174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the signature of climate and landscape spatial variabilities in flash flood events: Case of the 8–9 September 2002 Cévennes-Vivarais catastrophic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.L13401. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL029746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and parameter estimation for the distributed modeling of infiltration excess overland flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.363-405. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hessd-4-363-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relationship between hydroclimatic stationarity and rainfall-runoff model parameter stability: A case study in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43, pp.W07420. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006WR005257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological evaluation of high-resolution precipitation forecasts of the Gard flash-flood event (8-9 September 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (617), pp.1091 à 1117. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1256/qj.04.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catastrophic Flash-Flood Event of 8–9 September 2002 in the Gard Region, France: A First Case Study for the Cévennes–Vivarais Mediterranean Hydrometeorological Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Creutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (1), pp.34-52. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-400.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00271531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem hidrologica da bacia do riacho Gameleira (Pernambuco) utilizando TOPSIMPL, uma verão simplificada do modelo TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Recursos Hidricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (2), pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00400635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8-9 September 2002 extreme flash-flood : Meteorological description and mesoscale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebeaupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.86-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solving of a bias in the TOPMODEL framework water balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (7), pp.1195-1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A disaggregation scheme for soil moisture based on topogrphy and soil depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Wooldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 276 (1-4), pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological visibility of weather radars operating in mountainous regions : case study for the Ardèche catchment, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (5), pp.539-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à haute résolution des épisodes convectifs et impacts hydrologiques sur la région Cévennes-Vivarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgrid runoff parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5-6), pp.455-459. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(01)00034-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological modelling of the Rhone basin: general presentation and objectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5-6), pp. 443-453. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(01)00033-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le versant et le bassin versant. Quelques aperçus sur la formation des crues et la production du ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (7-8), pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical compensation between DTM grid resolution and effective values of saturated hydraulic conductivity within the TOPMODEL framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (9), pp.1331-1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including spatially variable effective soil depths in TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 202 (1-4), pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital elevation analysis for ditributed hydrological modelling : reducing scale dependence in effective hydraulic conductivity values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33 (9), pp.2097-2101. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97WR00652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate directional analysis of precipitation content in the Quebec region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (3), pp.269-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impacts of landscape opening on alpine soil erosion dynamics during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le Quaternaire "Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling soil erosion model and lake sediment records reveals the importance of Alpine erosion crisis in total sediment exports during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TERENO, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil erosion during the Holocene by coupling land surface modeling and paleoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lakes, Memories of the Landscape AL-IPA Joint Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENAC-APN, CONICET, Argentina; Universidad de Mar del Plata,Argentina; Universidad Nacional de Córdoba,Argentina, Nov 2022, San Carlos de Bariloche, Argentina. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7305148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model independant approach for estimating hydrological models parameters and rainfall time-series using only discharges time-series and coarse data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of water management adaptation strategies in the context of climatic changes in the Alps using a modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Snow Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chamonix, France. pp. 1273-1277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier usages et ressources en eau quelles perspectives territoriales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les rencontres de l'observatoire de l'eau en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Megeve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a tool for sustainable water management in the context of climate change and water sharing in mountain areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water in the Anthropocene: Challenges for Science and Governance - Indicators, Thresholds and Uncertainties of the Global Water System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bonn, Germany. p. 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3-Alps project & water sector pilot activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Convention Workshop - Water and risk management facing climate change : towards the local adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game pour une gestion de l'eau durable dans un contexte de changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">innov'eco "resource en eau : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious-game for water resources management adaption training to climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu informatif redondant dans la relation pluie/débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanées hydrologiques, LNHE EDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Chatou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une gestion durable des ressources en eau - Représentation des interactions besoin - disponibilité en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire au centre d'étude de la neige autour des enjeux de modélisations climatiques et socio-économiques dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'indicateurs de pénurie d'eau dans un contexte de changements climatiques - Vers une gestion durable des ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctorants ZABR, Changement climatique Ressources (CCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of water management adaptation strategies in the context of climatic changes in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Convention Workshop - Water and risk management facing climate change : towards the local adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant information in the rainfall-runoff relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCN, Catchment Change Network international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant information content in the rainfall/runoff relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUB Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPography-based MODEL : TOPMODEL equations and applications to flood and water resources analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Lecture. Grupo de Recursos H dricos/Departamento de Engenharia Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Recife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité et évaluation des modèles hydrologiques dans un contexte incertain : la méthode IDEAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des utilisateurs de MUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Le Bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water scarcity induced to climate change in Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water scarcity winter school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D.E.A.L. : Invert Discharges to Estimate the Adequacy of hydrological Laws, quoi de neuf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BVNE (Bassin Versant Numérique Expérimental)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covering detection using terrestrial photography in order to constraint snow and hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Leonardo Topical Conference Series on the hydrological cycle 2010, "Looking at Catchment in Colors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité et évaluation des modèles hydrologiques dans un contexte incertain : la méthode IDEAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes en environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Le bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covers detection using terrestrial photography. Application to a mountain catchment in Alps region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter, comprendre, prévoir les crues intenses en région Cevennes-Vivarais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture. Chaire de recherche du Canada en dynamique fluviale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological monitoring of a mountain catchment, the example of the Vorz (Belledonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hydro-meteorological high-resolution coupled system for flas-flood forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Quantitative Precipitation Forecasting and Hydrology Registration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash-flood forecasting with the SURFEX/TOPMODEL coupled system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th PLINIUS Conférence on Mediterranean Storms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel et limitations des méthodes variationnelles pour la modélisation hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting changes in watershed behaviour: a model-based approach. Application to west-African non-stationary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS VIIth Scientific Assembly, Model evaluation and comparison: uncertainty analysis and diagnostics, Foz de Iguacu, BRA, 3-9 April 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Foz de Iguacu, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des variabilités spatio-temporelles dans les modèles pluie-débit pour une meilleure prévision des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation haute résolution des épisodes convectifs et impacts hydrologiques sur la région Cévènnes-Vivarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">169ème Session du Comité Scientifique et Technique de la Société Hydrotechnique de France "Variations climatiques et hydrologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France. pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and energy balance at local and regional scales: a common tool designed for the SMOS program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nice, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d' un schéma de désagrégation de l'humidité du sol de l'échelle du versant à l'échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur le couplage des modèles atmosphériques et hydrologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Toulouse, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d' un outil d'aide à la gestion du risque de crue en zone périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Risques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lyon, France. pp.199-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-dimensional water and energy balance model designed for the SMOS program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE 2001 International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sydney, Australia. pp.1294-1296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ambiguity in physically-based hydrological models : stochastic approach with application to the Ardeche catchment (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accuracy 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Amsterdam, Netherlands. pp.759-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crisis of lake hypoxia in the Anthropocene: The long-term effects of climate and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil erosion during the Holocene by coupling land surface modeling and paleoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées De Modélisation Des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation hydrométéorologique spatialisée sur le bassin versant du Vorz (massif de Belledonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 111-120, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Runoff- Infiltration Models : TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Software.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, chap.9, 2010, T. 5 Environmental Hydraulics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a Flood in a Rapid Basin (Gard 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, chap.2, 2010, Environmental Hydraulics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles temps réel de ruissellement - infiltration : TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciels d'ingenierie du cycle de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publication, pp. 143-153, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éléphant volant est-il un oiseau ? Perspectives pour l'observation hydrométéorologique des milieux de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COLLECTION EDYTEM - Cahiers de Géographie, pp.147-156, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00404040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de paramètres d'observation d'une surface d'eau par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR1256965. Edytem Equipe Archives Continentales 2011-2015. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l'étude des modèles hydrologiques : la méthode IDEAL. Application au bassin versant de l'Ardèche à Vogüé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude intégrée du bassin versant du Vorz consécutive à la crue des 22 et 23 Aout 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 202p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges-Marie Saulnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-marie-saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9130-7002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068264313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English version at the end</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2007 : Chercheur CNRS au Laboratoire Environnements, Dynamiques et Territoires de Montagne EDYTEM (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDYTEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuellement membre de l'équipe Zone Critique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 - 2007   : Chercheur CNRS au Laboratoire LTHE (fusionné depuis 2017 dans l'Institut des Geosciences de l'Environnement (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2019   : Co-fondateur et conseiller scientifique de la start-up TENEVIA (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENEVIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours thématique et collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 - 2000 : Mathématique hydrologique des crues des petits bassins versants (&amp;lt;50 km2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Amélioration de la cohérence mathématique des approches de modélisations hydrologiques fondées sur le concept d’indices de similarité hydrologique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec la communauté hydrologique internationale (UK, Suisse, Suède, Australie) partageant l’utilisation de ce concept.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 - 2005 : Adaptation des modélisations hydrologiques à l’utilisation des mesures de pluies par imagerie radar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relaxation de certaines hypothèses, extension du domaine de validité des modélisations hydrologiques des crues de bassins versants de tailles &amp;lt; 1000 km2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec la communauté des radaristes française (IGE, Météo-France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2018 : Instrumentations par analyses d’images</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mesures des débits des cours d’eau et de la dynamique spatio temporelle du manteau neigeux par analyses d’images.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche très innovante à l'époque et donc menée surtout seul ou avec un doctorant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2010 : Couplage hydrologie et météorologie sur le cycle hydrologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compromis algorithmiques entre les procédés de nos deux communautés. Adaptation de mes modélisations pour une inclusion dans le modèle météorologique AROME. Modélisations hydrologiques non plus seulement des événements de crues mais à l’échelle annuelle ou pluri-annuelles.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec Meteo-France (CNRM Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2008 : Couplage hydrologie et climatologie en Afrique de l’Ouest.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Désagrégation de scénarios climatiques de changement des régimes pluviométriques consécutifs à l’impact du changement climatique sur la mousson en Afrique de l’Ouest. Forçage de mes modélisations hydrologiques par des scénarios météorologiques issus de la désagrégation climatique pour estimer les impacts de ce CC sur les ressources en eaux, notamment en eau disponible pour les populations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec l’IRD leader du projet international sur l’étude des impacts du CC sur la mousson africaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2018 : Mathématique de l’incertitude et de la sensibilité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inclusion d’approches innovantes (modélisation adjointe, etc.) pour à la fois mieux estimer les incertitudes des simulations hydrologiques mais surtout revisiter les procédures d’étalonnage des modélisations hydrologiques ainsi que pour rechercher une meilleure adéquations entre complexité des modélisations et contenu informatif des données disponibles pour les étalonner.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec la communauté des mathématiciens travaillant sur ces thèmes (ENSEEIHT Toulouse, INRIA Grenoble).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2022 : Gestion intégrée des ressources en eaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Première modélisation des usages anthropiques de la ressource en eau (prélèvements, stockages, multi-usages) couplée à mes modélisations hydrologiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations européennes dans le cadre de ma gestion d’un projet européen de l’Alpine Space en tant que lead partner, le Département de Géographie de l’Université de Lausanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Processus érosifs et cycle du carbone sur des temps longs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adaptation à la fois des modélisations hydrologiques et de la façon de les étalonner pour pouvoir les coupler à des modélisations de l’érosion sur des périodes allant des derniers siècles jusqu’à l’Holocène (peu ou pas de données de forçage, peu de données de corroboration quelque fois qualitatives davantage que quantitatives).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec mon équipe et une équipe du laboratoire CARRTEL de l’INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation industrielle de 2008 à 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que chargé de valorisation de mon laboratoire j’ai été sollicité en 2008 par le CNRS et l’Université de Savoie pour valoriser une des technologies que j’avais développée :  l’hydrométrie par analyses d’images.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai accepté cette sollicitation qui m’a conduit à déposer un brevet international et à co-créer une start-up (TENEVIA) en 2012 dont j’ai été conseiller scientifique jusqu’en 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette start-up a embauché 3 doctorants et 1 post doc de mon laboratoire. Elle a développée bien plus avant certaines de mes recherches grâce à ses investissements financiers et humains.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La start-up TENEVIA a obtenu entre autre prix le prix Damir Cemerin du Secrétariat Général aux risques naturels de l’Organisation des Nations Unies et le Trophée de la croissance verte et bleue décerné par le Ministre de l’Écologie, du Développement Durable et de l’Énergie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA a également déposé 3 brevets internationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996      </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Institut National Polytechnique de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Informations pédologiques spatialisées et traitements topographiques améliorés dans la modélisation hydrologique par TOPMODEL&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention très honorable avec félicitations du jury</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Géophysique du Comité National de Géodésie et de Géophysique (CNFGG de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de félicitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992      </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de &amp;quot;Mécanique des Milieux Géophysiques et Environnement&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Calcul de topographies à partir d’images satellite SPOT — Utilisation hydrologique pour la prévision des crues.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991   </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Ecole Nationale Supérieure d’Hydraulique et de Mécanique de Grenoble ENSHMG (devenue l'Ecole d'ingénieurs pour l'énergie, l'eau et l'environnement (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une des écoles de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Institut d'ingénierie et de management))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations à l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-97      Dannemark, 10 mois, Post-doc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Technologique du Dannemark (DTU, Copenhague)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr P. Harremoës</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-95     Suisse, 15 mois, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole Polytechnique Fédérale de Lausanne (EPFL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr A. Musy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-93-96    |Grande-Bretagne, 3x3 mois, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Lancaster</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr K.J. Beven</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991    Canada, 4 mois, Ingénieur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National de la Recherche Scientifique (INRS-Eau)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr D. Cluis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENGLISH VERSION : Presentation & Professional Background</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2007: CNRS Researcher at the Laboratoire Environnements, Dynamiques et Territoires de Montagne EDYTEM (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDYTEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently a member of the Critical Zone team</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997–2007: CNRS Researcher at the LTHE laboratory (merged in 2017 into the Institut des Géosciences de l’Environnement (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008–2019: Co-founder and Scientific Advisor of the start-up TENEVIA (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENEVIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Career and Collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992–2000: Mathematical hydrology of floods in small catchments (&amp;lt;50 km²)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Improved the mathematical consistency of hydrological modeling approaches based on the concept of hydrological similarity indices.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with the international hydrological community (UK, Switzerland, Sweden, Australia) using this concept.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000–2005: Adaptation of hydrological models to radar rainfall measurements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relaxed certain assumptions, extending the validity of flood models for catchments up to 1000 km².</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with the French radar community (IGE, Météo-France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002–2018: Image analysis instrumentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Measured river discharge and spatiotemporal dynamics of snow cover using image analysis.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Highly innovative research at the time, conducted mostly alone or with a PhD student.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2010: Coupling hydrology and meteorology in the hydrological cycle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Developed algorithmic compromises between hydrological and meteorological processes. Adapted models for inclusion in the AROME meteorological model, extending hydrological modeling from flood events to annual or multi-annual scales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with Météo-France (CNRM Toulouse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2008: Coupling hydrology and climatology in West Africa</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Downscaled climate change scenarios for rainfall regimes affected by changes in the West African monsoon. Forced hydrological models with downscaled meteorological scenarios to assess climate change impacts on water resources, especially available water for populations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with IRD, leader of the international project on climate change impacts on the African monsoon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2018: Mathematics of uncertainty and sensitivity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Incorporated innovative approaches (adjoint modeling, etc.) to better estimate uncertainties in hydrological simulations, revisit model calibration procedures, and improve the match between model complexity and available data.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with mathematicians working on these themes (ENSEEIHT Toulouse, INRIA Grenoble).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010–2022: Integrated water resource management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Developed the first models of anthropogenic water use (withdrawals, storage, multi-use) coupled with hydrological models.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Led a European Alpine Space project as lead partner, collaborating with the Department of Geography at the University of Lausanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020: Erosive processes and carbon cycle over long time scales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adapted hydrological models and calibration methods to couple with erosion models over periods from recent centuries to the Holocene (with limited or qualitative forcing and corroboration data).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with my team and a team from the CARRTEL laboratory at INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Valorization (2008–2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As the valorization officer of my laboratory, I was approached in 2008 by CNRS and the University of Savoie to valorize a technology I had developed: image-based hydrometry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I accepted, leading to an international patent and the co-founding of the start-up TENEVIA in 2012, where I served as scientific advisor until 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA hired 3 PhD students and 1 post-doc from my laboratory, further advancing my research through financial and human investment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The start-up received several awards, including the Damir Cemerin Prize from the UN Secretariat for Natural Disaster Risk and the Green and Blue Growth Trophy from the French Minister of Ecology, Sustainable Development, and Energy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA also filed 3 international patents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education in France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 PhD, Institut National Polytechnique de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Spatialized pedological information and improved topographic treatments in TOPMODEL hydrological modeling”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summa cum laude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Geophysics, National Committee for Geodesy and Geophysics (CNFGG, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congratulation letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master’s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in “Geophysical and Environmental  Mechanics”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Topography calculation from SPOT satellite images—Hydrological use for flood forecasting”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Hydraulique et de Mécanique de Grenoble (ENSHMG, now </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Abroad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996–97 Denmark, 10 months, Post-doc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technical University of Denmark (DTU, Copenhagen)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr P. Harremoës</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994–95: Switzerland, 15 months, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="27"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Polytechnique Fédérale de Lausanne (EPFL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="27"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr A. Musy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992–93–96: United Kingdom, 3x3 months, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="28"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lancaster University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="28"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr K.J. Beven</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991: Canada, 4 months, Engineer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="29"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National de la Recherche Scientifique (INRS-Eau)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="29"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr D. Cluis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Lake Geneva's hypoxia crisis in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M V Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lol2.10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Masclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half of the soil erosion in the Alps during the Holocene is explained by transient erosion crises as a consequence of rapid human land clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.1290-1303. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836241254485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the ISBA Land Surface Model and the TOPMODEL Hydrological Model for Mediterranean Flash-Flood Forecasting : Description, Calibration, and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (11), pp 315-333. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009JHM1163.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of coupling the ISBA land surface model with a TOPMODEL hydrological model version dedicated to Mediterranean flash-floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 394, pp.256-266. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of flash flood simulations on the volume, the intensity and the localization of rainfall in the Cevennes-Vivarais region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.W10425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash flood forecasting within the PREVIEW project : value of high-resolution hydrometeorological coupled forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Dierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasso Kotroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1-4), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0315-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00318626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed hydrologic and hydraulic modelling with radar rainfall input : Reconstruction of the 8-9 September 2002 catastrophic flood event in the Gard region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (7), pp 1077-1089. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale et morphologique d'une forêt de stalagmites par modélisation 3d dans le réseau d'Orgnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp. 1-14. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2009.2644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00457291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and parameter estimation for distributed hydrological modeling : potential of variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.503-517. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-13-503-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model representation of the Sudanian hydrological processes : Application on the Donga catchment (Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Metadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 363, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00400174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and parameter estimation for the distributed modeling of infiltration excess overland flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.363-405. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hessd-4-363-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the signature of climate and landscape spatial variabilities in flash flood events: Case of the 8–9 September 2002 Cévennes-Vivarais catastrophic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.L13401. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL029746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relationship between hydroclimatic stationarity and rainfall-runoff model parameter stability: A case study in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43, pp.W07420. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006WR005257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological evaluation of high-resolution precipitation forecasts of the Gard flash-flood event (8-9 September 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (617), pp.1091 à 1117. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1256/qj.04.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem hidrologica da bacia do riacho Gameleira (Pernambuco) utilizando TOPSIMPL, uma verão simplificada do modelo TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Recursos Hidricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (2), pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00400635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catastrophic Flash-Flood Event of 8–9 September 2002 in the Gard Region, France: A First Case Study for the Cévennes–Vivarais Mediterranean Hydrometeorological Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Creutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (1), pp.34-52. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-400.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00271531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8-9 September 2002 extreme flash-flood : Meteorological description and mesoscale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebeaupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.86-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solving of a bias in the TOPMODEL framework water balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (7), pp.1195-1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A disaggregation scheme for soil moisture based on topogrphy and soil depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Wooldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 276 (1-4), pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological visibility of weather radars operating in mountainous regions : case study for the Ardèche catchment, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (5), pp.539-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à haute résolution des épisodes convectifs et impacts hydrologiques sur la région Cévennes-Vivarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgrid runoff parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5-6), pp.455-459. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(01)00034-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological modelling of the Rhone basin: general presentation and objectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5-6), pp. 443-453. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(01)00033-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le versant et le bassin versant. Quelques aperçus sur la formation des crues et la production du ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (7-8), pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including spatially variable effective soil depths in TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 202 (1-4), pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital elevation analysis for ditributed hydrological modelling : reducing scale dependence in effective hydraulic conductivity values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33 (9), pp.2097-2101. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97WR00652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical compensation between DTM grid resolution and effective values of saturated hydraulic conductivity within the TOPMODEL framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (9), pp.1331-1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate directional analysis of precipitation content in the Quebec region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (3), pp.269-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impacts of landscape opening on alpine soil erosion dynamics during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le Quaternaire "Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling soil erosion model and lake sediment records reveals the importance of Alpine erosion crisis in total sediment exports during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TERENO, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil erosion during the Holocene by coupling land surface modeling and paleoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lakes, Memories of the Landscape AL-IPA Joint Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENAC-APN, CONICET, Argentina; Universidad de Mar del Plata,Argentina; Universidad Nacional de Córdoba,Argentina, Nov 2022, San Carlos de Bariloche, Argentina. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7305148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a tool for sustainable water management in the context of climate change and water sharing in mountain areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water in the Anthropocene: Challenges for Science and Governance - Indicators, Thresholds and Uncertainties of the Global Water System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bonn, Germany. p. 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3-Alps project & water sector pilot activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Convention Workshop - Water and risk management facing climate change : towards the local adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game pour une gestion de l'eau durable dans un contexte de changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">innov'eco "resource en eau : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious-game for water resources management adaption training to climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu informatif redondant dans la relation pluie/débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanées hydrologiques, LNHE EDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Chatou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une gestion durable des ressources en eau - Représentation des interactions besoin - disponibilité en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire au centre d'étude de la neige autour des enjeux de modélisations climatiques et socio-économiques dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of water management adaptation strategies in the context of climatic changes in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Convention Workshop - Water and risk management facing climate change : towards the local adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'indicateurs de pénurie d'eau dans un contexte de changements climatiques - Vers une gestion durable des ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctorants ZABR, Changement climatique Ressources (CCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier usages et ressources en eau quelles perspectives territoriales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les rencontres de l'observatoire de l'eau en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Megeve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of water management adaptation strategies in the context of climatic changes in the Alps using a modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Snow Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chamonix, France. pp. 1273-1277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model independant approach for estimating hydrological models parameters and rainfall time-series using only discharges time-series and coarse data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant information content in the rainfall/runoff relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUB Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant information in the rainfall-runoff relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCN, Catchment Change Network international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water scarcity induced to climate change in Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water scarcity winter school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D.E.A.L. : Invert Discharges to Estimate the Adequacy of hydrological Laws, quoi de neuf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BVNE (Bassin Versant Numérique Expérimental)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité et évaluation des modèles hydrologiques dans un contexte incertain : la méthode IDEAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des utilisateurs de MUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Le Bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPography-based MODEL : TOPMODEL equations and applications to flood and water resources analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Lecture. Grupo de Recursos H dricos/Departamento de Engenharia Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Recife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter, comprendre, prévoir les crues intenses en région Cevennes-Vivarais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture. Chaire de recherche du Canada en dynamique fluviale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité et évaluation des modèles hydrologiques dans un contexte incertain : la méthode IDEAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes en environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Le bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covering detection using terrestrial photography in order to constraint snow and hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Leonardo Topical Conference Series on the hydrological cycle 2010, "Looking at Catchment in Colors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covers detection using terrestrial photography. Application to a mountain catchment in Alps region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological monitoring of a mountain catchment, the example of the Vorz (Belledonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hydro-meteorological high-resolution coupled system for flas-flood forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Quantitative Precipitation Forecasting and Hydrology Registration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash-flood forecasting with the SURFEX/TOPMODEL coupled system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th PLINIUS Conférence on Mediterranean Storms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel et limitations des méthodes variationnelles pour la modélisation hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting changes in watershed behaviour: a model-based approach. Application to west-African non-stationary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS VIIth Scientific Assembly, Model evaluation and comparison: uncertainty analysis and diagnostics, Foz de Iguacu, BRA, 3-9 April 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Foz de Iguacu, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des variabilités spatio-temporelles dans les modèles pluie-débit pour une meilleure prévision des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation haute résolution des épisodes convectifs et impacts hydrologiques sur la région Cévènnes-Vivarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">169ème Session du Comité Scientifique et Technique de la Société Hydrotechnique de France "Variations climatiques et hydrologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France. pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d' un schéma de désagrégation de l'humidité du sol de l'échelle du versant à l'échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur le couplage des modèles atmosphériques et hydrologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Toulouse, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d' un outil d'aide à la gestion du risque de crue en zone périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Risques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lyon, France. pp.199-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-dimensional water and energy balance model designed for the SMOS program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE 2001 International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sydney, Australia. pp.1294-1296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and energy balance at local and regional scales: a common tool designed for the SMOS program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nice, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ambiguity in physically-based hydrological models : stochastic approach with application to the Ardeche catchment (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accuracy 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Amsterdam, Netherlands. pp.759-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crisis of lake hypoxia in the Anthropocene: The long-term effects of climate and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil erosion during the Holocene by coupling land surface modeling and paleoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées De Modélisation Des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation hydrométéorologique spatialisée sur le bassin versant du Vorz (massif de Belledonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 111-120, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Runoff- Infiltration Models : TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Software.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, chap.9, 2010, T. 5 Environmental Hydraulics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a Flood in a Rapid Basin (Gard 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, chap.2, 2010, Environmental Hydraulics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles temps réel de ruissellement - infiltration : TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciels d'ingenierie du cycle de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publication, pp. 143-153, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éléphant volant est-il un oiseau ? Perspectives pour l'observation hydrométéorologique des milieux de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COLLECTION EDYTEM - Cahiers de Géographie, pp.147-156, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00404040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de paramètres d'observation d'une surface d'eau par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR1256965. Edytem Equipe Archives Continentales 2011-2015. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l'étude des modèles hydrologiques : la méthode IDEAL. Application au bassin versant de l'Ardèche à Vogüé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude intégrée du bassin versant du Vorz consécutive à la crue des 22 et 23 Aout 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 202p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0779B27D"/>
+    <w:nsid w:val="3D79C6B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="123FDD03"/>
+    <w:nsid w:val="15CC15C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="07862DF1"/>
+    <w:nsid w:val="93015F62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D77A5049"/>
+    <w:nsid w:val="0270B023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EBE8D7CF"/>
+    <w:nsid w:val="93224C2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F0BDDC7E"/>
+    <w:nsid w:val="5291E44A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B2403856"/>
+    <w:nsid w:val="7B3D3861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="ACEA580C"/>
+    <w:nsid w:val="1635CAA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B0F45BC9"/>
+    <w:nsid w:val="C45C3846"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9AFED14F"/>
+    <w:nsid w:val="4FF76209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="28AA9941"/>
+    <w:nsid w:val="9AE69B0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6246C965"/>
+    <w:nsid w:val="8EDCB31C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A7F60AC1"/>
+    <w:nsid w:val="9892B87A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="31208098"/>
+    <w:nsid w:val="B8E85167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E0D39891"/>
+    <w:nsid w:val="5C5ABE5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="3ABF7993"/>
+    <w:nsid w:val="515FE6BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="0C2E8C1A"/>
+    <w:nsid w:val="AAB671DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,51 +2623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="1FAAF0F3"/>
+    <w:nsid w:val="AB269AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2771,51 +2771,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="B0205397"/>
+    <w:nsid w:val="F74BF1BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2919,51 +2919,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="C839DC65"/>
+    <w:nsid w:val="D3130806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3067,51 +3067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="B45FD0E8"/>
+    <w:nsid w:val="3DF93B20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3215,51 +3215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="0E9E9E9B"/>
+    <w:nsid w:val="C49356EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3363,51 +3363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="4A1BB1A8"/>
+    <w:nsid w:val="3A5708C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3511,51 +3511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="ACEA4729"/>
+    <w:nsid w:val="8DEE7AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3659,51 +3659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="FFA39699"/>
+    <w:nsid w:val="547F1D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3807,51 +3807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="1EC1835A"/>
+    <w:nsid w:val="DD935E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3955,51 +3955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="CFD5678B"/>
+    <w:nsid w:val="B4E36026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4103,51 +4103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="F87BBA7B"/>
+    <w:nsid w:val="6092BFA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4251,51 +4251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="3F269E74"/>
+    <w:nsid w:val="A7FE3999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4566,51 +4566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-marie-saulnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9130-7002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068264313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ige-grenoble.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tenevia.com/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ense3.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bouilloud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincendon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JHM1163.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.04.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83G0Q4NC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00318626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dierer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Kotroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0315-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BS4CVL3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSFKPDB7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457291v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hajri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dartus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-503-2009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metadier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.09.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6H2ZDLZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386865v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029746" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-4-363-2007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.164" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Filho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabral" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thouvenin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Datin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellenq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Wooldridge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vignal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00034-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51J7RKKV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Golaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00033-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KBG02C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Obled" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beven" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97WR00652" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7305148" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Michon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Leroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979497v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979489v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979501v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937506v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979493v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979490v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981572v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937482v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981600v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981603v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442119v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kerry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442083v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442079v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443931v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443937v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981565v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-marie-saulnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9130-7002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068264313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ige-grenoble.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tenevia.com/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ense3.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bouilloud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincendon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JHM1163.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.04.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83G0Q4NC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00318626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dierer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Kotroni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0315-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BS4CVL3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSFKPDB7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457291v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hajri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dartus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-503-2009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metadier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.09.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6H2ZDLZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-4-363-2007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029746" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.164" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Filho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thouvenin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Datin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellenq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Wooldridge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vignal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00034-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51J7RKKV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Golaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00033-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KBG02C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Obled" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beven" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97WR00652" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7305148" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Leroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Michon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979490v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937502v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937498v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937482v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981607v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981600v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981603v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kerry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442079v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443937v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981565v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>