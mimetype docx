--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges-Marie Saulnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-marie-saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9130-7002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068264313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English version at the end</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2007 : Chercheur CNRS au Laboratoire Environnements, Dynamiques et Territoires de Montagne EDYTEM (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDYTEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuellement membre de l'équipe Zone Critique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 - 2007   : Chercheur CNRS au Laboratoire LTHE (fusionné depuis 2017 dans l'Institut des Geosciences de l'Environnement (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2019   : Co-fondateur et conseiller scientifique de la start-up TENEVIA (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENEVIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours thématique et collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 - 2000 : Mathématique hydrologique des crues des petits bassins versants (&amp;lt;50 km2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Amélioration de la cohérence mathématique des approches de modélisations hydrologiques fondées sur le concept d’indices de similarité hydrologique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec la communauté hydrologique internationale (UK, Suisse, Suède, Australie) partageant l’utilisation de ce concept.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 - 2005 : Adaptation des modélisations hydrologiques à l’utilisation des mesures de pluies par imagerie radar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relaxation de certaines hypothèses, extension du domaine de validité des modélisations hydrologiques des crues de bassins versants de tailles &amp;lt; 1000 km2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec la communauté des radaristes française (IGE, Météo-France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2018 : Instrumentations par analyses d’images</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mesures des débits des cours d’eau et de la dynamique spatio temporelle du manteau neigeux par analyses d’images.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche très innovante à l'époque et donc menée surtout seul ou avec un doctorant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2010 : Couplage hydrologie et météorologie sur le cycle hydrologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compromis algorithmiques entre les procédés de nos deux communautés. Adaptation de mes modélisations pour une inclusion dans le modèle météorologique AROME. Modélisations hydrologiques non plus seulement des événements de crues mais à l’échelle annuelle ou pluri-annuelles.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec Meteo-France (CNRM Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2008 : Couplage hydrologie et climatologie en Afrique de l’Ouest.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Désagrégation de scénarios climatiques de changement des régimes pluviométriques consécutifs à l’impact du changement climatique sur la mousson en Afrique de l’Ouest. Forçage de mes modélisations hydrologiques par des scénarios météorologiques issus de la désagrégation climatique pour estimer les impacts de ce CC sur les ressources en eaux, notamment en eau disponible pour les populations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec l’IRD leader du projet international sur l’étude des impacts du CC sur la mousson africaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2018 : Mathématique de l’incertitude et de la sensibilité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inclusion d’approches innovantes (modélisation adjointe, etc.) pour à la fois mieux estimer les incertitudes des simulations hydrologiques mais surtout revisiter les procédures d’étalonnage des modélisations hydrologiques ainsi que pour rechercher une meilleure adéquations entre complexité des modélisations et contenu informatif des données disponibles pour les étalonner.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec la communauté des mathématiciens travaillant sur ces thèmes (ENSEEIHT Toulouse, INRIA Grenoble).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2022 : Gestion intégrée des ressources en eaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Première modélisation des usages anthropiques de la ressource en eau (prélèvements, stockages, multi-usages) couplée à mes modélisations hydrologiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations européennes dans le cadre de ma gestion d’un projet européen de l’Alpine Space en tant que lead partner, le Département de Géographie de l’Université de Lausanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Processus érosifs et cycle du carbone sur des temps longs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adaptation à la fois des modélisations hydrologiques et de la façon de les étalonner pour pouvoir les coupler à des modélisations de l’érosion sur des périodes allant des derniers siècles jusqu’à l’Holocène (peu ou pas de données de forçage, peu de données de corroboration quelque fois qualitatives davantage que quantitatives).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec mon équipe et une équipe du laboratoire CARRTEL de l’INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation industrielle de 2008 à 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que chargé de valorisation de mon laboratoire j’ai été sollicité en 2008 par le CNRS et l’Université de Savoie pour valoriser une des technologies que j’avais développée :  l’hydrométrie par analyses d’images.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai accepté cette sollicitation qui m’a conduit à déposer un brevet international et à co-créer une start-up (TENEVIA) en 2012 dont j’ai été conseiller scientifique jusqu’en 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette start-up a embauché 3 doctorants et 1 post doc de mon laboratoire. Elle a développée bien plus avant certaines de mes recherches grâce à ses investissements financiers et humains.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La start-up TENEVIA a obtenu entre autre prix le prix Damir Cemerin du Secrétariat Général aux risques naturels de l’Organisation des Nations Unies et le Trophée de la croissance verte et bleue décerné par le Ministre de l’Écologie, du Développement Durable et de l’Énergie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA a également déposé 3 brevets internationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996      </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Institut National Polytechnique de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Informations pédologiques spatialisées et traitements topographiques améliorés dans la modélisation hydrologique par TOPMODEL&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention très honorable avec félicitations du jury</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Géophysique du Comité National de Géodésie et de Géophysique (CNFGG de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de félicitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992      </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de &amp;quot;Mécanique des Milieux Géophysiques et Environnement&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Calcul de topographies à partir d’images satellite SPOT — Utilisation hydrologique pour la prévision des crues.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991   </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Ecole Nationale Supérieure d’Hydraulique et de Mécanique de Grenoble ENSHMG (devenue l'Ecole d'ingénieurs pour l'énergie, l'eau et l'environnement (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une des écoles de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Institut d'ingénierie et de management))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations à l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-97      Dannemark, 10 mois, Post-doc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Technologique du Dannemark (DTU, Copenhague)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr P. Harremoës</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-95     Suisse, 15 mois, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole Polytechnique Fédérale de Lausanne (EPFL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr A. Musy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-93-96    |Grande-Bretagne, 3x3 mois, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Lancaster</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr K.J. Beven</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991    Canada, 4 mois, Ingénieur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National de la Recherche Scientifique (INRS-Eau)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr D. Cluis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENGLISH VERSION : Presentation & Professional Background</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2007: CNRS Researcher at the Laboratoire Environnements, Dynamiques et Territoires de Montagne EDYTEM (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDYTEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently a member of the Critical Zone team</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997–2007: CNRS Researcher at the LTHE laboratory (merged in 2017 into the Institut des Géosciences de l’Environnement (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008–2019: Co-founder and Scientific Advisor of the start-up TENEVIA (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENEVIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Career and Collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992–2000: Mathematical hydrology of floods in small catchments (&amp;lt;50 km²)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Improved the mathematical consistency of hydrological modeling approaches based on the concept of hydrological similarity indices.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with the international hydrological community (UK, Switzerland, Sweden, Australia) using this concept.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000–2005: Adaptation of hydrological models to radar rainfall measurements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relaxed certain assumptions, extending the validity of flood models for catchments up to 1000 km².</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with the French radar community (IGE, Météo-France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002–2018: Image analysis instrumentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Measured river discharge and spatiotemporal dynamics of snow cover using image analysis.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Highly innovative research at the time, conducted mostly alone or with a PhD student.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2010: Coupling hydrology and meteorology in the hydrological cycle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Developed algorithmic compromises between hydrological and meteorological processes. Adapted models for inclusion in the AROME meteorological model, extending hydrological modeling from flood events to annual or multi-annual scales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with Météo-France (CNRM Toulouse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2008: Coupling hydrology and climatology in West Africa</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Downscaled climate change scenarios for rainfall regimes affected by changes in the West African monsoon. Forced hydrological models with downscaled meteorological scenarios to assess climate change impacts on water resources, especially available water for populations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with IRD, leader of the international project on climate change impacts on the African monsoon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2018: Mathematics of uncertainty and sensitivity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Incorporated innovative approaches (adjoint modeling, etc.) to better estimate uncertainties in hydrological simulations, revisit model calibration procedures, and improve the match between model complexity and available data.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with mathematicians working on these themes (ENSEEIHT Toulouse, INRIA Grenoble).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010–2022: Integrated water resource management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Developed the first models of anthropogenic water use (withdrawals, storage, multi-use) coupled with hydrological models.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Led a European Alpine Space project as lead partner, collaborating with the Department of Geography at the University of Lausanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020: Erosive processes and carbon cycle over long time scales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adapted hydrological models and calibration methods to couple with erosion models over periods from recent centuries to the Holocene (with limited or qualitative forcing and corroboration data).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with my team and a team from the CARRTEL laboratory at INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Valorization (2008–2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As the valorization officer of my laboratory, I was approached in 2008 by CNRS and the University of Savoie to valorize a technology I had developed: image-based hydrometry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I accepted, leading to an international patent and the co-founding of the start-up TENEVIA in 2012, where I served as scientific advisor until 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA hired 3 PhD students and 1 post-doc from my laboratory, further advancing my research through financial and human investment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The start-up received several awards, including the Damir Cemerin Prize from the UN Secretariat for Natural Disaster Risk and the Green and Blue Growth Trophy from the French Minister of Ecology, Sustainable Development, and Energy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA also filed 3 international patents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education in France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 PhD, Institut National Polytechnique de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Spatialized pedological information and improved topographic treatments in TOPMODEL hydrological modeling”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summa cum laude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Geophysics, National Committee for Geodesy and Geophysics (CNFGG, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congratulation letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master’s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in “Geophysical and Environmental  Mechanics”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Topography calculation from SPOT satellite images—Hydrological use for flood forecasting”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Hydraulique et de Mécanique de Grenoble (ENSHMG, now </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Abroad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996–97 Denmark, 10 months, Post-doc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technical University of Denmark (DTU, Copenhagen)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr P. Harremoës</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994–95: Switzerland, 15 months, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="27"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Polytechnique Fédérale de Lausanne (EPFL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="27"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr A. Musy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992–93–96: United Kingdom, 3x3 months, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="28"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lancaster University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="28"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr K.J. Beven</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991: Canada, 4 months, Engineer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="29"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National de la Recherche Scientifique (INRS-Eau)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="29"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr D. Cluis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Lake Geneva's hypoxia crisis in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M V Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lol2.10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Masclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half of the soil erosion in the Alps during the Holocene is explained by transient erosion crises as a consequence of rapid human land clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.1290-1303. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836241254485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the ISBA Land Surface Model and the TOPMODEL Hydrological Model for Mediterranean Flash-Flood Forecasting : Description, Calibration, and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (11), pp 315-333. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009JHM1163.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of coupling the ISBA land surface model with a TOPMODEL hydrological model version dedicated to Mediterranean flash-floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 394, pp.256-266. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of flash flood simulations on the volume, the intensity and the localization of rainfall in the Cevennes-Vivarais region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.W10425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash flood forecasting within the PREVIEW project : value of high-resolution hydrometeorological coupled forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Dierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasso Kotroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1-4), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0315-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00318626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed hydrologic and hydraulic modelling with radar rainfall input : Reconstruction of the 8-9 September 2002 catastrophic flood event in the Gard region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (7), pp 1077-1089. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale et morphologique d'une forêt de stalagmites par modélisation 3d dans le réseau d'Orgnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp. 1-14. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2009.2644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00457291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and parameter estimation for distributed hydrological modeling : potential of variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.503-517. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-13-503-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model representation of the Sudanian hydrological processes : Application on the Donga catchment (Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Metadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 363, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00400174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and parameter estimation for the distributed modeling of infiltration excess overland flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.363-405. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hessd-4-363-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the signature of climate and landscape spatial variabilities in flash flood events: Case of the 8–9 September 2002 Cévennes-Vivarais catastrophic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.L13401. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL029746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relationship between hydroclimatic stationarity and rainfall-runoff model parameter stability: A case study in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43, pp.W07420. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006WR005257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological evaluation of high-resolution precipitation forecasts of the Gard flash-flood event (8-9 September 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (617), pp.1091 à 1117. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1256/qj.04.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem hidrologica da bacia do riacho Gameleira (Pernambuco) utilizando TOPSIMPL, uma verão simplificada do modelo TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Recursos Hidricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (2), pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00400635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catastrophic Flash-Flood Event of 8–9 September 2002 in the Gard Region, France: A First Case Study for the Cévennes–Vivarais Mediterranean Hydrometeorological Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Creutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (1), pp.34-52. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-400.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00271531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8-9 September 2002 extreme flash-flood : Meteorological description and mesoscale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebeaupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.86-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solving of a bias in the TOPMODEL framework water balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (7), pp.1195-1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A disaggregation scheme for soil moisture based on topogrphy and soil depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Wooldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 276 (1-4), pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological visibility of weather radars operating in mountainous regions : case study for the Ardèche catchment, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (5), pp.539-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à haute résolution des épisodes convectifs et impacts hydrologiques sur la région Cévennes-Vivarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgrid runoff parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5-6), pp.455-459. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(01)00034-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological modelling of the Rhone basin: general presentation and objectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5-6), pp. 443-453. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(01)00033-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le versant et le bassin versant. Quelques aperçus sur la formation des crues et la production du ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (7-8), pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including spatially variable effective soil depths in TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 202 (1-4), pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital elevation analysis for ditributed hydrological modelling : reducing scale dependence in effective hydraulic conductivity values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33 (9), pp.2097-2101. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97WR00652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical compensation between DTM grid resolution and effective values of saturated hydraulic conductivity within the TOPMODEL framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (9), pp.1331-1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate directional analysis of precipitation content in the Quebec region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (3), pp.269-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impacts of landscape opening on alpine soil erosion dynamics during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le Quaternaire "Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling soil erosion model and lake sediment records reveals the importance of Alpine erosion crisis in total sediment exports during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TERENO, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil erosion during the Holocene by coupling land surface modeling and paleoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lakes, Memories of the Landscape AL-IPA Joint Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENAC-APN, CONICET, Argentina; Universidad de Mar del Plata,Argentina; Universidad Nacional de Córdoba,Argentina, Nov 2022, San Carlos de Bariloche, Argentina. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7305148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a tool for sustainable water management in the context of climate change and water sharing in mountain areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water in the Anthropocene: Challenges for Science and Governance - Indicators, Thresholds and Uncertainties of the Global Water System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bonn, Germany. p. 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3-Alps project & water sector pilot activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Convention Workshop - Water and risk management facing climate change : towards the local adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game pour une gestion de l'eau durable dans un contexte de changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">innov'eco "resource en eau : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious-game for water resources management adaption training to climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu informatif redondant dans la relation pluie/débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanées hydrologiques, LNHE EDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Chatou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une gestion durable des ressources en eau - Représentation des interactions besoin - disponibilité en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire au centre d'étude de la neige autour des enjeux de modélisations climatiques et socio-économiques dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of water management adaptation strategies in the context of climatic changes in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Convention Workshop - Water and risk management facing climate change : towards the local adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'indicateurs de pénurie d'eau dans un contexte de changements climatiques - Vers une gestion durable des ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctorants ZABR, Changement climatique Ressources (CCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier usages et ressources en eau quelles perspectives territoriales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les rencontres de l'observatoire de l'eau en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Megeve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of water management adaptation strategies in the context of climatic changes in the Alps using a modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Snow Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chamonix, France. pp. 1273-1277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model independant approach for estimating hydrological models parameters and rainfall time-series using only discharges time-series and coarse data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant information content in the rainfall/runoff relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUB Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant information in the rainfall-runoff relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCN, Catchment Change Network international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water scarcity induced to climate change in Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water scarcity winter school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D.E.A.L. : Invert Discharges to Estimate the Adequacy of hydrological Laws, quoi de neuf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BVNE (Bassin Versant Numérique Expérimental)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité et évaluation des modèles hydrologiques dans un contexte incertain : la méthode IDEAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des utilisateurs de MUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Le Bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPography-based MODEL : TOPMODEL equations and applications to flood and water resources analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Lecture. Grupo de Recursos H dricos/Departamento de Engenharia Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Recife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter, comprendre, prévoir les crues intenses en région Cevennes-Vivarais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture. Chaire de recherche du Canada en dynamique fluviale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité et évaluation des modèles hydrologiques dans un contexte incertain : la méthode IDEAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes en environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Le bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covering detection using terrestrial photography in order to constraint snow and hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Leonardo Topical Conference Series on the hydrological cycle 2010, "Looking at Catchment in Colors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covers detection using terrestrial photography. Application to a mountain catchment in Alps region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological monitoring of a mountain catchment, the example of the Vorz (Belledonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hydro-meteorological high-resolution coupled system for flas-flood forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Quantitative Precipitation Forecasting and Hydrology Registration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash-flood forecasting with the SURFEX/TOPMODEL coupled system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th PLINIUS Conférence on Mediterranean Storms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel et limitations des méthodes variationnelles pour la modélisation hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting changes in watershed behaviour: a model-based approach. Application to west-African non-stationary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS VIIth Scientific Assembly, Model evaluation and comparison: uncertainty analysis and diagnostics, Foz de Iguacu, BRA, 3-9 April 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Foz de Iguacu, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des variabilités spatio-temporelles dans les modèles pluie-débit pour une meilleure prévision des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation haute résolution des épisodes convectifs et impacts hydrologiques sur la région Cévènnes-Vivarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">169ème Session du Comité Scientifique et Technique de la Société Hydrotechnique de France "Variations climatiques et hydrologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France. pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d' un schéma de désagrégation de l'humidité du sol de l'échelle du versant à l'échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur le couplage des modèles atmosphériques et hydrologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Toulouse, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d' un outil d'aide à la gestion du risque de crue en zone périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Risques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lyon, France. pp.199-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-dimensional water and energy balance model designed for the SMOS program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE 2001 International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sydney, Australia. pp.1294-1296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and energy balance at local and regional scales: a common tool designed for the SMOS program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nice, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ambiguity in physically-based hydrological models : stochastic approach with application to the Ardeche catchment (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accuracy 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Amsterdam, Netherlands. pp.759-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crisis of lake hypoxia in the Anthropocene: The long-term effects of climate and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil erosion during the Holocene by coupling land surface modeling and paleoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées De Modélisation Des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation hydrométéorologique spatialisée sur le bassin versant du Vorz (massif de Belledonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 111-120, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Runoff- Infiltration Models : TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Software.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, chap.9, 2010, T. 5 Environmental Hydraulics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a Flood in a Rapid Basin (Gard 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, chap.2, 2010, Environmental Hydraulics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles temps réel de ruissellement - infiltration : TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciels d'ingenierie du cycle de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publication, pp. 143-153, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éléphant volant est-il un oiseau ? Perspectives pour l'observation hydrométéorologique des milieux de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COLLECTION EDYTEM - Cahiers de Géographie, pp.147-156, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00404040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de paramètres d'observation d'une surface d'eau par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR1256965. Edytem Equipe Archives Continentales 2011-2015. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l'étude des modèles hydrologiques : la méthode IDEAL. Application au bassin versant de l'Ardèche à Vogüé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude intégrée du bassin versant du Vorz consécutive à la crue des 22 et 23 Aout 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 202p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges-Marie Saulnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-marie-saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9130-7002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068264313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English version at the end</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2007 : Chercheur CNRS au Laboratoire Environnements, Dynamiques et Territoires de Montagne EDYTEM (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDYTEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuellement membre de l'équipe Zone Critique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 - 2007   : Chercheur CNRS au Laboratoire LTHE (fusionné depuis 2017 dans l'Institut des Geosciences de l'Environnement (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2019   : Co-fondateur et conseiller scientifique de la start-up TENEVIA (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENEVIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours thématique et collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 - 2000 : Mathématique hydrologique des crues des petits bassins versants (&amp;lt;50 km2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Amélioration de la cohérence mathématique des approches de modélisations hydrologiques fondées sur le concept d’indices de similarité hydrologique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec la communauté hydrologique internationale (UK, Suisse, Suède, Australie) partageant l’utilisation de ce concept.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 - 2005 : Adaptation des modélisations hydrologiques à l’utilisation des mesures de pluies par imagerie radar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relaxation de certaines hypothèses, extension du domaine de validité des modélisations hydrologiques des crues de bassins versants de tailles &amp;lt; 1000 km2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec la communauté des radaristes française (IGE, Météo-France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2018 : Instrumentations par analyses d’images</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mesures des débits des cours d’eau et de la dynamique spatio temporelle du manteau neigeux par analyses d’images.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche très innovante à l'époque et donc menée surtout seul ou avec un doctorant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2010 : Couplage hydrologie et météorologie sur le cycle hydrologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compromis algorithmiques entre les procédés de nos deux communautés. Adaptation de mes modélisations pour une inclusion dans le modèle météorologique AROME. Modélisations hydrologiques non plus seulement des événements de crues mais à l’échelle annuelle ou pluri-annuelles.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec Meteo-France (CNRM Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2008 : Couplage hydrologie et climatologie en Afrique de l’Ouest.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Désagrégation de scénarios climatiques de changement des régimes pluviométriques consécutifs à l’impact du changement climatique sur la mousson en Afrique de l’Ouest. Forçage de mes modélisations hydrologiques par des scénarios météorologiques issus de la désagrégation climatique pour estimer les impacts de ce CC sur les ressources en eaux, notamment en eau disponible pour les populations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec l’IRD leader du projet international sur l’étude des impacts du CC sur la mousson africaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2018 : Mathématique de l’incertitude et de la sensibilité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inclusion d’approches innovantes (modélisation adjointe, etc.) pour à la fois mieux estimer les incertitudes des simulations hydrologiques mais surtout revisiter les procédures d’étalonnage des modélisations hydrologiques ainsi que pour rechercher une meilleure adéquations entre complexité des modélisations et contenu informatif des données disponibles pour les étalonner.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec la communauté des mathématiciens travaillant sur ces thèmes (ENSEEIHT Toulouse, INRIA Grenoble).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2022 : Gestion intégrée des ressources en eaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Première modélisation des usages anthropiques de la ressource en eau (prélèvements, stockages, multi-usages) couplée à mes modélisations hydrologiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations européennes dans le cadre de ma gestion d’un projet européen de l’Alpine Space en tant que lead partner, le Département de Géographie de l’Université de Lausanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Processus érosifs et cycle du carbone sur des temps longs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adaptation à la fois des modélisations hydrologiques et de la façon de les étalonner pour pouvoir les coupler à des modélisations de l’érosion sur des périodes allant des derniers siècles jusqu’à l’Holocène (peu ou pas de données de forçage, peu de données de corroboration quelque fois qualitatives davantage que quantitatives).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec mon équipe et une équipe du laboratoire CARRTEL de l’INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation industrielle de 2008 à 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que chargé de valorisation de mon laboratoire j’ai été sollicité en 2008 par le CNRS et l’Université de Savoie pour valoriser une des technologies que j’avais développée :  l’hydrométrie par analyses d’images.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai accepté cette sollicitation qui m’a conduit à déposer un brevet international et à co-créer une start-up (TENEVIA) en 2012 dont j’ai été conseiller scientifique jusqu’en 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette start-up a embauché 3 doctorants et 1 post doc de mon laboratoire. Elle a développée bien plus avant certaines de mes recherches grâce à ses investissements financiers et humains.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La start-up TENEVIA a obtenu entre autre prix le prix Damir Cemerin du Secrétariat Général aux risques naturels de l’Organisation des Nations Unies et le Trophée de la croissance verte et bleue décerné par le Ministre de l’Écologie, du Développement Durable et de l’Énergie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA a également déposé 3 brevets internationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996      </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Institut National Polytechnique de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Informations pédologiques spatialisées et traitements topographiques améliorés dans la modélisation hydrologique par TOPMODEL&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention très honorable avec félicitations du jury</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Géophysique du Comité National de Géodésie et de Géophysique (CNFGG de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de félicitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992      </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de &amp;quot;Mécanique des Milieux Géophysiques et Environnement&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Calcul de topographies à partir d’images satellite SPOT — Utilisation hydrologique pour la prévision des crues.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991   </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Ecole Nationale Supérieure d’Hydraulique et de Mécanique de Grenoble ENSHMG (devenue l'Ecole d'ingénieurs pour l'énergie, l'eau et l'environnement (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une des écoles de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Institut d'ingénierie et de management))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations à l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-97      Dannemark, 10 mois, Post-doc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Technologique du Dannemark (DTU, Copenhague)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr P. Harremoës</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-95     Suisse, 15 mois, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole Polytechnique Fédérale de Lausanne (EPFL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr A. Musy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-93-96    |Grande-Bretagne, 3x3 mois, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Lancaster</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr K.J. Beven</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991    Canada, 4 mois, Ingénieur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National de la Recherche Scientifique (INRS-Eau)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr D. Cluis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENGLISH VERSION : Presentation & Professional Background</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2007: CNRS Researcher at the Laboratoire Environnements, Dynamiques et Territoires de Montagne EDYTEM (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDYTEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently a member of the Critical Zone team</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997–2007: CNRS Researcher at the LTHE laboratory (merged in 2017 into the Institut des Géosciences de l’Environnement (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008–2019: Co-founder and Scientific Advisor of the start-up TENEVIA (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENEVIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Career and Collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992–2000: Mathematical hydrology of floods in small catchments (&amp;lt;50 km²)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Improved the mathematical consistency of hydrological modeling approaches based on the concept of hydrological similarity indices.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with the international hydrological community (UK, Switzerland, Sweden, Australia) using this concept.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000–2005: Adaptation of hydrological models to radar rainfall measurements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relaxed certain assumptions, extending the validity of flood models for catchments up to 1000 km².</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with the French radar community (IGE, Météo-France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002–2018: Image analysis instrumentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Measured river discharge and spatiotemporal dynamics of snow cover using image analysis.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Highly innovative research at the time, conducted mostly alone or with a PhD student.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2010: Coupling hydrology and meteorology in the hydrological cycle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Developed algorithmic compromises between hydrological and meteorological processes. Adapted models for inclusion in the AROME meteorological model, extending hydrological modeling from flood events to annual or multi-annual scales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with Météo-France (CNRM Toulouse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2008: Coupling hydrology and climatology in West Africa</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Downscaled climate change scenarios for rainfall regimes affected by changes in the West African monsoon. Forced hydrological models with downscaled meteorological scenarios to assess climate change impacts on water resources, especially available water for populations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with IRD, leader of the international project on climate change impacts on the African monsoon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2018: Mathematics of uncertainty and sensitivity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Incorporated innovative approaches (adjoint modeling, etc.) to better estimate uncertainties in hydrological simulations, revisit model calibration procedures, and improve the match between model complexity and available data.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with mathematicians working on these themes (ENSEEIHT Toulouse, INRIA Grenoble).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010–2022: Integrated water resource management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Developed the first models of anthropogenic water use (withdrawals, storage, multi-use) coupled with hydrological models.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Led a European Alpine Space project as lead partner, collaborating with the Department of Geography at the University of Lausanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020: Erosive processes and carbon cycle over long time scales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adapted hydrological models and calibration methods to couple with erosion models over periods from recent centuries to the Holocene (with limited or qualitative forcing and corroboration data).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with my team and a team from the CARRTEL laboratory at INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Valorization (2008–2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As the valorization officer of my laboratory, I was approached in 2008 by CNRS and the University of Savoie to valorize a technology I had developed: image-based hydrometry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I accepted, leading to an international patent and the co-founding of the start-up TENEVIA in 2012, where I served as scientific advisor until 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA hired 3 PhD students and 1 post-doc from my laboratory, further advancing my research through financial and human investment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The start-up received several awards, including the Damir Cemerin Prize from the UN Secretariat for Natural Disaster Risk and the Green and Blue Growth Trophy from the French Minister of Ecology, Sustainable Development, and Energy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA also filed 3 international patents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education in France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 PhD, Institut National Polytechnique de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Spatialized pedological information and improved topographic treatments in TOPMODEL hydrological modeling”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summa cum laude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Geophysics, National Committee for Geodesy and Geophysics (CNFGG, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congratulation letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master’s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in “Geophysical and Environmental  Mechanics”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Topography calculation from SPOT satellite images—Hydrological use for flood forecasting”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Hydraulique et de Mécanique de Grenoble (ENSHMG, now </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Abroad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996–97 Denmark, 10 months, Post-doc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technical University of Denmark (DTU, Copenhagen)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr P. Harremoës</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994–95: Switzerland, 15 months, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="27"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Polytechnique Fédérale de Lausanne (EPFL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="27"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr A. Musy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992–93–96: United Kingdom, 3x3 months, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="28"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lancaster University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="28"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr K.J. Beven</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991: Canada, 4 months, Engineer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="29"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National de la Recherche Scientifique (INRS-Eau)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="29"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr D. Cluis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Lake Geneva's hypoxia crisis in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M V Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lol2.10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Masclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half of the soil erosion in the Alps during the Holocene is explained by transient erosion crises as a consequence of rapid human land clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.1290-1303. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836241254485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the ISBA Land Surface Model and the TOPMODEL Hydrological Model for Mediterranean Flash-Flood Forecasting : Description, Calibration, and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (11), pp 315-333. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009JHM1163.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of coupling the ISBA land surface model with a TOPMODEL hydrological model version dedicated to Mediterranean flash-floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 394, pp.256-266. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash flood forecasting within the PREVIEW project : value of high-resolution hydrometeorological coupled forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Dierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasso Kotroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1-4), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0315-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00318626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed hydrologic and hydraulic modelling with radar rainfall input : Reconstruction of the 8-9 September 2002 catastrophic flood event in the Gard region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (7), pp 1077-1089. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of flash flood simulations on the volume, the intensity and the localization of rainfall in the Cevennes-Vivarais region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.W10425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale et morphologique d'une forêt de stalagmites par modélisation 3d dans le réseau d'Orgnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp. 1-14. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2009.2644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00457291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and parameter estimation for distributed hydrological modeling : potential of variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.503-517. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-13-503-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model representation of the Sudanian hydrological processes : Application on the Donga catchment (Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Metadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 363, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00400174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the signature of climate and landscape spatial variabilities in flash flood events: Case of the 8–9 September 2002 Cévennes-Vivarais catastrophic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.L13401. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL029746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and parameter estimation for the distributed modeling of infiltration excess overland flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.363-405. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hessd-4-363-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relationship between hydroclimatic stationarity and rainfall-runoff model parameter stability: A case study in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43, pp.W07420. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006WR005257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological evaluation of high-resolution precipitation forecasts of the Gard flash-flood event (8-9 September 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (617), pp.1091 à 1117. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1256/qj.04.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem hidrologica da bacia do riacho Gameleira (Pernambuco) utilizando TOPSIMPL, uma verão simplificada do modelo TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Recursos Hidricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (2), pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00400635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catastrophic Flash-Flood Event of 8–9 September 2002 in the Gard Region, France: A First Case Study for the Cévennes–Vivarais Mediterranean Hydrometeorological Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Creutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (1), pp.34-52. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-400.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00271531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8-9 September 2002 extreme flash-flood : Meteorological description and mesoscale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebeaupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.86-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solving of a bias in the TOPMODEL framework water balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (7), pp.1195-1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A disaggregation scheme for soil moisture based on topogrphy and soil depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Wooldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 276 (1-4), pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological visibility of weather radars operating in mountainous regions : case study for the Ardèche catchment, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (5), pp.539-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à haute résolution des épisodes convectifs et impacts hydrologiques sur la région Cévennes-Vivarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgrid runoff parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5-6), pp.455-459. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(01)00034-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological modelling of the Rhone basin: general presentation and objectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5-6), pp. 443-453. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(01)00033-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le versant et le bassin versant. Quelques aperçus sur la formation des crues et la production du ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (7-8), pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including spatially variable effective soil depths in TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 202 (1-4), pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital elevation analysis for ditributed hydrological modelling : reducing scale dependence in effective hydraulic conductivity values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33 (9), pp.2097-2101. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97WR00652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical compensation between DTM grid resolution and effective values of saturated hydraulic conductivity within the TOPMODEL framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (9), pp.1331-1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate directional analysis of precipitation content in the Quebec region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (3), pp.269-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impacts of landscape opening on alpine soil erosion dynamics during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le Quaternaire "Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling soil erosion model and lake sediment records reveals the importance of Alpine erosion crisis in total sediment exports during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TERENO, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil erosion during the Holocene by coupling land surface modeling and paleoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lakes, Memories of the Landscape AL-IPA Joint Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENAC-APN, CONICET, Argentina; Universidad de Mar del Plata,Argentina; Universidad Nacional de Córdoba,Argentina, Nov 2022, San Carlos de Bariloche, Argentina. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7305148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a tool for sustainable water management in the context of climate change and water sharing in mountain areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water in the Anthropocene: Challenges for Science and Governance - Indicators, Thresholds and Uncertainties of the Global Water System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bonn, Germany. p. 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3-Alps project & water sector pilot activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Convention Workshop - Water and risk management facing climate change : towards the local adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game pour une gestion de l'eau durable dans un contexte de changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">innov'eco "resource en eau : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious-game for water resources management adaption training to climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu informatif redondant dans la relation pluie/débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanées hydrologiques, LNHE EDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Chatou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une gestion durable des ressources en eau - Représentation des interactions besoin - disponibilité en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire au centre d'étude de la neige autour des enjeux de modélisations climatiques et socio-économiques dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'indicateurs de pénurie d'eau dans un contexte de changements climatiques - Vers une gestion durable des ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctorants ZABR, Changement climatique Ressources (CCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of water management adaptation strategies in the context of climatic changes in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Convention Workshop - Water and risk management facing climate change : towards the local adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier usages et ressources en eau quelles perspectives territoriales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les rencontres de l'observatoire de l'eau en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Megeve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of water management adaptation strategies in the context of climatic changes in the Alps using a modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Snow Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chamonix, France. pp. 1273-1277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model independant approach for estimating hydrological models parameters and rainfall time-series using only discharges time-series and coarse data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant information content in the rainfall/runoff relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUB Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant information in the rainfall-runoff relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCN, Catchment Change Network international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water scarcity induced to climate change in Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water scarcity winter school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D.E.A.L. : Invert Discharges to Estimate the Adequacy of hydrological Laws, quoi de neuf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BVNE (Bassin Versant Numérique Expérimental)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité et évaluation des modèles hydrologiques dans un contexte incertain : la méthode IDEAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des utilisateurs de MUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Le Bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPography-based MODEL : TOPMODEL equations and applications to flood and water resources analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Lecture. Grupo de Recursos H dricos/Departamento de Engenharia Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Recife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité et évaluation des modèles hydrologiques dans un contexte incertain : la méthode IDEAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes en environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Le bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covering detection using terrestrial photography in order to constraint snow and hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Leonardo Topical Conference Series on the hydrological cycle 2010, "Looking at Catchment in Colors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covers detection using terrestrial photography. Application to a mountain catchment in Alps region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological monitoring of a mountain catchment, the example of the Vorz (Belledonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter, comprendre, prévoir les crues intenses en région Cevennes-Vivarais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture. Chaire de recherche du Canada en dynamique fluviale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hydro-meteorological high-resolution coupled system for flas-flood forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Quantitative Precipitation Forecasting and Hydrology Registration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash-flood forecasting with the SURFEX/TOPMODEL coupled system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th PLINIUS Conférence on Mediterranean Storms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel et limitations des méthodes variationnelles pour la modélisation hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting changes in watershed behaviour: a model-based approach. Application to west-African non-stationary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS VIIth Scientific Assembly, Model evaluation and comparison: uncertainty analysis and diagnostics, Foz de Iguacu, BRA, 3-9 April 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Foz de Iguacu, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des variabilités spatio-temporelles dans les modèles pluie-débit pour une meilleure prévision des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation haute résolution des épisodes convectifs et impacts hydrologiques sur la région Cévènnes-Vivarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">169ème Session du Comité Scientifique et Technique de la Société Hydrotechnique de France "Variations climatiques et hydrologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France. pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d' un outil d'aide à la gestion du risque de crue en zone périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Risques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lyon, France. pp.199-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d' un schéma de désagrégation de l'humidité du sol de l'échelle du versant à l'échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur le couplage des modèles atmosphériques et hydrologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Toulouse, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-dimensional water and energy balance model designed for the SMOS program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE 2001 International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sydney, Australia. pp.1294-1296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and energy balance at local and regional scales: a common tool designed for the SMOS program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nice, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ambiguity in physically-based hydrological models : stochastic approach with application to the Ardeche catchment (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accuracy 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Amsterdam, Netherlands. pp.759-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crisis of lake hypoxia in the Anthropocene: The long-term effects of climate and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil erosion during the Holocene by coupling land surface modeling and paleoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées De Modélisation Des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation hydrométéorologique spatialisée sur le bassin versant du Vorz (massif de Belledonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 111-120, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Runoff- Infiltration Models : TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Software.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, chap.9, 2010, T. 5 Environmental Hydraulics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a Flood in a Rapid Basin (Gard 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, chap.2, 2010, Environmental Hydraulics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles temps réel de ruissellement - infiltration : TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciels d'ingenierie du cycle de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publication, pp. 143-153, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éléphant volant est-il un oiseau ? Perspectives pour l'observation hydrométéorologique des milieux de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COLLECTION EDYTEM - Cahiers de Géographie, pp.147-156, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00404040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de paramètres d'observation d'une surface d'eau par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR1256965. Edytem Equipe Archives Continentales 2011-2015. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l'étude des modèles hydrologiques : la méthode IDEAL. Application au bassin versant de l'Ardèche à Vogüé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude intégrée du bassin versant du Vorz consécutive à la crue des 22 et 23 Aout 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 202p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D79C6B6"/>
+    <w:nsid w:val="DB580916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15CC15C5"/>
+    <w:nsid w:val="4773F4AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="93015F62"/>
+    <w:nsid w:val="8049BB78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0270B023"/>
+    <w:nsid w:val="238C4F02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="93224C2C"/>
+    <w:nsid w:val="FC65A283"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5291E44A"/>
+    <w:nsid w:val="D62F6179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7B3D3861"/>
+    <w:nsid w:val="F124B700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1635CAA4"/>
+    <w:nsid w:val="8918ABA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C45C3846"/>
+    <w:nsid w:val="6B4726E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4FF76209"/>
+    <w:nsid w:val="5B6A6A96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9AE69B0D"/>
+    <w:nsid w:val="C08FD381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8EDCB31C"/>
+    <w:nsid w:val="4D819750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="9892B87A"/>
+    <w:nsid w:val="1D71D1BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="B8E85167"/>
+    <w:nsid w:val="72F8C298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="5C5ABE5D"/>
+    <w:nsid w:val="7421E2E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="515FE6BB"/>
+    <w:nsid w:val="464D1254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="AAB671DC"/>
+    <w:nsid w:val="F3EE843E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,51 +2623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="AB269AF2"/>
+    <w:nsid w:val="251CC634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2771,51 +2771,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="F74BF1BB"/>
+    <w:nsid w:val="E88F0006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2919,51 +2919,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="D3130806"/>
+    <w:nsid w:val="D13C4428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3067,51 +3067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="3DF93B20"/>
+    <w:nsid w:val="6D0DA94F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3215,51 +3215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="C49356EA"/>
+    <w:nsid w:val="6AC750CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3363,51 +3363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="3A5708C0"/>
+    <w:nsid w:val="C4821EC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3511,51 +3511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="8DEE7AB0"/>
+    <w:nsid w:val="D8F95590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3659,51 +3659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="547F1D25"/>
+    <w:nsid w:val="F7D6754B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3807,51 +3807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="DD935E02"/>
+    <w:nsid w:val="5D7A541A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3955,51 +3955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="B4E36026"/>
+    <w:nsid w:val="27A5FF62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4103,51 +4103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="6092BFA5"/>
+    <w:nsid w:val="93C7AF01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4251,51 +4251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="A7FE3999"/>
+    <w:nsid w:val="AB8CACD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4566,51 +4566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-marie-saulnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9130-7002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068264313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ige-grenoble.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tenevia.com/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ense3.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bouilloud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincendon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JHM1163.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.04.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83G0Q4NC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00318626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dierer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Kotroni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0315-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BS4CVL3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSFKPDB7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457291v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hajri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dartus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-503-2009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metadier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.09.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6H2ZDLZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-4-363-2007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029746" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.164" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Filho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thouvenin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Datin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellenq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Wooldridge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vignal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00034-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51J7RKKV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Golaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00033-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KBG02C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Obled" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beven" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97WR00652" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7305148" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Leroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Michon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979490v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937502v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937498v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937482v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981607v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981600v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981603v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kerry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442079v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443937v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981565v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-marie-saulnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9130-7002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068264313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ige-grenoble.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tenevia.com/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ense3.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bouilloud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincendon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JHM1163.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.04.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83G0Q4NC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00318626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dierer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Kotroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0315-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BS4CVL3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSFKPDB7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457291v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hajri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dartus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-503-2009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metadier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.09.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6H2ZDLZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386865v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029746" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-4-363-2007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.164" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Filho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thouvenin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Datin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellenq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Wooldridge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vignal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00034-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51J7RKKV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Golaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00033-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KBG02C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Obled" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beven" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97WR00652" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7305148" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Leroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Michon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979486v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937502v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937498v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937482v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937477v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981600v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442083v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kerry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443937v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981565v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>