--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges-Marie Saulnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-marie-saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9130-7002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068264313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English version at the end</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2007 : Chercheur CNRS au Laboratoire Environnements, Dynamiques et Territoires de Montagne EDYTEM (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDYTEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuellement membre de l'équipe Zone Critique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 - 2007   : Chercheur CNRS au Laboratoire LTHE (fusionné depuis 2017 dans l'Institut des Geosciences de l'Environnement (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2019   : Co-fondateur et conseiller scientifique de la start-up TENEVIA (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENEVIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours thématique et collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 - 2000 : Mathématique hydrologique des crues des petits bassins versants (&amp;lt;50 km2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Amélioration de la cohérence mathématique des approches de modélisations hydrologiques fondées sur le concept d’indices de similarité hydrologique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec la communauté hydrologique internationale (UK, Suisse, Suède, Australie) partageant l’utilisation de ce concept.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 - 2005 : Adaptation des modélisations hydrologiques à l’utilisation des mesures de pluies par imagerie radar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relaxation de certaines hypothèses, extension du domaine de validité des modélisations hydrologiques des crues de bassins versants de tailles &amp;lt; 1000 km2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec la communauté des radaristes française (IGE, Météo-France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2018 : Instrumentations par analyses d’images</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mesures des débits des cours d’eau et de la dynamique spatio temporelle du manteau neigeux par analyses d’images.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche très innovante à l'époque et donc menée surtout seul ou avec un doctorant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2010 : Couplage hydrologie et météorologie sur le cycle hydrologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compromis algorithmiques entre les procédés de nos deux communautés. Adaptation de mes modélisations pour une inclusion dans le modèle météorologique AROME. Modélisations hydrologiques non plus seulement des événements de crues mais à l’échelle annuelle ou pluri-annuelles.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec Meteo-France (CNRM Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2008 : Couplage hydrologie et climatologie en Afrique de l’Ouest.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Désagrégation de scénarios climatiques de changement des régimes pluviométriques consécutifs à l’impact du changement climatique sur la mousson en Afrique de l’Ouest. Forçage de mes modélisations hydrologiques par des scénarios météorologiques issus de la désagrégation climatique pour estimer les impacts de ce CC sur les ressources en eaux, notamment en eau disponible pour les populations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec l’IRD leader du projet international sur l’étude des impacts du CC sur la mousson africaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2018 : Mathématique de l’incertitude et de la sensibilité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inclusion d’approches innovantes (modélisation adjointe, etc.) pour à la fois mieux estimer les incertitudes des simulations hydrologiques mais surtout revisiter les procédures d’étalonnage des modélisations hydrologiques ainsi que pour rechercher une meilleure adéquations entre complexité des modélisations et contenu informatif des données disponibles pour les étalonner.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec la communauté des mathématiciens travaillant sur ces thèmes (ENSEEIHT Toulouse, INRIA Grenoble).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2022 : Gestion intégrée des ressources en eaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Première modélisation des usages anthropiques de la ressource en eau (prélèvements, stockages, multi-usages) couplée à mes modélisations hydrologiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations européennes dans le cadre de ma gestion d’un projet européen de l’Alpine Space en tant que lead partner, le Département de Géographie de l’Université de Lausanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Processus érosifs et cycle du carbone sur des temps longs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adaptation à la fois des modélisations hydrologiques et de la façon de les étalonner pour pouvoir les coupler à des modélisations de l’érosion sur des périodes allant des derniers siècles jusqu’à l’Holocène (peu ou pas de données de forçage, peu de données de corroboration quelque fois qualitatives davantage que quantitatives).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec mon équipe et une équipe du laboratoire CARRTEL de l’INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation industrielle de 2008 à 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que chargé de valorisation de mon laboratoire j’ai été sollicité en 2008 par le CNRS et l’Université de Savoie pour valoriser une des technologies que j’avais développée :  l’hydrométrie par analyses d’images.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai accepté cette sollicitation qui m’a conduit à déposer un brevet international et à co-créer une start-up (TENEVIA) en 2012 dont j’ai été conseiller scientifique jusqu’en 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette start-up a embauché 3 doctorants et 1 post doc de mon laboratoire. Elle a développée bien plus avant certaines de mes recherches grâce à ses investissements financiers et humains.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La start-up TENEVIA a obtenu entre autre prix le prix Damir Cemerin du Secrétariat Général aux risques naturels de l’Organisation des Nations Unies et le Trophée de la croissance verte et bleue décerné par le Ministre de l’Écologie, du Développement Durable et de l’Énergie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA a également déposé 3 brevets internationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996      </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Institut National Polytechnique de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Informations pédologiques spatialisées et traitements topographiques améliorés dans la modélisation hydrologique par TOPMODEL&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention très honorable avec félicitations du jury</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Géophysique du Comité National de Géodésie et de Géophysique (CNFGG de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de félicitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992      </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de &amp;quot;Mécanique des Milieux Géophysiques et Environnement&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Calcul de topographies à partir d’images satellite SPOT — Utilisation hydrologique pour la prévision des crues.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991   </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Ecole Nationale Supérieure d’Hydraulique et de Mécanique de Grenoble ENSHMG (devenue l'Ecole d'ingénieurs pour l'énergie, l'eau et l'environnement (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une des écoles de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Institut d'ingénierie et de management))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations à l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-97      Dannemark, 10 mois, Post-doc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Technologique du Dannemark (DTU, Copenhague)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr P. Harremoës</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-95     Suisse, 15 mois, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole Polytechnique Fédérale de Lausanne (EPFL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr A. Musy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-93-96    |Grande-Bretagne, 3x3 mois, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Lancaster</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr K.J. Beven</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991    Canada, 4 mois, Ingénieur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National de la Recherche Scientifique (INRS-Eau)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr D. Cluis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENGLISH VERSION : Presentation & Professional Background</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2007: CNRS Researcher at the Laboratoire Environnements, Dynamiques et Territoires de Montagne EDYTEM (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDYTEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently a member of the Critical Zone team</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997–2007: CNRS Researcher at the LTHE laboratory (merged in 2017 into the Institut des Géosciences de l’Environnement (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008–2019: Co-founder and Scientific Advisor of the start-up TENEVIA (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENEVIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Career and Collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992–2000: Mathematical hydrology of floods in small catchments (&amp;lt;50 km²)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Improved the mathematical consistency of hydrological modeling approaches based on the concept of hydrological similarity indices.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with the international hydrological community (UK, Switzerland, Sweden, Australia) using this concept.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000–2005: Adaptation of hydrological models to radar rainfall measurements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relaxed certain assumptions, extending the validity of flood models for catchments up to 1000 km².</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with the French radar community (IGE, Météo-France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002–2018: Image analysis instrumentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Measured river discharge and spatiotemporal dynamics of snow cover using image analysis.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Highly innovative research at the time, conducted mostly alone or with a PhD student.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2010: Coupling hydrology and meteorology in the hydrological cycle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Developed algorithmic compromises between hydrological and meteorological processes. Adapted models for inclusion in the AROME meteorological model, extending hydrological modeling from flood events to annual or multi-annual scales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with Météo-France (CNRM Toulouse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2008: Coupling hydrology and climatology in West Africa</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Downscaled climate change scenarios for rainfall regimes affected by changes in the West African monsoon. Forced hydrological models with downscaled meteorological scenarios to assess climate change impacts on water resources, especially available water for populations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with IRD, leader of the international project on climate change impacts on the African monsoon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2018: Mathematics of uncertainty and sensitivity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Incorporated innovative approaches (adjoint modeling, etc.) to better estimate uncertainties in hydrological simulations, revisit model calibration procedures, and improve the match between model complexity and available data.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with mathematicians working on these themes (ENSEEIHT Toulouse, INRIA Grenoble).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010–2022: Integrated water resource management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Developed the first models of anthropogenic water use (withdrawals, storage, multi-use) coupled with hydrological models.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Led a European Alpine Space project as lead partner, collaborating with the Department of Geography at the University of Lausanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020: Erosive processes and carbon cycle over long time scales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adapted hydrological models and calibration methods to couple with erosion models over periods from recent centuries to the Holocene (with limited or qualitative forcing and corroboration data).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with my team and a team from the CARRTEL laboratory at INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Valorization (2008–2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As the valorization officer of my laboratory, I was approached in 2008 by CNRS and the University of Savoie to valorize a technology I had developed: image-based hydrometry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I accepted, leading to an international patent and the co-founding of the start-up TENEVIA in 2012, where I served as scientific advisor until 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA hired 3 PhD students and 1 post-doc from my laboratory, further advancing my research through financial and human investment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The start-up received several awards, including the Damir Cemerin Prize from the UN Secretariat for Natural Disaster Risk and the Green and Blue Growth Trophy from the French Minister of Ecology, Sustainable Development, and Energy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA also filed 3 international patents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education in France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 PhD, Institut National Polytechnique de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Spatialized pedological information and improved topographic treatments in TOPMODEL hydrological modeling”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summa cum laude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Geophysics, National Committee for Geodesy and Geophysics (CNFGG, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congratulation letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master’s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in “Geophysical and Environmental  Mechanics”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Topography calculation from SPOT satellite images—Hydrological use for flood forecasting”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Hydraulique et de Mécanique de Grenoble (ENSHMG, now </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Abroad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996–97 Denmark, 10 months, Post-doc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technical University of Denmark (DTU, Copenhagen)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr P. Harremoës</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994–95: Switzerland, 15 months, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="27"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Polytechnique Fédérale de Lausanne (EPFL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="27"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr A. Musy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992–93–96: United Kingdom, 3x3 months, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="28"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lancaster University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="28"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr K.J. Beven</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991: Canada, 4 months, Engineer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="29"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National de la Recherche Scientifique (INRS-Eau)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="29"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr D. Cluis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Lake Geneva's hypoxia crisis in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M V Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lol2.10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Masclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half of the soil erosion in the Alps during the Holocene is explained by transient erosion crises as a consequence of rapid human land clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.1290-1303. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836241254485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the ISBA Land Surface Model and the TOPMODEL Hydrological Model for Mediterranean Flash-Flood Forecasting : Description, Calibration, and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (11), pp 315-333. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009JHM1163.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of coupling the ISBA land surface model with a TOPMODEL hydrological model version dedicated to Mediterranean flash-floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 394, pp.256-266. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash flood forecasting within the PREVIEW project : value of high-resolution hydrometeorological coupled forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Dierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasso Kotroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1-4), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0315-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00318626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed hydrologic and hydraulic modelling with radar rainfall input : Reconstruction of the 8-9 September 2002 catastrophic flood event in the Gard region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (7), pp 1077-1089. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of flash flood simulations on the volume, the intensity and the localization of rainfall in the Cevennes-Vivarais region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.W10425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale et morphologique d'une forêt de stalagmites par modélisation 3d dans le réseau d'Orgnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp. 1-14. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2009.2644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00457291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and parameter estimation for distributed hydrological modeling : potential of variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.503-517. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-13-503-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model representation of the Sudanian hydrological processes : Application on the Donga catchment (Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Metadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 363, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00400174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the signature of climate and landscape spatial variabilities in flash flood events: Case of the 8–9 September 2002 Cévennes-Vivarais catastrophic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.L13401. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL029746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and parameter estimation for the distributed modeling of infiltration excess overland flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.363-405. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hessd-4-363-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relationship between hydroclimatic stationarity and rainfall-runoff model parameter stability: A case study in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43, pp.W07420. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006WR005257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological evaluation of high-resolution precipitation forecasts of the Gard flash-flood event (8-9 September 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (617), pp.1091 à 1117. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1256/qj.04.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem hidrologica da bacia do riacho Gameleira (Pernambuco) utilizando TOPSIMPL, uma verão simplificada do modelo TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Recursos Hidricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (2), pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00400635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catastrophic Flash-Flood Event of 8–9 September 2002 in the Gard Region, France: A First Case Study for the Cévennes–Vivarais Mediterranean Hydrometeorological Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Creutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (1), pp.34-52. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-400.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00271531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8-9 September 2002 extreme flash-flood : Meteorological description and mesoscale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebeaupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.86-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solving of a bias in the TOPMODEL framework water balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (7), pp.1195-1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A disaggregation scheme for soil moisture based on topogrphy and soil depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Wooldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 276 (1-4), pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological visibility of weather radars operating in mountainous regions : case study for the Ardèche catchment, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (5), pp.539-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à haute résolution des épisodes convectifs et impacts hydrologiques sur la région Cévennes-Vivarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgrid runoff parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5-6), pp.455-459. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(01)00034-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological modelling of the Rhone basin: general presentation and objectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5-6), pp. 443-453. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(01)00033-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le versant et le bassin versant. Quelques aperçus sur la formation des crues et la production du ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (7-8), pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including spatially variable effective soil depths in TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 202 (1-4), pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital elevation analysis for ditributed hydrological modelling : reducing scale dependence in effective hydraulic conductivity values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33 (9), pp.2097-2101. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97WR00652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical compensation between DTM grid resolution and effective values of saturated hydraulic conductivity within the TOPMODEL framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (9), pp.1331-1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate directional analysis of precipitation content in the Quebec region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (3), pp.269-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impacts of landscape opening on alpine soil erosion dynamics during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le Quaternaire "Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling soil erosion model and lake sediment records reveals the importance of Alpine erosion crisis in total sediment exports during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TERENO, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil erosion during the Holocene by coupling land surface modeling and paleoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lakes, Memories of the Landscape AL-IPA Joint Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENAC-APN, CONICET, Argentina; Universidad de Mar del Plata,Argentina; Universidad Nacional de Córdoba,Argentina, Nov 2022, San Carlos de Bariloche, Argentina. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7305148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a tool for sustainable water management in the context of climate change and water sharing in mountain areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water in the Anthropocene: Challenges for Science and Governance - Indicators, Thresholds and Uncertainties of the Global Water System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bonn, Germany. p. 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3-Alps project & water sector pilot activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Convention Workshop - Water and risk management facing climate change : towards the local adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game pour une gestion de l'eau durable dans un contexte de changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">innov'eco "resource en eau : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious-game for water resources management adaption training to climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu informatif redondant dans la relation pluie/débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanées hydrologiques, LNHE EDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Chatou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une gestion durable des ressources en eau - Représentation des interactions besoin - disponibilité en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire au centre d'étude de la neige autour des enjeux de modélisations climatiques et socio-économiques dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'indicateurs de pénurie d'eau dans un contexte de changements climatiques - Vers une gestion durable des ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctorants ZABR, Changement climatique Ressources (CCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of water management adaptation strategies in the context of climatic changes in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Convention Workshop - Water and risk management facing climate change : towards the local adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier usages et ressources en eau quelles perspectives territoriales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les rencontres de l'observatoire de l'eau en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Megeve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of water management adaptation strategies in the context of climatic changes in the Alps using a modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Snow Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chamonix, France. pp. 1273-1277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model independant approach for estimating hydrological models parameters and rainfall time-series using only discharges time-series and coarse data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant information content in the rainfall/runoff relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUB Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant information in the rainfall-runoff relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCN, Catchment Change Network international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water scarcity induced to climate change in Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water scarcity winter school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D.E.A.L. : Invert Discharges to Estimate the Adequacy of hydrological Laws, quoi de neuf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BVNE (Bassin Versant Numérique Expérimental)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité et évaluation des modèles hydrologiques dans un contexte incertain : la méthode IDEAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des utilisateurs de MUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Le Bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPography-based MODEL : TOPMODEL equations and applications to flood and water resources analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Lecture. Grupo de Recursos H dricos/Departamento de Engenharia Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Recife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité et évaluation des modèles hydrologiques dans un contexte incertain : la méthode IDEAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes en environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Le bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covering detection using terrestrial photography in order to constraint snow and hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Leonardo Topical Conference Series on the hydrological cycle 2010, "Looking at Catchment in Colors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covers detection using terrestrial photography. Application to a mountain catchment in Alps region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological monitoring of a mountain catchment, the example of the Vorz (Belledonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter, comprendre, prévoir les crues intenses en région Cevennes-Vivarais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture. Chaire de recherche du Canada en dynamique fluviale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hydro-meteorological high-resolution coupled system for flas-flood forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Quantitative Precipitation Forecasting and Hydrology Registration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash-flood forecasting with the SURFEX/TOPMODEL coupled system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th PLINIUS Conférence on Mediterranean Storms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel et limitations des méthodes variationnelles pour la modélisation hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting changes in watershed behaviour: a model-based approach. Application to west-African non-stationary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS VIIth Scientific Assembly, Model evaluation and comparison: uncertainty analysis and diagnostics, Foz de Iguacu, BRA, 3-9 April 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Foz de Iguacu, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des variabilités spatio-temporelles dans les modèles pluie-débit pour une meilleure prévision des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation haute résolution des épisodes convectifs et impacts hydrologiques sur la région Cévènnes-Vivarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">169ème Session du Comité Scientifique et Technique de la Société Hydrotechnique de France "Variations climatiques et hydrologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France. pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d' un outil d'aide à la gestion du risque de crue en zone périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Risques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lyon, France. pp.199-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d' un schéma de désagrégation de l'humidité du sol de l'échelle du versant à l'échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur le couplage des modèles atmosphériques et hydrologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Toulouse, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-dimensional water and energy balance model designed for the SMOS program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE 2001 International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sydney, Australia. pp.1294-1296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and energy balance at local and regional scales: a common tool designed for the SMOS program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nice, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ambiguity in physically-based hydrological models : stochastic approach with application to the Ardeche catchment (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accuracy 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Amsterdam, Netherlands. pp.759-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crisis of lake hypoxia in the Anthropocene: The long-term effects of climate and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil erosion during the Holocene by coupling land surface modeling and paleoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées De Modélisation Des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation hydrométéorologique spatialisée sur le bassin versant du Vorz (massif de Belledonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 111-120, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Runoff- Infiltration Models : TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Software.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, chap.9, 2010, T. 5 Environmental Hydraulics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a Flood in a Rapid Basin (Gard 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, chap.2, 2010, Environmental Hydraulics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles temps réel de ruissellement - infiltration : TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciels d'ingenierie du cycle de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publication, pp. 143-153, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éléphant volant est-il un oiseau ? Perspectives pour l'observation hydrométéorologique des milieux de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COLLECTION EDYTEM - Cahiers de Géographie, pp.147-156, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00404040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de paramètres d'observation d'une surface d'eau par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR1256965. Edytem Equipe Archives Continentales 2011-2015. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l'étude des modèles hydrologiques : la méthode IDEAL. Application au bassin versant de l'Ardèche à Vogüé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude intégrée du bassin versant du Vorz consécutive à la crue des 22 et 23 Aout 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 202p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges-Marie Saulnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-marie-saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9130-7002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068264313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English version at the end</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2007 : Chercheur CNRS au Laboratoire Environnements, Dynamiques et Territoires de Montagne EDYTEM (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDYTEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuellement membre de l'équipe Zone Critique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 - 2007   : Chercheur CNRS au Laboratoire LTHE (fusionné depuis 2017 dans l'Institut des Geosciences de l'Environnement (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2019   : Co-fondateur et conseiller scientifique de la start-up TENEVIA (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENEVIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours thématique et collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 - 2000 : Mathématique hydrologique des crues des petits bassins versants (&amp;lt;50 km2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Amélioration de la cohérence mathématique des approches de modélisations hydrologiques fondées sur le concept d’indices de similarité hydrologique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec la communauté hydrologique internationale (UK, Suisse, Suède, Australie) partageant l’utilisation de ce concept.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 - 2005 : Adaptation des modélisations hydrologiques à l’utilisation des mesures de pluies par imagerie radar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relaxation de certaines hypothèses, extension du domaine de validité des modélisations hydrologiques des crues de bassins versants de tailles &amp;lt; 1000 km2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec la communauté des radaristes française (IGE, Météo-France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2018 : Instrumentations par analyses d’images</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mesures des débits des cours d’eau et de la dynamique spatio temporelle du manteau neigeux par analyses d’images.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche très innovante à l'époque et donc menée surtout seul ou avec un doctorant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2010 : Couplage hydrologie et météorologie sur le cycle hydrologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compromis algorithmiques entre les procédés de nos deux communautés. Adaptation de mes modélisations pour une inclusion dans le modèle météorologique AROME. Modélisations hydrologiques non plus seulement des événements de crues mais à l’échelle annuelle ou pluri-annuelles.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec Meteo-France (CNRM Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2008 : Couplage hydrologie et climatologie en Afrique de l’Ouest.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Désagrégation de scénarios climatiques de changement des régimes pluviométriques consécutifs à l’impact du changement climatique sur la mousson en Afrique de l’Ouest. Forçage de mes modélisations hydrologiques par des scénarios météorologiques issus de la désagrégation climatique pour estimer les impacts de ce CC sur les ressources en eaux, notamment en eau disponible pour les populations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec l’IRD leader du projet international sur l’étude des impacts du CC sur la mousson africaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2018 : Mathématique de l’incertitude et de la sensibilité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inclusion d’approches innovantes (modélisation adjointe, etc.) pour à la fois mieux estimer les incertitudes des simulations hydrologiques mais surtout revisiter les procédures d’étalonnage des modélisations hydrologiques ainsi que pour rechercher une meilleure adéquations entre complexité des modélisations et contenu informatif des données disponibles pour les étalonner.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec la communauté des mathématiciens travaillant sur ces thèmes (ENSEEIHT Toulouse, INRIA Grenoble).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2022 : Gestion intégrée des ressources en eaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Première modélisation des usages anthropiques de la ressource en eau (prélèvements, stockages, multi-usages) couplée à mes modélisations hydrologiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations européennes dans le cadre de ma gestion d’un projet européen de l’Alpine Space en tant que lead partner, le Département de Géographie de l’Université de Lausanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Processus érosifs et cycle du carbone sur des temps longs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adaptation à la fois des modélisations hydrologiques et de la façon de les étalonner pour pouvoir les coupler à des modélisations de l’érosion sur des périodes allant des derniers siècles jusqu’à l’Holocène (peu ou pas de données de forçage, peu de données de corroboration quelque fois qualitatives davantage que quantitatives).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec mon équipe et une équipe du laboratoire CARRTEL de l’INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation industrielle de 2008 à 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que chargé de valorisation de mon laboratoire j’ai été sollicité en 2008 par le CNRS et l’Université de Savoie pour valoriser une des technologies que j’avais développée :  l’hydrométrie par analyses d’images.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai accepté cette sollicitation qui m’a conduit à déposer un brevet international et à co-créer une start-up (TENEVIA) en 2012 dont j’ai été conseiller scientifique jusqu’en 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette start-up a embauché 3 doctorants et 1 post doc de mon laboratoire. Elle a développée bien plus avant certaines de mes recherches grâce à ses investissements financiers et humains.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La start-up TENEVIA a obtenu entre autre prix le prix Damir Cemerin du Secrétariat Général aux risques naturels de l’Organisation des Nations Unies et le Trophée de la croissance verte et bleue décerné par le Ministre de l’Écologie, du Développement Durable et de l’Énergie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA a également déposé 3 brevets internationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996      </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Institut National Polytechnique de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Informations pédologiques spatialisées et traitements topographiques améliorés dans la modélisation hydrologique par TOPMODEL&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention très honorable avec félicitations du jury</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Géophysique du Comité National de Géodésie et de Géophysique (CNFGG de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de félicitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992      </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de &amp;quot;Mécanique des Milieux Géophysiques et Environnement&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Calcul de topographies à partir d’images satellite SPOT — Utilisation hydrologique pour la prévision des crues.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991   </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Ecole Nationale Supérieure d’Hydraulique et de Mécanique de Grenoble ENSHMG (devenue l'Ecole d'ingénieurs pour l'énergie, l'eau et l'environnement (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une des écoles de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Institut d'ingénierie et de management))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations à l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-97      Dannemark, 10 mois, Post-doc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Technologique du Dannemark (DTU, Copenhague)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr P. Harremoës</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-95     Suisse, 15 mois, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole Polytechnique Fédérale de Lausanne (EPFL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr A. Musy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-93-96    |Grande-Bretagne, 3x3 mois, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Lancaster</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr K.J. Beven</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991    Canada, 4 mois, Ingénieur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National de la Recherche Scientifique (INRS-Eau)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr D. Cluis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENGLISH VERSION : Presentation & Professional Background</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2007: CNRS Researcher at the Laboratoire Environnements, Dynamiques et Territoires de Montagne EDYTEM (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDYTEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently a member of the Critical Zone team</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997–2007: CNRS Researcher at the LTHE laboratory (merged in 2017 into the Institut des Géosciences de l’Environnement (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008–2019: Co-founder and Scientific Advisor of the start-up TENEVIA (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENEVIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Career and Collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992–2000: Mathematical hydrology of floods in small catchments (&amp;lt;50 km²)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Improved the mathematical consistency of hydrological modeling approaches based on the concept of hydrological similarity indices.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with the international hydrological community (UK, Switzerland, Sweden, Australia) using this concept.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000–2005: Adaptation of hydrological models to radar rainfall measurements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relaxed certain assumptions, extending the validity of flood models for catchments up to 1000 km².</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with the French radar community (IGE, Météo-France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002–2018: Image analysis instrumentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Measured river discharge and spatiotemporal dynamics of snow cover using image analysis.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Highly innovative research at the time, conducted mostly alone or with a PhD student.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2010: Coupling hydrology and meteorology in the hydrological cycle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Developed algorithmic compromises between hydrological and meteorological processes. Adapted models for inclusion in the AROME meteorological model, extending hydrological modeling from flood events to annual or multi-annual scales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with Météo-France (CNRM Toulouse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2008: Coupling hydrology and climatology in West Africa</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Downscaled climate change scenarios for rainfall regimes affected by changes in the West African monsoon. Forced hydrological models with downscaled meteorological scenarios to assess climate change impacts on water resources, especially available water for populations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with IRD, leader of the international project on climate change impacts on the African monsoon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005–2018: Mathematics of uncertainty and sensitivity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Incorporated innovative approaches (adjoint modeling, etc.) to better estimate uncertainties in hydrological simulations, revisit model calibration procedures, and improve the match between model complexity and available data.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with mathematicians working on these themes (ENSEEIHT Toulouse, INRIA Grenoble).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010–2022: Integrated water resource management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Developed the first models of anthropogenic water use (withdrawals, storage, multi-use) coupled with hydrological models.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Led a European Alpine Space project as lead partner, collaborating with the Department of Geography at the University of Lausanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020: Erosive processes and carbon cycle over long time scales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adapted hydrological models and calibration methods to couple with erosion models over periods from recent centuries to the Holocene (with limited or qualitative forcing and corroboration data).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborated with my team and a team from the CARRTEL laboratory at INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Valorization (2008–2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As the valorization officer of my laboratory, I was approached in 2008 by CNRS and the University of Savoie to valorize a technology I had developed: image-based hydrometry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I accepted, leading to an international patent and the co-founding of the start-up TENEVIA in 2012, where I served as scientific advisor until 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA hired 3 PhD students and 1 post-doc from my laboratory, further advancing my research through financial and human investment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The start-up received several awards, including the Damir Cemerin Prize from the UN Secretariat for Natural Disaster Risk and the Green and Blue Growth Trophy from the French Minister of Ecology, Sustainable Development, and Energy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TENEVIA also filed 3 international patents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education in France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 PhD, Institut National Polytechnique de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Spatialized pedological information and improved topographic treatments in TOPMODEL hydrological modeling”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summa cum laude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Geophysics, National Committee for Geodesy and Geophysics (CNFGG, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congratulation letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master’s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in “Geophysical and Environmental  Mechanics”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Topography calculation from SPOT satellite images—Hydrological use for flood forecasting”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Hydraulique et de Mécanique de Grenoble (ENSHMG, now </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Abroad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996–97 Denmark, 10 months, Post-doc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technical University of Denmark (DTU, Copenhagen)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr P. Harremoës</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994–95: Switzerland, 15 months, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="27"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Polytechnique Fédérale de Lausanne (EPFL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="27"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr A. Musy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992–93–96: United Kingdom, 3x3 months, PhD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="28"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lancaster University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="28"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr K.J. Beven</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991: Canada, 4 months, Engineer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="29"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National de la Recherche Scientifique (INRS-Eau)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="29"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pr D. Cluis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Lake Geneva's hypoxia crisis in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M V Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lol2.10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Masclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half of the soil erosion in the Alps during the Holocene is explained by transient erosion crises as a consequence of rapid human land clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.1290-1303. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836241254485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the ISBA Land Surface Model and the TOPMODEL Hydrological Model for Mediterranean Flash-Flood Forecasting : Description, Calibration, and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (11), pp 315-333. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009JHM1163.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of coupling the ISBA land surface model with a TOPMODEL hydrological model version dedicated to Mediterranean flash-floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 394, pp.256-266. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash flood forecasting within the PREVIEW project : value of high-resolution hydrometeorological coupled forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Dierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasso Kotroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1-4), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0315-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00318626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed hydrologic and hydraulic modelling with radar rainfall input : Reconstruction of the 8-9 September 2002 catastrophic flood event in the Gard region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (7), pp 1077-1089. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of flash flood simulations on the volume, the intensity and the localization of rainfall in the Cevennes-Vivarais region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.W10425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale et morphologique d'une forêt de stalagmites par modélisation 3d dans le réseau d'Orgnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp. 1-14. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2009.2644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00457291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and parameter estimation for distributed hydrological modeling : potential of variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.503-517. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-13-503-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model representation of the Sudanian hydrological processes : Application on the Donga catchment (Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Metadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 363, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00400174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the signature of climate and landscape spatial variabilities in flash flood events: Case of the 8–9 September 2002 Cévennes-Vivarais catastrophic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.L13401. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL029746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and parameter estimation for the distributed modeling of infiltration excess overland flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.363-405. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hessd-4-363-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relationship between hydroclimatic stationarity and rainfall-runoff model parameter stability: A case study in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43, pp.W07420. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006WR005257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological evaluation of high-resolution precipitation forecasts of the Gard flash-flood event (8-9 September 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (617), pp.1091 à 1117. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1256/qj.04.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem hidrologica da bacia do riacho Gameleira (Pernambuco) utilizando TOPSIMPL, uma verão simplificada do modelo TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Recursos Hidricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (2), pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00400635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catastrophic Flash-Flood Event of 8–9 September 2002 in the Gard Region, France: A First Case Study for the Cévennes–Vivarais Mediterranean Hydrometeorological Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Creutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (1), pp.34-52. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-400.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00271531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8-9 September 2002 extreme flash-flood : Meteorological description and mesoscale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebeaupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.86-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solving of a bias in the TOPMODEL framework water balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (7), pp.1195-1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A disaggregation scheme for soil moisture based on topogrphy and soil depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Wooldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 276 (1-4), pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological visibility of weather radars operating in mountainous regions : case study for the Ardèche catchment, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (5), pp.539-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à haute résolution des épisodes convectifs et impacts hydrologiques sur la région Cévennes-Vivarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgrid runoff parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5-6), pp.455-459. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(01)00034-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological modelling of the Rhone basin: general presentation and objectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5-6), pp. 443-453. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(01)00033-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le versant et le bassin versant. Quelques aperçus sur la formation des crues et la production du ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (7-8), pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including spatially variable effective soil depths in TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 202 (1-4), pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital elevation analysis for ditributed hydrological modelling : reducing scale dependence in effective hydraulic conductivity values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33 (9), pp.2097-2101. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97WR00652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical compensation between DTM grid resolution and effective values of saturated hydraulic conductivity within the TOPMODEL framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (9), pp.1331-1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate directional analysis of precipitation content in the Quebec region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (3), pp.269-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impacts of landscape opening on alpine soil erosion dynamics during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le Quaternaire "Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling soil erosion model and lake sediment records reveals the importance of Alpine erosion crisis in total sediment exports during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TERENO, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil erosion during the Holocene by coupling land surface modeling and paleoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lakes, Memories of the Landscape AL-IPA Joint Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENAC-APN, CONICET, Argentina; Universidad de Mar del Plata,Argentina; Universidad Nacional de Córdoba,Argentina, Nov 2022, San Carlos de Bariloche, Argentina. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7305148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a tool for sustainable water management in the context of climate change and water sharing in mountain areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water in the Anthropocene: Challenges for Science and Governance - Indicators, Thresholds and Uncertainties of the Global Water System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bonn, Germany. p. 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3-Alps project & water sector pilot activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Convention Workshop - Water and risk management facing climate change : towards the local adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game pour une gestion de l'eau durable dans un contexte de changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">innov'eco "resource en eau : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious-game for water resources management adaption training to climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu informatif redondant dans la relation pluie/débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanées hydrologiques, LNHE EDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Chatou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une gestion durable des ressources en eau - Représentation des interactions besoin - disponibilité en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire au centre d'étude de la neige autour des enjeux de modélisations climatiques et socio-économiques dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'indicateurs de pénurie d'eau dans un contexte de changements climatiques - Vers une gestion durable des ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctorants ZABR, Changement climatique Ressources (CCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of water management adaptation strategies in the context of climatic changes in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Convention Workshop - Water and risk management facing climate change : towards the local adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier usages et ressources en eau quelles perspectives territoriales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les rencontres de l'observatoire de l'eau en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Megeve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of water management adaptation strategies in the context of climatic changes in the Alps using a modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Snow Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chamonix, France. pp. 1273-1277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model independant approach for estimating hydrological models parameters and rainfall time-series using only discharges time-series and coarse data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant information in the rainfall-runoff relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCN, Catchment Change Network international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant information content in the rainfall/runoff relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUB Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water scarcity induced to climate change in Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water scarcity winter school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D.E.A.L. : Invert Discharges to Estimate the Adequacy of hydrological Laws, quoi de neuf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BVNE (Bassin Versant Numérique Expérimental)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité et évaluation des modèles hydrologiques dans un contexte incertain : la méthode IDEAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des utilisateurs de MUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Le Bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPography-based MODEL : TOPMODEL equations and applications to flood and water resources analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Lecture. Grupo de Recursos H dricos/Departamento de Engenharia Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Recife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité et évaluation des modèles hydrologiques dans un contexte incertain : la méthode IDEAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes en environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Le bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covering detection using terrestrial photography in order to constraint snow and hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Leonardo Topical Conference Series on the hydrological cycle 2010, "Looking at Catchment in Colors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covers detection using terrestrial photography. Application to a mountain catchment in Alps region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological monitoring of a mountain catchment, the example of the Vorz (Belledonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter, comprendre, prévoir les crues intenses en région Cevennes-Vivarais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture. Chaire de recherche du Canada en dynamique fluviale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hydro-meteorological high-resolution coupled system for flas-flood forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Quantitative Precipitation Forecasting and Hydrology Registration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash-flood forecasting with the SURFEX/TOPMODEL coupled system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th PLINIUS Conférence on Mediterranean Storms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel et limitations des méthodes variationnelles pour la modélisation hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting changes in watershed behaviour: a model-based approach. Application to west-African non-stationary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS VIIth Scientific Assembly, Model evaluation and comparison: uncertainty analysis and diagnostics, Foz de Iguacu, BRA, 3-9 April 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Foz de Iguacu, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des variabilités spatio-temporelles dans les modèles pluie-débit pour une meilleure prévision des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation haute résolution des épisodes convectifs et impacts hydrologiques sur la région Cévènnes-Vivarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">169ème Session du Comité Scientifique et Technique de la Société Hydrotechnique de France "Variations climatiques et hydrologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France. pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d' un outil d'aide à la gestion du risque de crue en zone périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Risques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lyon, France. pp.199-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d' un schéma de désagrégation de l'humidité du sol de l'échelle du versant à l'échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur le couplage des modèles atmosphériques et hydrologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Toulouse, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-dimensional water and energy balance model designed for the SMOS program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE 2001 International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sydney, Australia. pp.1294-1296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and energy balance at local and regional scales: a common tool designed for the SMOS program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nice, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00442119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ambiguity in physically-based hydrological models : stochastic approach with application to the Ardeche catchment (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accuracy 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Amsterdam, Netherlands. pp.759-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crisis of lake hypoxia in the Anthropocene: The long-term effects of climate and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil erosion during the Holocene by coupling land surface modeling and paleoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées De Modélisation Des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation hydrométéorologique spatialisée sur le bassin versant du Vorz (massif de Belledonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 111-120, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Runoff- Infiltration Models : TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Software.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, chap.9, 2010, T. 5 Environmental Hydraulics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a Flood in a Rapid Basin (Gard 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, chap.2, 2010, Environmental Hydraulics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles temps réel de ruissellement - infiltration : TOPMODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Tanguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciels d'ingenierie du cycle de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publication, pp. 143-153, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éléphant volant est-il un oiseau ? Perspectives pour l'observation hydrométéorologique des milieux de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COLLECTION EDYTEM - Cahiers de Géographie, pp.147-156, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00404040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de paramètres d'observation d'une surface d'eau par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR1256965. Edytem Equipe Archives Continentales 2011-2015. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l'étude des modèles hydrologiques : la méthode IDEAL. Application au bassin versant de l'Ardèche à Vogüé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude intégrée du bassin versant du Vorz consécutive à la crue des 22 et 23 Aout 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 202p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB580916"/>
+    <w:nsid w:val="011B7A5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4773F4AC"/>
+    <w:nsid w:val="C38E8B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8049BB78"/>
+    <w:nsid w:val="D1FE2AD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="238C4F02"/>
+    <w:nsid w:val="1830E67A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FC65A283"/>
+    <w:nsid w:val="23D7868C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D62F6179"/>
+    <w:nsid w:val="3044BFF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F124B700"/>
+    <w:nsid w:val="72C40580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8918ABA9"/>
+    <w:nsid w:val="B0298945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6B4726E9"/>
+    <w:nsid w:val="2A94C7CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5B6A6A96"/>
+    <w:nsid w:val="68071AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C08FD381"/>
+    <w:nsid w:val="C6927DD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="4D819750"/>
+    <w:nsid w:val="32BF0265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="1D71D1BC"/>
+    <w:nsid w:val="B9FB34B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="72F8C298"/>
+    <w:nsid w:val="E22A5298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="7421E2E8"/>
+    <w:nsid w:val="3F2DC920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="464D1254"/>
+    <w:nsid w:val="47EB82FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="F3EE843E"/>
+    <w:nsid w:val="6AEB6494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,51 +2623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="251CC634"/>
+    <w:nsid w:val="498D2BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2771,51 +2771,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E88F0006"/>
+    <w:nsid w:val="897AC4B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2919,51 +2919,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="D13C4428"/>
+    <w:nsid w:val="19602D03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3067,51 +3067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="6D0DA94F"/>
+    <w:nsid w:val="9ACC62E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3215,51 +3215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="6AC750CF"/>
+    <w:nsid w:val="D18FB0D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3363,51 +3363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="C4821EC4"/>
+    <w:nsid w:val="81D68E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3511,51 +3511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="D8F95590"/>
+    <w:nsid w:val="D1C56646"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3659,51 +3659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="F7D6754B"/>
+    <w:nsid w:val="FDD8E2E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3807,51 +3807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="5D7A541A"/>
+    <w:nsid w:val="B72175A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3955,51 +3955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="27A5FF62"/>
+    <w:nsid w:val="77E6621B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4103,51 +4103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="93C7AF01"/>
+    <w:nsid w:val="038E2993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4251,51 +4251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="AB8CACD5"/>
+    <w:nsid w:val="1026FB7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4566,51 +4566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-marie-saulnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9130-7002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068264313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ige-grenoble.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tenevia.com/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ense3.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bouilloud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincendon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JHM1163.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.04.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83G0Q4NC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00318626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dierer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Kotroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0315-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BS4CVL3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSFKPDB7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457291v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hajri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dartus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-503-2009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metadier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.09.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6H2ZDLZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386865v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029746" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-4-363-2007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.164" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Filho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thouvenin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Datin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellenq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Wooldridge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vignal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00034-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51J7RKKV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Golaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00033-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KBG02C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Obled" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beven" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97WR00652" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7305148" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Leroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Michon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979486v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937502v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937498v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937482v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937477v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981600v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442083v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kerry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443937v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981565v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-marie-saulnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9130-7002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068264313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ige-grenoble.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tenevia.com/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ense3.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bouilloud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincendon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JHM1163.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.04.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83G0Q4NC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00318626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dierer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Kotroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0315-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BS4CVL3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSFKPDB7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457291v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hajri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dartus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-503-2009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metadier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.09.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6H2ZDLZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386865v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029746" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-4-363-2007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.164" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Filho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thouvenin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Datin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellenq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Wooldridge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vignal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00034-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51J7RKKV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Golaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00033-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KBG02C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Obled" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beven" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97WR00652" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7305148" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Leroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Michon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979486v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937482v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937477v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981600v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442083v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kerry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00442119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443937v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981565v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>