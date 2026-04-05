--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -223,412 +223,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant Care in Early Bronze Age Syria: Newly Identified Clay Rattles at Hama</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AL-ARID, AN EARLY BRONZE AGE SITE IN THE SOUTHERN FOOTHILLS OF THE HAJAR MOUNTAINS (SULTANATE OF OMAN) New Results from Two Further Seasons of Excavation in 2022 and 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnese Vacca</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques É. Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Childhood in the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17585716.2025.2489258⟩</w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51, pp.169-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14u0u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055395v1</w:t>
+                <w:t xml:space="preserve">hal-05298719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All the way from the Baltic: amber beads from an Iron Age grave at Hama, western Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mortensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Marie Hald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Frydendahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Lumsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernille Bangsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2024.231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AL-ARID, AN EARLY BRONZE AGE SITE IN THE SOUTHERN FOOTHILLS OF THE HAJAR MOUNTAINS (SULTANATE OF OMAN) New Results from Two Further Seasons of Excavation in 2022 and 2023</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+                <w:t xml:space="preserve">Infant Care in Early Bronze Age Syria: Newly Identified Clay Rattles at Hama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Lumsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Blond</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnese Vacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Marie Hald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51, pp.169-188. </w:t>
+              <w:t xml:space="preserve">Childhood in the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14u0u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17585716.2025.2489258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298719v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Levant et la Méditerranée</w:t>
               </w:r>
@@ -1358,256 +1358,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seal-Impressed Vessels at Hama, Syria (c. 2500-2000 BC)</w:t>
+                <w:t xml:space="preserve">Hama, From the Citadel to the Lower Town: Preliminary Discoveries by the French Archaeological Mission in Erbil (MAFE).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Tumolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen Lumsden</w:t>
+                <w:t xml:space="preserve">Mohamed Lashkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Roche-Hawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Kharobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guedeau Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Broadening Horizon 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.121-135</w:t>
+              <w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East (ICAANE-14th)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467898v1</w:t>
+                <w:t xml:space="preserve">hal-05534360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hama, From the Citadel to the Lower Town: Preliminary Discoveries by the French Archaeological Mission in Erbil (MAFE).</w:t>
+                <w:t xml:space="preserve">Seal-Impressed Vessels at Hama, Syria (c. 2500-2000 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arwa Kharobi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnese Vacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guedeau Nolwenn</w:t>
+                <w:t xml:space="preserve">Valentina Tumolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Lumsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East (ICAANE-14th)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Broadening Horizon 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.121-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534360v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food remains from Hama</w:t>
               </w:r>
@@ -1619,64 +1619,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Marie Hald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mortensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernille Bangsgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East (ICAANE-14th)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2039,51 +2039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Arid, an Early Bronze Age settlement site in the interior of the Oman peninsula. Results of the second season’s excavations (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,51 +2336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third Millennium BC Cities in the arid zone of inner Syria: Settlement Landscape, Material Culture and Interregional Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3069,51 +3069,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological mission of Bat / Al-Arid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,51 +3326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Marie Hald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haslund Hansen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouamar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lumsden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150w8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Vacca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17585716.2025.2489258" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mortensen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Frydendahl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Bangsgaard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150w4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiva Sanders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burchill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2023.101501" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.jasrep.2023.104138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183;m. d'Andrea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lumsden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2018.1477295" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tumolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lashkri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roche-Hawley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Kharobi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guedeau Nolwenn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447119030.045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1487i" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1416a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Couturaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Othman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiwa Shimal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05279415v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Baudet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Marie Hald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haslund Hansen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouamar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lumsden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150w8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mortensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Frydendahl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Bangsgaard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.231" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Vacca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17585716.2025.2489258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150w4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiva Sanders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burchill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2023.101501" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.jasrep.2023.104138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183;m. d'Andrea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lumsden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2018.1477295" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lashkri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roche-Hawley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Kharobi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guedeau Nolwenn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tumolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447119030.045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1487i" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1416a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Couturaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Othman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiwa Shimal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05279415v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Baudet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>