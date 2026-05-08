--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -106,572 +106,572 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">90 years and counting: Ongoing research on Hama, inland Western Syria</w:t>
+                <w:t xml:space="preserve">All the way from the Baltic: amber beads from an Iron Age grave at Hama, western Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Mortensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mette Marie Hald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Mouamar</w:t>
+                <w:t xml:space="preserve">Jacob Frydendahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Lumsden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernille Bangsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/150w8⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2024.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466333v1</w:t>
+                <w:t xml:space="preserve">hal-04917813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AL-ARID, AN EARLY BRONZE AGE SITE IN THE SOUTHERN FOOTHILLS OF THE HAJAR MOUNTAINS (SULTANATE OF OMAN) New Results from Two Further Seasons of Excavation in 2022 and 2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infant Care in Early Bronze Age Syria: Newly Identified Clay Rattles at Hama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques É. Brochier</w:t>
+                <w:t xml:space="preserve">Georges Mouamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Lumsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Authier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnese Vacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Marie Hald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14u0u⟩</w:t>
+              <w:t xml:space="preserve">Childhood in the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17585716.2025.2489258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298719v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All the way from the Baltic: amber beads from an Iron Age grave at Hama, western Syria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AL-ARID, AN EARLY BRONZE AGE SITE IN THE SOUTHERN FOOTHILLS OF THE HAJAR MOUNTAINS (SULTANATE OF OMAN) New Results from Two Further Seasons of Excavation in 2022 and 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques É. Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mortensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mette Marie Hald</w:t>
+                <w:t xml:space="preserve">Alexandre Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Frydendahl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen Lumsden</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernille Bangsgaard</w:t>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51, pp.169-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2024.231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14u0u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917813v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant Care in Early Bronze Age Syria: Newly Identified Clay Rattles at Hama</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">90 years and counting: Ongoing research on Hama, inland Western Syria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Marie Hald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haslund Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Lumsden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mette Marie Hald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Childhood in the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.14-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17585716.2025.2489258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/150w8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055395v1</w:t>
+                <w:t xml:space="preserve">hal-05466333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Levant et la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technè</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59, pp.4-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -744,51 +744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Lumsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Burchill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70, pp.101501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -835,77 +835,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An archaeomagnetic intensity-based search for order in the chaos of the destruction of Hama (Syria) dated to 720 BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Lumsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Marie Hald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51, pp.104138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -939,51 +939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fresh Look at Hama in an Interregional Context. New Data from Phase J Materials in the National Museum of Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1047,51 +1047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Early Bronze IVB Painted Simple Ware from Tell Shʻaīrat: an integrated archaeometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Levant, 52 (1-2), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1125,51 +1125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles données sur les gobelets de Hama : marqueurs de la chronologie et des échanges de Syrie centrale pendant la deuxième moitié du IIIe millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (2), pp.69-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1194,51 +1194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell Ṣabḥah: a large circular city of the 3rd millennium BC in the Syrian steppe (Shamiyah)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Eblaitica </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.182-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1263,51 +1263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell Shʻaīrat : une ville circulaire majeure du IIIe millénaire av. J.-C. du territoire de la confédération des Ib᾽al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Eblaitica </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.71-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1358,325 +1358,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hama, From the Citadel to the Lower Town: Preliminary Discoveries by the French Archaeological Mission in Erbil (MAFE).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Seal-Impressed Vessels at Hama, Syria (c. 2500-2000 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnese Vacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lashkri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guedeau Nolwenn</w:t>
+                <w:t xml:space="preserve">Valentina Tumolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Lumsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East (ICAANE-14th)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Broadening Horizon 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.121-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534360v1</w:t>
+                <w:t xml:space="preserve">hal-05467898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seal-Impressed Vessels at Hama, Syria (c. 2500-2000 BC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hama, From the Citadel to the Lower Town: Preliminary Discoveries by the French Archaeological Mission in Erbil (MAFE).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnese Vacca</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lashkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Roche-Hawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Kharobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Tumolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen Lumsden</w:t>
+                <w:t xml:space="preserve">Guedeau Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Broadening Horizon 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.121-135</w:t>
+              <w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East (ICAANE-14th)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467898v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food remains from Hama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Marie Hald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mette Marie Hald</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martin Mortensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernille Bangsgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East (ICAANE-14th)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1714,51 +1714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Early Bronze Age Ceramic Assemblages from Circular Cities in Inner Syria and the Western Jezirah: Some Preliminary Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taos Babour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origin, Structure, Development and Sociology of Circular Cities of Early Bronze Age Syria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corinne Castel; Jan-Waalke Meyer; Philippe Quenet, Nov 2013, Lyon, France. pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1815,77 +1815,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hama on the Rebel River. A Syrian town in the 1930s through the Eyes of Danish Archaeologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Marie Hald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haslund Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Lumsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1961,51 +1961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Akkar Plain during the Bronze Age: Preliminary Notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th International Congress on the Archaeology of the Ancient Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Harrassowitz Verlag, pp.45-54, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2039,51 +2039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Arid, an Early Bronze Age settlement site in the interior of the Oman peninsula. Results of the second season’s excavations (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2177,51 +2177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell Sianu dans la plaine de Jablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2263,51 +2263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Planned New Major City on the Margins of the Syrian Steppe: Early Bronze Age Tell Shʻaīrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols Publishers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circular Cities of Early Bronze Age Syria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Subartu (XLII), Brepols Publishers, pp.335-350, 2020, 978-2-503-55183-8</w:t>
@@ -2336,64 +2336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third Millennium BC Cities in the arid zone of inner Syria: Settlement Landscape, Material Culture and Interregional Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HOREJS B.; SCHWALL C.; MÜLLER V.; LUCIANI M.; RITTER M.; GUIDETTI M.; SALISBURY R.B.; HÖFLMAYER F.; BÜRGE T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th International Congress on the Archaeology of the Ancient Near East, held in Vienna 25th-29th April 2016, Austrian Academy of Sciences, Wiesbaden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10th (1), Harrassowitz Verlag, pp.137-147, 2018, ICAANE Wien Proceedings 2016, 978-3-447-10997-0</w:t>
@@ -2422,51 +2422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mishrifeh au troisième millénaire av. J.-C. Bilan provisoire des travaux du Chantier (R) ˵ cour du trône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">), Qaṭna and the Networks of Bronze Age Globalism, Proceedings of an International Conference is Stuttgart and Tübingen in Octobre 2009 (QSS 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.399-406, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2491,51 +2491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell Al-Ṣūr/Al-Sankarī : une nouvelle agglomération circulaire du Bronze ancient IV à la lisière de la steppe syrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tell Tuqan Excavations and Regional Perspectives Cultural Developments in Inner Syria from the Early Bronze Age to the Persian/Hellenistic Period, Proceedings of the International Conference May 15th-17th 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-114, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2560,51 +2560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les inhumations en jarre du site de Mishrifeh/Qatna au Bronze ancien IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Heure Immobile : Entre Ciel Et Terre Mélanges en l’Honneur d’Antoine Souleiman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXXI, pp.77-91, 2012, Subartu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2661,51 +2661,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Tour of Erbil Citadel: Journey Through History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/1487i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2732,51 +2732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle mission archéologique française à Erbil : coopération, patrimoine et enjeux scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/1416a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2816,51 +2816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’araire en Méditerranée orientale durant la protohistoire : de l’expérimentation à l’ethnographie participative en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haris Procopiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abbès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2975,51 +2975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lisein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiwa Shimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ifpo - Institut français du Proche-Orient. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3069,77 +3069,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological mission of Bat / Al-Arid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3326,51 +3326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Marie Hald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haslund Hansen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouamar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lumsden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150w8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mortensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Frydendahl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Bangsgaard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.231" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Vacca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17585716.2025.2489258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150w4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiva Sanders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burchill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2023.101501" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.jasrep.2023.104138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183;m. d'Andrea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lumsden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2018.1477295" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lashkri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roche-Hawley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Kharobi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guedeau Nolwenn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tumolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447119030.045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1487i" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1416a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Couturaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Othman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiwa Shimal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05279415v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Baudet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mortensen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Marie Hald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Frydendahl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lumsden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Bangsgaard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouamar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Vacca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17585716.2025.2489258" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haslund Hansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150w8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150w4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiva Sanders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burchill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2023.101501" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.jasrep.2023.104138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183;m. d'Andrea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lumsden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2018.1477295" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tumolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lashkri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roche-Hawley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Kharobi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guedeau Nolwenn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447119030.045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1487i" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1416a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Couturaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Othman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiwa Shimal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05279415v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Baudet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>