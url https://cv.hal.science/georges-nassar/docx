--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -721,564 +721,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive wideband concentric rings resonator for vocal cords abnormalities detection: Application on larynx cancer pathologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daher Diab</w:t>
+                <w:t xml:space="preserve">Formalism of Biological Tissues/Nanowire Sensor Interface Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Sawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dany Ishac</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5090193⟩</w:t>
+              <w:t xml:space="preserve">WSEAS Transactions on Biology and Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.27-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37394/23208.2020.17.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322823v1</w:t>
+                <w:t xml:space="preserve">hal-03578754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring driver health status in real time</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benabdellah</w:t>
+                <w:t xml:space="preserve">Acoustic concept based on an autonomous capsule and a wideband concentric ring resonator for pathophysiological prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Medjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5098308⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), pp.50-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35711/aimi.v1.i1.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142224v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic concept based on an autonomous capsule and a wideband concentric ring resonator for pathophysiological prevention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+                <w:t xml:space="preserve">Passive wideband concentric rings resonator for vocal cords abnormalities detection: Application on larynx cancer pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Soudani</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Ishac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35711/aimi.v1.i1.50⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (1), pp.015115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5090193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578688v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalism of Biological Tissues/Nanowire Sensor Interface Behavior</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sun Bin</w:t>
+                <w:t xml:space="preserve">Monitoring driver health status in real time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Hamza Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Hamza Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on Biology and Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17, pp.27-31. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (3), pp.035110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37394/23208.2020.17.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5098308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578754v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical characterizati on of the fuel by the ultrasound method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1351,64 +1351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An autonomous low-power management system for energy harvesting from a miniaturized spherical piezoelectric transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1619,77 +1619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband vibrational energy harvesting with a spherical piezoelectric transducer devoted to underwater wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,64 +1753,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigen frequencies and directivity patterns of a spherical acoustic transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,51 +1887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaker Identification Based On Vocal Cords Vibrations signal: Effect Of The Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Ishac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Abche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Platform Dedicated to The TeleMedical Practice under local architecture USB-HID and distant TCP-IP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nemmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2367,51 +2367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to testing for a correlation between ultrasonic parameters and physicochemical properties of a medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2469,290 +2469,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inline high frequency ultrasonic particle sizer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic measurement of bulk and shear moduli variations in porous alumina media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Petit</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4811847⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.545-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877657v1</w:t>
+                <w:t xml:space="preserve">hal-00796470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic measurement of bulk and shear moduli variations in porous alumina media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inline high frequency ultrasonic particle sizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Debreyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.09.011⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (7), pp.075101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4811847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00796470v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency ultrasound measurements on a translucent thin bioglass, based on Si, Ca, Na : study of the distribution of elastic modulus</w:t>
               </w:r>
@@ -2897,51 +2897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global transmission and reflection coefficients of the ultrasonic component in porous media : a new approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Medjdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2994,393 +2994,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic technique to monitor the kinetics of porous development phenomena in viscoelastic media</w:t>
+                <w:t xml:space="preserve">In-line dynamic acoustic behavior of a viscoelastic complex media : dough application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Skaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Saad</w:t>
+                <w:t xml:space="preserve">J. Cheio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 331, pp.540-555. </w:t>
+              <w:t xml:space="preserve">Open Acoustics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1874837601205010039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788336v1</w:t>
+                <w:t xml:space="preserve">hal-00788343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the reconstitution ability of dairy powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malika Toubal</w:t>
+                <w:t xml:space="preserve">J.F. Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16, pp.233-242. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2012.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2012.06.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-line dynamic acoustic behavior of a viscoelastic complex media : dough application</w:t>
+                <w:t xml:space="preserve">Acoustic technique to monitor the kinetics of porous development phenomena in viscoelastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Cheio</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Acoustics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331, pp.540-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874837601205010039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00788343v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the state of a droplet on a micro-textured silicon wafer using ultrasound</w:t>
               </w:r>
@@ -3494,359 +3494,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop-free Gray code algorithm for e-restricted growth fonctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High frequency ultrasound, a tool for elastic properties measurement of thin films fabricated on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vajnovszki</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2011.03.006⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324, pp.277-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790765v1</w:t>
+                <w:t xml:space="preserve">hal-00795917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency ultrasound, a tool for elastic properties measurement of thin films fabricated on silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loop-free Gray code algorithm for e-restricted growth fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vajnovszki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (11), pp.541-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2011.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00795917v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic and acoustic investigation of cheese matrix at the beginning and the end of ripening period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96, pp.1-13. </w:t>
@@ -3896,90 +3896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new acoustic technique to monitor bread dough during the fermentation phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 93, pp.365-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4077,51 +4077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56, pp.1483-1489. </w:t>
@@ -4185,64 +4185,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Leuliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4327,77 +4327,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, pp.1045-1050</w:t>
@@ -4452,77 +4452,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, pp.E1045-E1050</w:t>
@@ -4545,247 +4545,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a wide-angle spectrum source for material characterization : point low-frequency ultrasonic sensor</w:t>
+                <w:t xml:space="preserve">Study by ultrasound of the impact of technological parameters changes in the milk gelation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 37, pp.481-488</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 63, pp.229-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141974v1</w:t>
+                <w:t xml:space="preserve">hal-00142002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study by ultrasound of the impact of technological parameters changes in the milk gelation process</w:t>
+                <w:t xml:space="preserve">Design of a wide-angle spectrum source for material characterization : point low-frequency ultrasonic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 63, pp.229-236</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37, pp.481-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142002v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of milk gelation using a low-frequency ultrasonic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4793,94 +4793,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 48, pp.351-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152936v1</w:t>
+                <w:t xml:space="preserve">hal-02672984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of milk gelation using a low-frequency ultrasonic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4888,241 +4888,241 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 48, pp.351-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672984v1</w:t>
+                <w:t xml:space="preserve">hal-00152936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a low-frequency ultrasonic technique to monitor the change in physical states in viscoelastic media : gelation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 107, pp.2735-2743</w:t>
+              <w:t xml:space="preserve">, 2000, 107 (5), pp.2735-2743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159073v1</w:t>
+                <w:t xml:space="preserve">hal-02691204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a low-frequency ultrasonic technique to monitor the change in physical states in viscoelastic media : gelation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 107 (5), pp.2735-2743</w:t>
+              <w:t xml:space="preserve">, 2000, 107, pp.2735-2743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691204v1</w:t>
+                <w:t xml:space="preserve">hal-00159073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5850,64 +5850,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical model for the energy harvesting of a spherical sensor from ambient vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5984,77 +5984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of the vocal cords' vibrations: Effect of the transducer's position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Ishac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Abche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,960 +6112,960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération d'énergie vibratoire d'un capteur acoustique sphérique miniaturisé et autonome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+                <w:t xml:space="preserve">A text-dependent speaker-recognition system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Ishac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Abche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fawaz El Omar</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Torino, Italy. pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086658v1</w:t>
+                <w:t xml:space="preserve">hal-03280240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A text-dependent speaker-recognition system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Ishac</w:t>
+                <w:t xml:space="preserve">A uniform formalism for acoustic wave propagation in a mixed liquid-solid-porous viscoelastic multilayered structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Abche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Torino, Italy. pp.147-152</w:t>
+              <w:t xml:space="preserve">13th International Conference on Theoretical and Computational Acoustics, ICTCA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280240v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A uniform formalism for acoustic wave propagation in a mixed liquid-solid-porous viscoelastic multilayered structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Matta</w:t>
+                <w:t xml:space="preserve">Eigen frequencies and directivity patterns of a spherical acoustic transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daher Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fawaz El Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Theoretical and Computational Acoustics, ICTCA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Electrical and Electronic Engineering, Telecommunication Engineering and Mechatronics, EEETEM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565835v1</w:t>
+                <w:t xml:space="preserve">hal-03565905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigen frequencies and directivity patterns of a spherical acoustic transducer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Analytical and numerical models for vibration energy harvesting with a spherical acoustic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fawaz El Omar</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical and Electronic Engineering, Telecommunication Engineering and Mechatronics, EEETEM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Fez, Morocco. pp.351-355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WITS.2017.7934660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565905v1</w:t>
+                <w:t xml:space="preserve">hal-03563978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical models for vibration energy harvesting with a spherical acoustic sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Design of Autonomous Miniaturized Spherical Acoustic Sensor for Complexe Media Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Medjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnan Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Cosmetic Measurements And Testing (COSMETIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cergy-Pontoise, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMET.2017.8521468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WITS.2017.7934660⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03563978v1</w:t>
+                <w:t xml:space="preserve">hal-03564206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Autonomous Miniaturized Spherical Acoustic Sensor for Complexe Media Characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+                <w:t xml:space="preserve">Modeling of ultrasonic reflection/transmission in a multilayered liquid-solid-porous viscoelastic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Abche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Cosmetic Measurements And Testing (COSMETIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMET.2017.8521468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03564206v1</w:t>
+                <w:t xml:space="preserve">hal-03572156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of ultrasonic reflection/transmission in a multilayered liquid-solid-porous viscoelastic structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Matta</w:t>
+                <w:t xml:space="preserve">Récupération d'énergie vibratoire d'un capteur acoustique sphérique miniaturisé et autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daher Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Abche</w:t>
+                <w:t xml:space="preserve">Fawaz El Omar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572156v1</w:t>
+                <w:t xml:space="preserve">hal-04086658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle analytique pour la récupération d'énergie vibratoire d'un capteur sphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawaz El Omar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7116,51 +7116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7218,1169 +7218,1169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the state of a droplet at a micro-textured silicon wafer using a finite difference time-domain (FDTD) method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A set of predictive tools to diagnosis reconstitution and ageing behaviour of dairy powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.M. Saad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Merheb</w:t>
+                <w:t xml:space="preserve">O. Syll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ultrasound in the Control of Industrial Processes, UCIP 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Dairy Summit 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Cap Town (ZA), South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802626v1</w:t>
+                <w:t xml:space="preserve">hal-00924785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the ability of dairy powders to reconstitute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Richard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of predictive tools to diagnosis reconstitution and ageing behaviour of dairy powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Syll</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Syll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-F. Le Page</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Dairy Summit 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Cap Town (ZA), South Africa</w:t>
+              <w:t xml:space="preserve">, Nov 2012, Cap Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924785v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of predictive tools to diagnosis reconstitution and ageing behaviour of dairy powders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ousmane Syll</w:t>
+                <w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the ability of dairy powders to reconstitute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Dairy Summit 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Cap Town, South Africa</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209367v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the ability of dairy powders to reconstitute</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J-F. Le Page</w:t>
+                <w:t xml:space="preserve">Characterization of the state of a droplet at a micro-textured silicon wafer using a finite difference time-domain (FDTD) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Radziszewski</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Ultrasound in the Control of Industrial Processes, UCIP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Madrid, Spain. pp.012052-1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/42/1/012052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924781v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de poudres laitières selon leur pouvoir de solvatation estimé par méthode acoustique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malika Toubal</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'état d'une goutte d'eau sur une surface de silicium micro-texturée en utilisant deux méthodes de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Le Page</w:t>
+                <w:t xml:space="preserve">J. Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Herro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Franco-Libanaises Physique et Interfaces, JFLPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807669v1</w:t>
+                <w:t xml:space="preserve">hal-00807662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'état d'une goutte d'eau sur une surface de silicium micro-texturée en utilisant deux méthodes de modélisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Dgheim</w:t>
+                <w:t xml:space="preserve">Classification de poudres laitières selon leur pouvoir de solvatation estimé par méthode acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Herro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Merheb</w:t>
+                <w:t xml:space="preserve">Jean-François Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Franco-Libanaises Physique et Interfaces, JFLPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">XIIIe Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807662v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic study of bulk and shear modulus variation in alumina porous medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the acoustical properties of homogeneous and highly absorbing heterogeneous media using a composite acoustic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808276v1</w:t>
+                <w:t xml:space="preserve">hal-00808294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the acoustical properties of homogeneous and highly absorbing heterogeneous media using a composite acoustic sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic study of bulk and shear modulus variation in alumina porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Freiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808294v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line mechanical behaviour of bread dough in kneading phase viewed by an acoustic low frequency technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8399,675 +8399,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and development of a low-frequency acoustic sensor dedicated to the vibratory analysis and the mechanical characterization of the plates</w:t>
+                <w:t xml:space="preserve">Ultrasonic and acoustic method for viscoelastic complex media characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362075v1</w:t>
+                <w:t xml:space="preserve">hal-00362074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency composite acoustic sensor for highly absorbing media characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Study and development of a low-frequency acoustic sensor dedicated to the vibratory analysis and the mechanical characterization of the plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362061v1</w:t>
+                <w:t xml:space="preserve">hal-00362075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic and acoustic method for viscoelastic complex media characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low frequency composite acoustic sensor for highly absorbing media characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362074v1</w:t>
+                <w:t xml:space="preserve">hal-00362061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and design of a composite acoustic sensor to characterize a heterogeneous media presenting a complex matrix</w:t>
+                <w:t xml:space="preserve">Study and development of a compact low frequency acoustic sensor for vibratory analysis and characterisation of mechanical plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th International Congress on Acoustics, ICA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2007 International Congress on Ultrasonics, ICU 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367717v1</w:t>
+                <w:t xml:space="preserve">hal-00367716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and development of a compact low frequency acoustic sensor for vibratory analysis and characterisation of mechanical plates</w:t>
+                <w:t xml:space="preserve">Study and design of a composite acoustic sensor to characterize a heterogeneous media presenting a complex matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2007 International Congress on Ultrasonics, ICU 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th International Congress on Acoustics, ICA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367716v1</w:t>
+                <w:t xml:space="preserve">hal-00367717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and design of low frequency acoustic sensor for strong absorbing media characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2007 International Congress on Ultrasonics, ICU 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9086,487 +9086,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of low frequency acoustic sensor for wheat dough study in kneading and fermentation phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouling monitoring in plate heat exchanger using low-frequency acoustic technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.1153-1163</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Leuliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.327-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138738v1</w:t>
+                <w:t xml:space="preserve">hal-00138737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi en ligne par méthode acoustique de l'encrassement des échangeurs de chaleur à plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mehreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Leuliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.797-800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouling monitoring in plate heat exchanger using low-frequency acoustic technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasonics assessment of draining kinetic and adhesion phenomenon during cheese manufacture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.327-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138737v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonics assessment of draining kinetic and adhesion phenomenon during cheese manufacture</w:t>
+                <w:t xml:space="preserve">Design of low frequency acoustic sensor for wheat dough study in kneading and fermentation phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.327-328</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.1153-1163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138736v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of low-frequency ultrasonic sensors for the analysis of the draining stage of cheese production</w:t>
               </w:r>
@@ -9578,77 +9578,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 Joint World Congress on Ultrasonics/Ultrasonics International, WCU/UI'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Beijing, China. </w:t>
@@ -9711,64 +9711,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an ultrasonic system for the online detection of foreign bodies embedded in viscoelastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liévin Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9819,51 +9819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs ultrasonores à pointes : modélisation et validation de leur application pour des suivis de gélification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.96-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9894,90 +9894,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre les ultrasons et les matrices fromagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque PROSETIA, Procédés de Séparation et de Transformation dans les Industries Agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9996,165 +9996,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide-angle spectrum source : point low-frequency ultrasonis sensor</w:t>
+                <w:t xml:space="preserve">Ultrasonic studies of macro-molecular network formation and changes in physical state in media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Theoretical and Computational Acoustics, ICTCA 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Beijing, China</w:t>
+              <w:t xml:space="preserve">Proceedings of 2001 Ultrasonics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152940v1</w:t>
+                <w:t xml:space="preserve">hal-00152946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control quality of cheese by a low-frequency ultrasonic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17th International Congress on Acoustics, ICA 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10179,64 +10179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ultrasons : une nouvelle réponse pour le contrôle des procédés alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10287,152 +10287,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic studies of macro-molecular network formation and changes in physical state in media</w:t>
+                <w:t xml:space="preserve">A wide-angle spectrum source : point low-frequency ultrasonis sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2001 Ultrasonics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">5th International Conference on Theoretical and Computational Acoustics, ICTCA 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152946v1</w:t>
+                <w:t xml:space="preserve">hal-00152940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic studies of changes in physical state and viscoelastic properties methods for the acqualintance of the processes and the control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liévin Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10502,103 +10502,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on energy harvesting from an autonomous miniaturized acoustic transducer of spherical form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawaz El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d'Energie, JNRSE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
@@ -10724,281 +10724,131 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brevet (1)</w:t>
-[...148 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de capteurs acoustiques basse fréquence pour la caractérisation de milieux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11066,51 +10916,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBDF3574"/>
+    <w:nsid w:val="8741F552"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11297,51 +11147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-nassar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8413-3307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164836462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285832518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000391892165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victory Elias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/ASWH.2022.04.0412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12195-021-00712-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sawan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Hamadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Bin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519421500263" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ishac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Hamza Cherif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Hamza Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabdellah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Medjdoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Soudani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35711/aimi.v1.i1.50" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23208.2020.17.4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mekkaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Derouiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/cmms.2020.1.0651" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Isber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084267" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Godih" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshima Z Parris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Helou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919342" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002404" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002406" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03764694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akopyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirtskhulava" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04080901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemmiche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamlil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Rerbal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Derouiche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Alshaqaqi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811847" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796470v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHBVR68T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Follet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.05.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-648HSHND-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.02.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8249FHLB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.07.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RZ28L3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.06.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJT083BK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874837601205010039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vajnovszki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Mansour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.03.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C07LMQK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8NRCQPX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.02.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWDRZD3V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leuliet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WDF2TPK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Sabra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159073v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rivart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vercampt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10548144" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362268v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabih" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS52014.2021.9498235" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026643" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582690v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1564/1/012001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Helou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET48871.2020.9092125" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201817102006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547519v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2018.8409742" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz El Omar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565905v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934660" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564206v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMET.2017.8521468" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572156v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04084777v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209386v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924785v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syll" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Le Page" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209367v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Syll" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924781v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Page" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808276v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Freiha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808275v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362075v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362061v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362074v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367717v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367716v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367715v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dib" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140198v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehreb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138737v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138736v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140797v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.100" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W15N0G0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#233;vin Camus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149921v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152940v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152922v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152946v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159088v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566137v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495862v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573143v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-nassar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8413-3307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164836462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285832518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000391892165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victory Elias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/ASWH.2022.04.0412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12195-021-00712-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sawan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Hamadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Bin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519421500263" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23208.2020.17.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Medjdoub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Soudani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35711/aimi.v1.i1.50" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ishac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090193" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Hamza Cherif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Hamza Cherif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabdellah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mekkaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Derouiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/cmms.2020.1.0651" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Isber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084267" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Godih" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshima Z Parris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Helou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919342" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002404" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002406" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03764694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akopyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirtskhulava" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04080901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemmiche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamlil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Rerbal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Derouiche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Alshaqaqi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHBVR68T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811847" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Follet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.05.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-648HSHND-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.02.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8249FHLB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874837601205010039" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790367v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.06.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJT083BK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.07.019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RZ28L3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790765v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vajnovszki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Mansour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.03.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C07LMQK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8NRCQPX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.02.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWDRZD3V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leuliet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WDF2TPK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Sabra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152936v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rivart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vercampt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10548144" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362268v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabih" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS52014.2021.9498235" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026643" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582690v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1564/1/012001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Helou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET48871.2020.9092125" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201817102006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547519v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2018.8409742" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565835v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565905v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz El Omar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934660" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMET.2017.8521468" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086658v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04084777v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924785v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syll" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Le Page" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Syll" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Page" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808294v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Freiha" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808275v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362074v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362075v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362061v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367716v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367715v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138737v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140198v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehreb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138736v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dib" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140797v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.100" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W15N0G0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#233;vin Camus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149921v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152922v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152940v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159088v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566137v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573143v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>