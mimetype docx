--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -721,564 +721,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalism of Biological Tissues/Nanowire Sensor Interface Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hilal Reda</w:t>
+                <w:t xml:space="preserve">Passive wideband concentric rings resonator for vocal cords abnormalities detection: Application on larynx cancer pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sun Bin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Ishac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on Biology and Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37394/23208.2020.17.4⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (1), pp.015115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5090193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578754v1</w:t>
+                <w:t xml:space="preserve">hal-03322823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic concept based on an autonomous capsule and a wideband concentric ring resonator for pathophysiological prevention</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Said Soudani</w:t>
+                <w:t xml:space="preserve">Monitoring driver health status in real time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Hamza Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Hamza Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35711/aimi.v1.i1.50⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (3), pp.035110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5098308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578688v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive wideband concentric rings resonator for vocal cords abnormalities detection: Application on larynx cancer pathologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daher Diab</w:t>
+                <w:t xml:space="preserve">Acoustic concept based on an autonomous capsule and a wideband concentric ring resonator for pathophysiological prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Medjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dany Ishac</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5090193⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), pp.50-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35711/aimi.v1.i1.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322823v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring driver health status in real time</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benabdellah</w:t>
+                <w:t xml:space="preserve">Formalism of Biological Tissues/Nanowire Sensor Interface Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Sawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91 (3), pp.035110. </w:t>
+              <w:t xml:space="preserve">WSEAS Transactions on Biology and Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.27-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5098308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37394/23208.2020.17.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142224v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical characterizati on of the fuel by the ultrasound method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1351,64 +1351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An autonomous low-power management system for energy harvesting from a miniaturized spherical piezoelectric transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1619,77 +1619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband vibrational energy harvesting with a spherical piezoelectric transducer devoted to underwater wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,64 +1753,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigen frequencies and directivity patterns of a spherical acoustic transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,51 +1887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaker Identification Based On Vocal Cords Vibrations signal: Effect Of The Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Ishac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Abche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Platform Dedicated to The TeleMedical Practice under local architecture USB-HID and distant TCP-IP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nemmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2367,51 +2367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to testing for a correlation between ultrasonic parameters and physicochemical properties of a medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2469,290 +2469,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic measurement of bulk and shear moduli variations in porous alumina media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inline high frequency ultrasonic particle sizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Debreyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.09.011⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (7), pp.075101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4811847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796470v1</w:t>
+                <w:t xml:space="preserve">hal-00877657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inline high frequency ultrasonic particle sizer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic measurement of bulk and shear moduli variations in porous alumina media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Debreyne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.545-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4811847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00877657v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency ultrasound measurements on a translucent thin bioglass, based on Si, Ca, Na : study of the distribution of elastic modulus</w:t>
               </w:r>
@@ -2897,51 +2897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global transmission and reflection coefficients of the ultrasonic component in porous media : a new approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Medjdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2994,393 +2994,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-line dynamic acoustic behavior of a viscoelastic complex media : dough application</w:t>
+                <w:t xml:space="preserve">Acoustic technique to monitor the kinetics of porous development phenomena in viscoelastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cheio</w:t>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Acoustics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5, pp.39-45. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331, pp.540-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874837601205010039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788343v1</w:t>
+                <w:t xml:space="preserve">hal-00788336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the reconstitution ability of dairy powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16, pp.233-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2012.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic technique to monitor the kinetics of porous development phenomena in viscoelastic media</w:t>
+                <w:t xml:space="preserve">In-line dynamic acoustic behavior of a viscoelastic complex media : dough application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Saad</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.07.019⟩</w:t>
+              <w:t xml:space="preserve">Open Acoustics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874837601205010039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00788336v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the state of a droplet on a micro-textured silicon wafer using ultrasound</w:t>
               </w:r>
@@ -3494,359 +3494,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency ultrasound, a tool for elastic properties measurement of thin films fabricated on silicon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loop-free Gray code algorithm for e-restricted growth fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gao</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Vajnovszki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.277⟩</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (11), pp.541-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2011.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795917v1</w:t>
+                <w:t xml:space="preserve">hal-00790765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop-free Gray code algorithm for e-restricted growth fonctions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High frequency ultrasound, a tool for elastic properties measurement of thin films fabricated on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2011.03.006⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324, pp.277-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00790765v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic and acoustic investigation of cheese matrix at the beginning and the end of ripening period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96, pp.1-13. </w:t>
@@ -3896,90 +3896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new acoustic technique to monitor bread dough during the fermentation phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 93, pp.365-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4077,51 +4077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56, pp.1483-1489. </w:t>
@@ -4185,64 +4185,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Leuliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4327,77 +4327,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, pp.1045-1050</w:t>
@@ -4452,77 +4452,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, pp.E1045-E1050</w:t>
@@ -4545,247 +4545,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study by ultrasound of the impact of technological parameters changes in the milk gelation process</w:t>
+                <w:t xml:space="preserve">Design of a wide-angle spectrum source for material characterization : point low-frequency ultrasonic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 63, pp.229-236</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37, pp.481-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142002v1</w:t>
+                <w:t xml:space="preserve">hal-00141974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a wide-angle spectrum source for material characterization : point low-frequency ultrasonic sensor</w:t>
+                <w:t xml:space="preserve">Study by ultrasound of the impact of technological parameters changes in the milk gelation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 37, pp.481-488</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 63, pp.229-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141974v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of milk gelation using a low-frequency ultrasonic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4793,94 +4793,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 48, pp.351-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672984v1</w:t>
+                <w:t xml:space="preserve">hal-00152936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of milk gelation using a low-frequency ultrasonic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4888,241 +4888,241 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 48, pp.351-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152936v1</w:t>
+                <w:t xml:space="preserve">hal-02672984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a low-frequency ultrasonic technique to monitor the change in physical states in viscoelastic media : gelation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 107 (5), pp.2735-2743</w:t>
+              <w:t xml:space="preserve">, 2000, 107, pp.2735-2743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691204v1</w:t>
+                <w:t xml:space="preserve">hal-00159073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a low-frequency ultrasonic technique to monitor the change in physical states in viscoelastic media : gelation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 107, pp.2735-2743</w:t>
+              <w:t xml:space="preserve">, 2000, 107 (5), pp.2735-2743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159073v1</w:t>
+                <w:t xml:space="preserve">hal-02691204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5850,64 +5850,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical model for the energy harvesting of a spherical sensor from ambient vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5984,77 +5984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of the vocal cords' vibrations: Effect of the transducer's position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Ishac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Abche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,960 +6112,960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A text-dependent speaker-recognition system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elie Karam</w:t>
+                <w:t xml:space="preserve">Récupération d'énergie vibratoire d'un capteur acoustique sphérique miniaturisé et autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daher Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Naja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawaz El Omar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Torino, Italy. pp.147-152</w:t>
+              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280240v1</w:t>
+                <w:t xml:space="preserve">hal-04086658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A uniform formalism for acoustic wave propagation in a mixed liquid-solid-porous viscoelastic multilayered structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+                <w:t xml:space="preserve">A text-dependent speaker-recognition system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Ishac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Abche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Abche</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Theoretical and Computational Acoustics, ICTCA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Torino, Italy. pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565835v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigen frequencies and directivity patterns of a spherical acoustic transducer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+                <w:t xml:space="preserve">A uniform formalism for acoustic wave propagation in a mixed liquid-solid-porous viscoelastic multilayered structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Abche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical and Electronic Engineering, Telecommunication Engineering and Mechatronics, EEETEM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Beirut, Lebanon</w:t>
+              <w:t xml:space="preserve">13th International Conference on Theoretical and Computational Acoustics, ICTCA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565905v1</w:t>
+                <w:t xml:space="preserve">hal-03565835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical models for vibration energy harvesting with a spherical acoustic sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Eigen frequencies and directivity patterns of a spherical acoustic transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adnan Naja</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawaz El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference on Electrical and Electronic Engineering, Telecommunication Engineering and Mechatronics, EEETEM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Beirut, Lebanon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563978v1</w:t>
+                <w:t xml:space="preserve">hal-03565905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Autonomous Miniaturized Spherical Acoustic Sensor for Complexe Media Characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Analytical and numerical models for vibration energy harvesting with a spherical acoustic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Nassar</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Cosmetic Measurements And Testing (COSMETIC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COMET.2017.8521468⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Fez, Morocco. pp.351-355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WITS.2017.7934660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564206v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of ultrasonic reflection/transmission in a multilayered liquid-solid-porous viscoelastic structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+                <w:t xml:space="preserve">Design of Autonomous Miniaturized Spherical Acoustic Sensor for Complexe Media Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Medjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daher Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Cosmetic Measurements And Testing (COSMETIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cergy-Pontoise, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMET.2017.8521468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572156v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération d'énergie vibratoire d'un capteur acoustique sphérique miniaturisé et autonome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+                <w:t xml:space="preserve">Modeling of ultrasonic reflection/transmission in a multilayered liquid-solid-porous viscoelastic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fawaz El Omar</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Abche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">, Mar 2017, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086658v1</w:t>
+                <w:t xml:space="preserve">hal-03572156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle analytique pour la récupération d'énergie vibratoire d'un capteur sphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawaz El Omar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7116,51 +7116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7218,1169 +7218,1169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of predictive tools to diagnosis reconstitution and ageing behaviour of dairy powders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the state of a droplet at a micro-textured silicon wafer using a finite difference time-domain (FDTD) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Syll</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J-F. Le Page</w:t>
+                <w:t xml:space="preserve">N.M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Dairy Summit 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Ultrasound in the Control of Industrial Processes, UCIP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Madrid, Spain. pp.012052-1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/42/1/012052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924785v1</w:t>
+                <w:t xml:space="preserve">hal-00802626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the ability of dairy powders to reconstitute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of predictive tools to diagnosis reconstitution and ageing behaviour of dairy powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ousmane Syll</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Syll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Dairy Summit 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2012, Cap Town, South Africa</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Cap Town (ZA), South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209367v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the ability of dairy powders to reconstitute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Richard</w:t>
+                <w:t xml:space="preserve">A set of predictive tools to diagnosis reconstitution and ageing behaviour of dairy powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Syll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-F. Le Page</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t>
+              <w:t xml:space="preserve">World Dairy Summit 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Cap Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924781v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the state of a droplet at a micro-textured silicon wafer using a finite difference time-domain (FDTD) method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Merheb</w:t>
+                <w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the ability of dairy powders to reconstitute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Carlier</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ultrasound in the Control of Industrial Processes, UCIP 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00802626v1</w:t>
+                <w:t xml:space="preserve">hal-00924781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'état d'une goutte d'eau sur une surface de silicium micro-texturée en utilisant deux méthodes de modélisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Saad</w:t>
+                <w:t xml:space="preserve">Classification de poudres laitières selon leur pouvoir de solvatation estimé par méthode acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dgheim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Merheb</w:t>
+                <w:t xml:space="preserve">Jean-François Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Franco-Libanaises Physique et Interfaces, JFLPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">XIIIe Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807662v1</w:t>
+                <w:t xml:space="preserve">hal-00807669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de poudres laitières selon leur pouvoir de solvatation estimé par méthode acoustique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malika Toubal</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'état d'une goutte d'eau sur une surface de silicium micro-texturée en utilisant deux méthodes de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dgheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Le Page</w:t>
+                <w:t xml:space="preserve">Z. Herro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Franco-Libanaises Physique et Interfaces, JFLPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807669v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the acoustical properties of homogeneous and highly absorbing heterogeneous media using a composite acoustic sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic study of bulk and shear modulus variation in alumina porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Freiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808294v1</w:t>
+                <w:t xml:space="preserve">hal-00808276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic study of bulk and shear modulus variation in alumina porous medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the acoustical properties of homogeneous and highly absorbing heterogeneous media using a composite acoustic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808276v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line mechanical behaviour of bread dough in kneading phase viewed by an acoustic low frequency technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8399,675 +8399,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic and acoustic method for viscoelastic complex media characterization</w:t>
+                <w:t xml:space="preserve">Study and development of a low-frequency acoustic sensor dedicated to the vibratory analysis and the mechanical characterization of the plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362074v1</w:t>
+                <w:t xml:space="preserve">hal-00362075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and development of a low-frequency acoustic sensor dedicated to the vibratory analysis and the mechanical characterization of the plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low frequency composite acoustic sensor for highly absorbing media characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362075v1</w:t>
+                <w:t xml:space="preserve">hal-00362061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency composite acoustic sensor for highly absorbing media characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic and acoustic method for viscoelastic complex media characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362061v1</w:t>
+                <w:t xml:space="preserve">hal-00362074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and development of a compact low frequency acoustic sensor for vibratory analysis and characterisation of mechanical plates</w:t>
+                <w:t xml:space="preserve">Study and design of a composite acoustic sensor to characterize a heterogeneous media presenting a complex matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2007 International Congress on Ultrasonics, ICU 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th International Congress on Acoustics, ICA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367716v1</w:t>
+                <w:t xml:space="preserve">hal-00367717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and design of a composite acoustic sensor to characterize a heterogeneous media presenting a complex matrix</w:t>
+                <w:t xml:space="preserve">Study and development of a compact low frequency acoustic sensor for vibratory analysis and characterisation of mechanical plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th International Congress on Acoustics, ICA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2007 International Congress on Ultrasonics, ICU 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367717v1</w:t>
+                <w:t xml:space="preserve">hal-00367716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and design of low frequency acoustic sensor for strong absorbing media characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2007 International Congress on Ultrasonics, ICU 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9086,487 +9086,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouling monitoring in plate heat exchanger using low-frequency acoustic technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of low frequency acoustic sensor for wheat dough study in kneading and fermentation phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.327-328</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.1153-1163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138737v1</w:t>
+                <w:t xml:space="preserve">hal-00138738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi en ligne par méthode acoustique de l'encrassement des échangeurs de chaleur à plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mehreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Leuliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.797-800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonics assessment of draining kinetic and adhesion phenomenon during cheese manufacture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouling monitoring in plate heat exchanger using low-frequency acoustic technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Leuliet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.327-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138736v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of low frequency acoustic sensor for wheat dough study in kneading and fermentation phases</w:t>
+                <w:t xml:space="preserve">Ultrasonics assessment of draining kinetic and adhesion phenomenon during cheese manufacture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.327-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00138738v1</w:t>
+                <w:t xml:space="preserve">hal-00138736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of low-frequency ultrasonic sensors for the analysis of the draining stage of cheese production</w:t>
               </w:r>
@@ -9578,77 +9578,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 Joint World Congress on Ultrasonics/Ultrasonics International, WCU/UI'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Beijing, China. </w:t>
@@ -9711,64 +9711,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an ultrasonic system for the online detection of foreign bodies embedded in viscoelastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liévin Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9819,51 +9819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs ultrasonores à pointes : modélisation et validation de leur application pour des suivis de gélification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.96-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9894,90 +9894,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre les ultrasons et les matrices fromagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque PROSETIA, Procédés de Séparation et de Transformation dans les Industries Agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9996,165 +9996,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic studies of macro-molecular network formation and changes in physical state in media</w:t>
+                <w:t xml:space="preserve">A wide-angle spectrum source : point low-frequency ultrasonis sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2001 Ultrasonics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">5th International Conference on Theoretical and Computational Acoustics, ICTCA 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152946v1</w:t>
+                <w:t xml:space="preserve">hal-00152940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control quality of cheese by a low-frequency ultrasonic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17th International Congress on Acoustics, ICA 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10179,64 +10179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ultrasons : une nouvelle réponse pour le contrôle des procédés alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10287,152 +10287,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide-angle spectrum source : point low-frequency ultrasonis sensor</w:t>
+                <w:t xml:space="preserve">Ultrasonic studies of macro-molecular network formation and changes in physical state in media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Theoretical and Computational Acoustics, ICTCA 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Beijing, China</w:t>
+              <w:t xml:space="preserve">Proceedings of 2001 Ultrasonics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152940v1</w:t>
+                <w:t xml:space="preserve">hal-00152946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic studies of changes in physical state and viscoelastic properties methods for the acqualintance of the processes and the control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liévin Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10502,103 +10502,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on energy harvesting from an autonomous miniaturized acoustic transducer of spherical form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawaz El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d'Energie, JNRSE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
@@ -10916,51 +10916,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8741F552"/>
+    <w:nsid w:val="A66BCEA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11147,51 +11147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-nassar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8413-3307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164836462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285832518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000391892165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victory Elias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/ASWH.2022.04.0412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12195-021-00712-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sawan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Hamadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Bin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519421500263" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23208.2020.17.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Medjdoub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Soudani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35711/aimi.v1.i1.50" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ishac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090193" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Hamza Cherif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Hamza Cherif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabdellah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mekkaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Derouiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/cmms.2020.1.0651" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Isber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084267" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Godih" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshima Z Parris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Helou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919342" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002404" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002406" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03764694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akopyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirtskhulava" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04080901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemmiche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamlil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Rerbal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Derouiche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Alshaqaqi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHBVR68T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811847" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Follet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.05.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-648HSHND-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.02.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8249FHLB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874837601205010039" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790367v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.06.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJT083BK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.07.019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RZ28L3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790765v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vajnovszki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Mansour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.03.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C07LMQK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8NRCQPX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.02.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWDRZD3V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leuliet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WDF2TPK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Sabra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152936v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rivart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vercampt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10548144" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362268v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabih" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS52014.2021.9498235" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026643" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582690v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1564/1/012001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Helou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET48871.2020.9092125" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201817102006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547519v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2018.8409742" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565835v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565905v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz El Omar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934660" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMET.2017.8521468" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086658v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04084777v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924785v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syll" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Le Page" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Syll" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Page" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808294v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Freiha" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808275v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362074v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362075v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362061v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367716v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367715v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138737v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140198v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehreb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138736v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dib" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140797v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.100" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W15N0G0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#233;vin Camus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149921v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152922v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152940v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159088v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566137v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573143v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-nassar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8413-3307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164836462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285832518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000391892165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victory Elias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/ASWH.2022.04.0412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12195-021-00712-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sawan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Hamadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Bin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519421500263" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ishac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Hamza Cherif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Hamza Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabdellah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Medjdoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Soudani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35711/aimi.v1.i1.50" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23208.2020.17.4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mekkaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Derouiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/cmms.2020.1.0651" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Isber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084267" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Godih" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshima Z Parris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Helou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919342" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002404" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002406" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03764694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akopyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirtskhulava" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04080901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemmiche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamlil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Rerbal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Derouiche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Alshaqaqi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811847" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796470v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHBVR68T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Follet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.05.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-648HSHND-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.02.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8249FHLB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.07.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RZ28L3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.06.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJT083BK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874837601205010039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vajnovszki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Mansour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.03.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C07LMQK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8NRCQPX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.02.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWDRZD3V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leuliet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WDF2TPK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Sabra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159073v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rivart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vercampt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10548144" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362268v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabih" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS52014.2021.9498235" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026643" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582690v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1564/1/012001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Helou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET48871.2020.9092125" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201817102006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547519v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2018.8409742" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz El Omar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565905v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934660" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564206v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMET.2017.8521468" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572156v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04084777v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209386v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924785v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syll" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Le Page" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209367v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Syll" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924781v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Page" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808276v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Freiha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808275v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362075v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362061v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362074v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367717v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367716v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367715v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dib" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140198v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehreb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138737v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138736v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140797v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.100" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W15N0G0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#233;vin Camus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149921v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152940v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152922v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152946v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159088v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566137v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573143v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>