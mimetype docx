--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">285832518</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=2nu-HKkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000391892165</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -233,2973 +254,2961 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Breast Lump Detection Using the Intelligent Bra &amp;quot;IN-bra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victory Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rabih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Scientific Women's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (8), pp.43-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31080/ASWH.2022.04.0412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective assessment of covid-19 severity affecting the vocal and respiratory system using a wearable, autonomous sound collar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ishac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, pp.67-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12195-021-00712-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Eigen Frequency of a Cantilever Microbeam Immersed in a Fluid Under the Piezoelectric Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victory Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 254 (7), pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical approach to quantify and characterize interface mechanical behavior between thin layer substrate and biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Sawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbass Hamadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (06), pp.2150026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0219519421500263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive wideband concentric rings resonator for vocal cords abnormalities detection: Application on larynx cancer pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Ishac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91 (1), pp.015115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5090193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring driver health status in real time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Hamza Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Hamza Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91 (3), pp.035110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5098308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic concept based on an autonomous capsule and a wideband concentric ring resonator for pathophysiological prevention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+                <w:t xml:space="preserve">Formalism of Biological Tissues/Nanowire Sensor Interface Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Sawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hilal Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadine Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35711/aimi.v1.i1.50⟩</w:t>
+              <w:t xml:space="preserve">WSEAS Transactions on Biology and Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.27-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37394/23208.2020.17.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578688v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalism of Biological Tissues/Nanowire Sensor Interface Behavior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Acoustic concept based on an autonomous capsule and a wideband concentric ring resonator for pathophysiological prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Medjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on Biology and Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37394/23208.2020.17.4⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), pp.50-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35711/aimi.v1.i1.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578754v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical characterizati on of the fuel by the ultrasound method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziane Derouiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), pp.33-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7494/cmms.2020.1.0651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An autonomous low-power management system for energy harvesting from a miniaturized spherical piezoelectric transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samih Isber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90 (7), pp.075004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5084267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Creation of a Wearable Circular Ultrasonic Device for a Soft Screening and Diagnosis of Breast Abnormalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Godih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshima Z Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cancer Science and Clinical Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 03 (04), pp.251-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26502/jcsct.5079039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband vibrational energy harvesting with a spherical piezoelectric transducer devoted to underwater wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samih Isber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (4), pp.616-629. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigen frequencies and directivity patterns of a spherical acoustic transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.47-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17781/P002404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaker Identification Based On Vocal Cords Vibrations signal: Effect Of The Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Ishac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Abche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.58-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17781/P002406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Acoustic On-Chip Integration for Particle Characterization and Manipulation in Microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiqin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (16), pp.163503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5003414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for using of preparations from extremophiles microorganisms enhance human resistanceto ionized radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Akopyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mirtskhulava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mod. Issues Med. Manag. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (4), pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Platform Dedicated to The TeleMedical Practice under local architecture USB-HID and distant TCP-IP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nemmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Rerbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (3), pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to testing for a correlation between ultrasonic parameters and physicochemical properties of a medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belal Alshaqaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal on advanced materials and technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (4), pp.96-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inline high frequency ultrasonic particle sizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debreyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84 (7), pp.075101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4811847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic measurement of bulk and shear moduli variations in porous alumina media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53, pp.545-551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency ultrasound measurements on a translucent thin bioglass, based on Si, Ca, Na : study of the distribution of elastic modulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36, pp.75-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global transmission and reflection coefficients of the ultrasonic component in porous media : a new approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Medjdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53, pp.1097-1103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic technique to monitor the kinetics of porous development phenomena in viscoelastic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">In-line dynamic acoustic behavior of a viscoelastic complex media : dough application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Saad</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.07.019⟩</w:t>
+              <w:t xml:space="preserve">Open Acoustics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874837601205010039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00788336v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the reconstitution ability of dairy powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3256,1867 +3265,1879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-line dynamic acoustic behavior of a viscoelastic complex media : dough application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Acoustic technique to monitor the kinetics of porous development phenomena in viscoelastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cheio</w:t>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Acoustics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5, pp.39-45. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331, pp.540-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874837601205010039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788343v1</w:t>
+                <w:t xml:space="preserve">hal-00788336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the state of a droplet on a micro-textured silicon wafer using ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (10), pp.104908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4767223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop-free Gray code algorithm for e-restricted growth fonctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vajnovszki</w:t>
+                <w:t xml:space="preserve">High frequency ultrasound, a tool for elastic properties measurement of thin films fabricated on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Mansour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 111 (11), pp.541-544. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324, pp.277-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2011.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00790765v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency ultrasound, a tool for elastic properties measurement of thin films fabricated on silicon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Saad</w:t>
+                <w:t xml:space="preserve">Loop-free Gray code algorithm for e-restricted growth fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vajnovszki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gao</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toufik Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 324, pp.277-281. </w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (11), pp.541-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2011.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795917v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic and acoustic investigation of cheese matrix at the beginning and the end of ripening period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96, pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.06.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new acoustic technique to monitor bread dough during the fermentation phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 93, pp.365-378. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SU-8-based nanocomposites for acoustical matching layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56, pp.1483-1489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2009.1204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performance of a low-frequency non intrusive acoustic technique for monitoring fouling in plate heat exchangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Leuliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 82 (4), pp.518-527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2007.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of low-frequency ultrasonic sensors for the analysis of the draining stage of cheese production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, pp.1045-1050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of low-frequency ultrasonic sensors for the analysis of the draining stage of cheese production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, pp.E1045-E1050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a wide-angle spectrum source for material characterization : point low-frequency ultrasonic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37, pp.481-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study by ultrasound of the impact of technological parameters changes in the milk gelation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 63, pp.229-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of milk gelation using a low-frequency ultrasonic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 48, pp.351-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of milk gelation using a low-frequency ultrasonic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 48, pp.351-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a low-frequency ultrasonic technique to monitor the change in physical states in viscoelastic media : gelation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 107, pp.2735-2743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a low-frequency ultrasonic technique to monitor the change in physical states in viscoelastic media : gelation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 107 (5), pp.2735-2743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5126,5359 +5147,5359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Fluid Characterization with a Cantilever Microbeaman System Excited by an Embedded Electroactive Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victory Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rivart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Vercampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Fez, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRASET60544.2024.10548144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An autonomous acoustic collar to quantify the severity of covid-19 effects by analyzing the vibratory components of vocal and respiratory systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victory Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rabih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE International Conference on Design and Test of Integrated Micro and Nano-Systems, DTS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sfax, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTS52014.2021.9498235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical approach of biological tissues/thin layer sensor interface behavior quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Sawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hammoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Analysis and Applied Mathematics (ICNAAM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece. pp.420030, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0026643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time 3D mapping of the physical properties of dynamic media by an ultrasonic system of miniaturized and autonomous spherical sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciTech Central Pharma 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Mauritius, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous, connected ultrasonic microsystem dedicated to monitoring the pathophysiology of the phonic and respiratory apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Sawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Mathematical Models &amp; Computational Techniques in Science &amp; Engineering, MMCTSE 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, London, United Kingdom. pp.012001, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1564/1/012001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ultrasonic bra for an autonomous soft diagnosis of breast tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Godih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Sawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Helou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Meknes, Morocco. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRASET48871.2020.9092125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical model for the energy harvesting of a spherical sensor from ambient vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Energy, Power, Petroleum and Petrochemical Engineering, E3PE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beirut, Lebanon. pp.62-66, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201817102006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of the vocal cords' vibrations: Effect of the transducer's position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Ishac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Abche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Houston, TX, United States. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/I2MTC.2018.8409742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération d'énergie vibratoire d'un capteur acoustique sphérique miniaturisé et autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawaz El Omar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A text-dependent speaker-recognition system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Ishac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Abche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Torino, Italy. pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A uniform formalism for acoustic wave propagation in a mixed liquid-solid-porous viscoelastic multilayered structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Abche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Theoretical and Computational Acoustics, ICTCA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigen frequencies and directivity patterns of a spherical acoustic transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawaz El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Electrical and Electronic Engineering, Telecommunication Engineering and Mechatronics, EEETEM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical models for vibration energy harvesting with a spherical acoustic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Fez, Morocco. pp.351-355, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WITS.2017.7934660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Autonomous Miniaturized Spherical Acoustic Sensor for Complexe Media Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Medjdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Cosmetic Measurements And Testing (COSMETIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Cergy-Pontoise, France. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMET.2017.8521468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of ultrasonic reflection/transmission in a multilayered liquid-solid-porous viscoelastic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Abche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle analytique pour la récupération d'énergie vibratoire d'un capteur sphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawaz El Omar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of high frequency 45 degrees acoustic mirrors for lab on chip applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Metz, France. pp.918-922, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the state of a droplet at a micro-textured silicon wafer using a finite difference time-domain (FDTD) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Ultrasound in the Control of Industrial Processes, UCIP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Madrid, Spain. pp.012052-1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/42/1/012052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the ability of dairy powders to reconstitute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of predictive tools to diagnosis reconstitution and ageing behaviour of dairy powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Syll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Dairy Summit 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Cap Town (ZA), South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of predictive tools to diagnosis reconstitution and ageing behaviour of dairy powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Syll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Dairy Summit 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Cap Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the ability of dairy powders to reconstitute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de poudres laitières selon leur pouvoir de solvatation estimé par méthode acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'état d'une goutte d'eau sur une surface de silicium micro-texturée en utilisant deux méthodes de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dgheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Herro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Franco-Libanaises Physique et Interfaces, JFLPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic study of bulk and shear modulus variation in alumina porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Freiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the acoustical properties of homogeneous and highly absorbing heterogeneous media using a composite acoustic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line mechanical behaviour of bread dough in kneading phase viewed by an acoustic low frequency technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and development of a low-frequency acoustic sensor dedicated to the vibratory analysis and the mechanical characterization of the plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Low frequency composite acoustic sensor for highly absorbing media characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362075v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency composite acoustic sensor for highly absorbing media characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Study and development of a low-frequency acoustic sensor dedicated to the vibratory analysis and the mechanical characterization of the plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362061v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic and acoustic method for viscoelastic complex media characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and design of a composite acoustic sensor to characterize a heterogeneous media presenting a complex matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 19th International Congress on Acoustics, ICA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and development of a compact low frequency acoustic sensor for vibratory analysis and characterisation of mechanical plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2007 International Congress on Ultrasonics, ICU 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and design of low frequency acoustic sensor for strong absorbing media characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2007 International Congress on Ultrasonics, ICU 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of low frequency acoustic sensor for wheat dough study in kneading and fermentation phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.1153-1163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi en ligne par méthode acoustique de l'encrassement des échangeurs de chaleur à plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mehreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Leuliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.797-800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouling monitoring in plate heat exchanger using low-frequency acoustic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Leuliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.327-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonics assessment of draining kinetic and adhesion phenomenon during cheese manufacture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.327-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of low-frequency ultrasonic sensors for the analysis of the draining stage of cheese production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 Joint World Congress on Ultrasonics/Ultrasonics International, WCU/UI'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Beijing, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.05.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an ultrasonic system for the online detection of foreign bodies embedded in viscoelastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liévin Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 Joint World Congress on Ultrasonics/Ultrasonics International, WCU/UI'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs ultrasonores à pointes : modélisation et validation de leur application pour des suivis de gélification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.96-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre les ultrasons et les matrices fromagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque PROSETIA, Procédés de Séparation et de Transformation dans les Industries Agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wide-angle spectrum source : point low-frequency ultrasonis sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Theoretical and Computational Acoustics, ICTCA 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control quality of cheese by a low-frequency ultrasonic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17th International Congress on Acoustics, ICA 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ultrasons : une nouvelle réponse pour le contrôle des procédés alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liévin Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic studies of macro-molecular network formation and changes in physical state in media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 2001 Ultrasonics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic studies of changes in physical state and viscoelastic properties methods for the acqualintance of the processes and the control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liévin Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2000 International Symposium on Development Strategy for the Sheep &amp; Goat Dairy Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10488,154 +10509,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on energy harvesting from an autonomous miniaturized acoustic transducer of spherical form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daher Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawaz El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d'Energie, JNRSE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10645,102 +10666,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency acoustic devices for viscoelastic complex media characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beghi M.G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustic waves - From microdevices to helioseismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, Chapter 10, 213-238, 2011, ISBN 978-953-307-572-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10750,105 +10771,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de capteurs acoustiques basse fréquence pour la caractérisation de milieux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10916,51 +10937,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A66BCEA0"/>
+    <w:nsid w:val="EDDF2613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11147,51 +11168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-nassar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8413-3307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164836462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285832518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000391892165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victory Elias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/ASWH.2022.04.0412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12195-021-00712-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sawan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Hamadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Bin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519421500263" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ishac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Hamza Cherif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Hamza Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabdellah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Medjdoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Soudani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35711/aimi.v1.i1.50" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23208.2020.17.4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mekkaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Derouiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/cmms.2020.1.0651" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Isber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084267" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Godih" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshima Z Parris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Helou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919342" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002404" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002406" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03764694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akopyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirtskhulava" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04080901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemmiche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamlil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Rerbal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Derouiche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Alshaqaqi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811847" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796470v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHBVR68T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Follet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.05.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-648HSHND-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.02.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8249FHLB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.07.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RZ28L3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.06.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJT083BK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874837601205010039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vajnovszki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Mansour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.03.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C07LMQK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8NRCQPX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.02.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWDRZD3V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leuliet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WDF2TPK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Sabra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159073v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rivart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vercampt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10548144" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362268v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabih" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS52014.2021.9498235" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026643" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582690v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1564/1/012001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Helou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET48871.2020.9092125" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201817102006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547519v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2018.8409742" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz El Omar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565905v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934660" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564206v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMET.2017.8521468" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572156v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04084777v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209386v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924785v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syll" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Le Page" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209367v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Syll" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924781v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Page" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808276v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Freiha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808275v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362075v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362061v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362074v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367717v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367716v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367715v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dib" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140198v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehreb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138737v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138736v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140797v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.100" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W15N0G0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#233;vin Camus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149921v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152940v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152922v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152946v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159088v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566137v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573143v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-nassar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8413-3307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164836462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285832518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2nu-HKkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000391892165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victory Elias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/ASWH.2022.04.0412" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12195-021-00712-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564209v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441052v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sawan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Hamadeh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Bin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519421500263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ishac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090193" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Hamza Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Hamza Cherif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabdellah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23208.2020.17.4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Medjdoub" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Soudani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35711/aimi.v1.i1.50" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mekkaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Derouiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/cmms.2020.1.0651" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Isber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Godih" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshima Z Parris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Helou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919342" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002406" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03764694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akopyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirtskhulava" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04080901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemmiche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamlil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Rerbal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Derouiche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Alshaqaqi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811847" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHBVR68T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Follet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.05.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-648HSHND-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823965v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.02.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8249FHLB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874837601205010039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.06.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJT083BK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788336v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.07.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RZ28L3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vajnovszki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Mansour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.03.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C07LMQK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8NRCQPX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.02.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWDRZD3V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leuliet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WDF2TPK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Sabra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672984v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615478v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rivart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vercampt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10548144" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabih" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS52014.2021.9498235" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322799v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026643" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1564/1/012001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580351v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Helou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET48871.2020.9092125" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563959v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201817102006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547519v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2018.8409742" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz El Omar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280240v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565835v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565905v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563978v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934660" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMET.2017.8521468" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04084777v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209386v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924785v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syll" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Le Page" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209367v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Syll" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924781v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Page" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Freiha" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808294v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362061v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362075v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367716v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367715v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138738v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dib" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140198v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehreb" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138737v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140797v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.05.100" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W15N0G0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140798v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#233;vin Camus" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149921v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149925v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152940v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152922v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152942v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152946v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573143v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>