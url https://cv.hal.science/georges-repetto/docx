--- v1 (2026-03-24)
+++ v2 (2026-04-17)
@@ -195,272 +195,272 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.net.2026.104239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496734v2</w:t>
+                <w:t xml:space="preserve">hal-05496734v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COAL Experiments Investigating the Reflooding of a 7 × 7 Rod Bundle During a Loss-of-Coolant Accident: Effect of a Partially Blocked Area with Ballooned Rods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of neighbouring rods in cladding deformation and rupture opening size during loss of coolant accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Repetto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard van Lochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00295639.2024.2437934⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 612, pp.155848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04879532v1</w:t>
+                <w:t xml:space="preserve">hal-05086681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of neighbouring rods in cladding deformation and rupture opening size during loss of coolant accidents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COAL Experiments Investigating the Reflooding of a 7 × 7 Rod Bundle During a Loss-of-Coolant Accident: Effect of a Partially Blocked Area with Ballooned Rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Repetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Dominguez</w:t>
+                <w:t xml:space="preserve">Stephane Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Taurines</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Repetto</w:t>
+                <w:t xml:space="preserve">Richard van Lochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 612, pp.155848. </w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Selected papers from the 20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-20), 199 (10), pp.1563-1580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2024.2437934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086681v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04879532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIKTORIA experiments in the frame of R&amp;D project on sump filtration during a Loss Of Coolant Accident</w:t>
               </w:r>
@@ -563,64 +563,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COAL reflooding experiments during a loss of coolant Accident: Effect of the water flow rate, the pressure and the rod power with ballooned rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. van Lochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1715,351 +1715,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the progress made in safety assessment and severe accident management as part of the french Fukushima post-accident research programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COAL reflooding experiments during a Loss Of coolant Accident: Effect of the water flow rate and the residual power with ballooned rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Repetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bentaib</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Georges Repetto</w:t>
+                <w:t xml:space="preserve">R. Fortman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Lochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th European Review Meeting on Severe Accident Research (ERMSAR2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Königlich Technische Hochschule Stockholm (KTH), May 2024, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">14th International Topical Meeting on Nuclear Reactor Thermal-Hydraulics, Operation and Safety (NUTHOS-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Nuclear Society (CNS), Aug 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04858131v1</w:t>
+                <w:t xml:space="preserve">hal-05539464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COAL reflooding experiments during a Loss Of coolant Accident: Effect of the water flow rate and the residual power with ballooned rods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the progress made in safety assessment and severe accident management as part of the french Fukushima post-accident research programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bentaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Repetto</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. van Lochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Topical Meeting on Nuclear Reactor Thermal-Hydraulics, Operation and Safety (NUTHOS-14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Nuclear Society (CNS), Aug 2024, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">The 11th European Review Meeting on Severe Accident Research (ERMSAR2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Königlich Technische Hochschule Stockholm (KTH), May 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539464v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04858131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COAL experiments investigating the reflooding of a 7 X 7 rod bundle during a Loss Of coolant Accident: Effect of a partially blocked area with ballooned rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fortman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Nuclear Society, Aug 2023, Washington, United States. pp.1910-1923, </w:t>
@@ -2110,64 +2110,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coal experiments investigating the reflooding of a 7 x 7 rods bundle during a loss of coolant accident thermalhydraulics results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3181,51 +3181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Nuclear Society, Sep 2017, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3263,64 +3263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PERFROI project investigating the thermal mechanical behaviour of a fuel rod assembly during a loss of coolant accident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Taurines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Reactor Fuel Performance Meeting 2017 (TopFuel 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Korean Nuclear Society (KNS), Sep 2017, Jeju City, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3581,256 +3581,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal hydraulics behavior of a rod bundle with partially blocked area during the reflooding phase of the Loss Of Cooling Accident</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study on heat transfer inside a blocked region of a rod bundle during a LOCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Peña Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Glantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tony Glantz</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gradeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUTHOS-11: The 11th International Topical Meeting on Nuclear Reactor Thermal Hydraulics, Operation and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Nuclear Society and Korean Nuclear Society, Oct 2016, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">11th International Topical Meeting on Nuclear Reactor Thermal-Hydraulics, Operations and Safety - NUTHOS 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04474648v1</w:t>
+                <w:t xml:space="preserve">hal-03530213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on heat transfer inside a blocked region of a rod bundle during a LOCA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan David Peña Carrillo</w:t>
+                <w:t xml:space="preserve">Thermal hydraulics behavior of a rod bundle with partially blocked area during the reflooding phase of the Loss Of Cooling Accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Repetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Glantz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Gradeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Topical Meeting on Nuclear Reactor Thermal-Hydraulics, Operations and Safety - NUTHOS 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">NUTHOS-11: The 11th International Topical Meeting on Nuclear Reactor Thermal Hydraulics, Operation and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Nuclear Society and Korean Nuclear Society, Oct 2016, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530213v1</w:t>
+                <w:t xml:space="preserve">irsn-04474648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORE COOLABILITY IN LOSS OF COOLANT ACCIDENT: THE COAL EXPERIMENTS</w:t>
               </w:r>
@@ -4075,51 +4075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Topical Meeting on Nuclear Reactor Thermal-Hydraulics (NURETH-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Nuclear Society (ANS), May 2013, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4170,51 +4170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4542,51 +4542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Nuclear Engineering (ICONE-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME – American Society of Mechanical Engineers, Jul 2006, Miami, United States. pp.85-94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4696,204 +4696,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the FPT-0 and FPT-2 PHEBUS FP experiments using porous medium geometry with the ICARE2 CODE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses of the PHEBUS-LOCA tests 215-R and 218 using FRETA-F V1.1 CODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ederli</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Brethes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Topical Meeting on Nuclear Reactor Thermal-Hydraulics (NURETH-11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Nuclear Society (ANS), Oct 2005, Avignon, France</w:t>
+              <w:t xml:space="preserve">, American Nuclear Society (ANS); Société Française d’Énergie Nucléaire (SFEN), Oct 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539816v1</w:t>
+                <w:t xml:space="preserve">hal-05540050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of the PHEBUS-LOCA tests 215-R and 218 using FRETA-F V1.1 CODE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the FPT-0 and FPT-2 PHEBUS FP experiments using porous medium geometry with the ICARE2 CODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Brethes</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ederli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Topical Meeting on Nuclear Reactor Thermal-Hydraulics (NURETH-11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Nuclear Society (ANS); Société Française d’Énergie Nucléaire (SFEN), Oct 2005, Avignon, France</w:t>
+              <w:t xml:space="preserve">, American Nuclear Society (ANS), Oct 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540050v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the FPT0, FPT1 and FPT2 experiments of the PHÉBUS FP program investigating in vessel phenomena during a LWR accident</w:t>
               </w:r>
@@ -5300,51 +5300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496734v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Repetto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trigeol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Soltesz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2026.104239" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04879532v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grando" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Eymery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard van Lochem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2024.2437934" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05086681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dominguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taurines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155848" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04738309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Solt&#233;sz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113563" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04751843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Lochem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113641" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.S. Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glantz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02940079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110828" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Luze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrachin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Repetto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2012.10.026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG8B1JNM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bachrata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fichot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fleurot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2013.03.041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NCRVTB2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. De Luze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Drath" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Koch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hollands" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT11-A13313" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seiler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trambauer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Austregesilo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCF0Q2KM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04858131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meignen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fortman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04200520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04100311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Luna Valencia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur V S Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04113763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pariaud Emilie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dixneuf Estelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04113818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Migot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04113583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Migot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04111911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Pe&#241;a Carrillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gradeck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miassoedov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04474794v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Guillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bruy&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Pe&#241;a-Carrillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04474648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04474816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqui&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04474876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe March" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waekel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05054388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.11.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jacq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamare" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ricaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Luze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Seiler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE14-89191" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ederli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539816v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourdon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brethes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03798574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V S Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glantz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496734v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Repetto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trigeol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Soltesz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2026.104239" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05086681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dominguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taurines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04879532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grando" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Eymery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard van Lochem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2024.2437934" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04738309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Solt&#233;sz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113563" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04751843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Lochem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113641" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.S. Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glantz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02940079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110828" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Luze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrachin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Repetto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2012.10.026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG8B1JNM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bachrata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fichot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fleurot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2013.03.041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NCRVTB2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. De Luze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Drath" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Koch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hollands" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT11-A13313" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seiler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trambauer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Austregesilo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCF0Q2KM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fortman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04858131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meignen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04200520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04100311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Luna Valencia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur V S Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04113763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pariaud Emilie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dixneuf Estelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04113818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Migot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04113583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Migot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04111911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Pe&#241;a Carrillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gradeck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miassoedov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04474794v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Guillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bruy&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Pe&#241;a-Carrillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04474648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04474816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqui&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04474876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe March" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waekel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05054388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.11.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jacq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamare" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ricaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Luze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Seiler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE14-89191" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ederli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourdon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brethes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03798574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V S Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glantz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>