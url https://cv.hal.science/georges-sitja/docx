--- v0 (2026-03-06)
+++ v1 (2026-05-11)
@@ -157,248 +157,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Beam Study of the CO Adsorption on a Regular Array of PdAu Clusters on Alumina</w:t>
+                <w:t xml:space="preserve">Regular Arrays of Pt Clusters on Alumina: A New Superstructure on Al 2 O 3 /Ni 3 Al(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (13), pp.7961-7967. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07350⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 123 (40), pp.24487-24494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406547v1</w:t>
+                <w:t xml:space="preserve">hal-02333472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular Arrays of Pt Clusters on Alumina: A New Superstructure on Al 2 O 3 /Ni 3 Al(111)</w:t>
+                <w:t xml:space="preserve">Molecular Beam Study of the CO Adsorption on a Regular Array of PdAu Clusters on Alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (40), pp.24487-24494. </w:t>
+              <w:t xml:space="preserve">, 2019, 123 (13), pp.7961-7967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333472v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle size effect on the Langmuir-Hinshelwood barrier for CO oxidation on regular arrays of Pd clusters supported on ultrathin alumina films</w:t>
               </w:r>
@@ -410,51 +410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151 (17), pp.174703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -488,51 +488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Palladium on the Ordering, Final Size, and Composition of Pd-Au Nanoparticle Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2925,51 +2925,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD787EB6"/>
+    <w:nsid w:val="D1483F57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3156,51 +3156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-sitja" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406547v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07350" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05109" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125572" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08254" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Clercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Unac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;pe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#246;rtz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao S. Sao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nitsche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Ring" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3848" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.73.232" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naylor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koprinkov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ring" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944208" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7D0C409898C969093DD83843A27587CD390D183/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Naylor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(93)90091-I" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1PZHCWQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manners" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyeux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.462887" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olawsky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziad&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991792" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324B98A7E14C741F5F0D0721E0DAC22929C4DE20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.461210" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutance P." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ring H." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitja G." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gaelnomade.ujf-grenoble.fr/chapter/10.1007/978-94-009-1669-2_45" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-1669-2_45" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCNV41VN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coutance" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ring" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sitja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812831880_0004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052102v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-sitja" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333472v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05109" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07350" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125572" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08254" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Clercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Unac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;pe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#246;rtz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao S. Sao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nitsche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Ring" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3848" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.73.232" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naylor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koprinkov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ring" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944208" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7D0C409898C969093DD83843A27587CD390D183/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Naylor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(93)90091-I" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1PZHCWQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manners" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyeux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.462887" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olawsky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziad&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991792" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324B98A7E14C741F5F0D0721E0DAC22929C4DE20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.461210" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutance P." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ring H." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitja G." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gaelnomade.ujf-grenoble.fr/chapter/10.1007/978-94-009-1669-2_45" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-1669-2_45" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCNV41VN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coutance" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ring" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sitja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812831880_0004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052102v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>