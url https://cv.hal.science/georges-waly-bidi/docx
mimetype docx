--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1459,381 +1459,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de technologies : Modes, Mécanismes de mise en œuvre et impact sur l'innovation dans le secteur pharmaceutique en Afrique</w:t>
+                <w:t xml:space="preserve">Effets de l'arrêt des financements américains sur l'accès aux médicaments et la production pharmaceutique locale : enseignements RSE au Sénégal et au Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeste Tezembong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Mereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e congrès de l'ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178659v1</w:t>
+                <w:t xml:space="preserve">hal-05178636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drive customers' behavior in drive-through: the mediating role of trust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célestin Elock Son</w:t>
+                <w:t xml:space="preserve">Transferts de technologies : Modes, Mécanismes de mise en œuvre et impact sur l'innovation dans le secteur pharmaceutique en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeste Tezembong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salomée Ruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HOSEI University, Feb 2025, Tokyo (JP), Japan</w:t>
+              <w:t xml:space="preserve">21e congrès de l'ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964310v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Theory and Practice: Rethinking Overall Performance in the SME Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laurie</w:t>
+                <w:t xml:space="preserve">What drive customers' behavior in drive-through: the mediating role of trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Elock Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomée Ruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th Annuel Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy Of Management, Jul 2025, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">ICSCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HOSEI University, Feb 2025, Tokyo (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192968v1</w:t>
+                <w:t xml:space="preserve">hal-04964310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'arrêt des financements américains sur l'accès aux médicaments et la production pharmaceutique locale : enseignements RSE au Sénégal et au Nigeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Modeste Tezembong</w:t>
+                <w:t xml:space="preserve">Bridging Theory and Practice: Rethinking Overall Performance in the SME Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès de l'ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">85th Annuel Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy Of Management, Jul 2025, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178636v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des freins et bénéfices perçus sur l’adoption des pratiques RSE dans les supply chain de petites et moyennes entreprises</w:t>
               </w:r>
@@ -2180,342 +2180,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes RSE et DD dans les hôtels : vers une intégration durable et responsable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lopez</w:t>
+                <w:t xml:space="preserve">Les apports de l’industrie 4.0 à la supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Elock Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Ouraga Breka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Birahim Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque annuel international de l'Association Sénégalaise des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Saint-Louis, Sénégal</w:t>
+              <w:t xml:space="preserve">Paris Defence and Strategy Forum : "Europe at the Crossroads: Strategies, Policies and Organisations from Information Systems (IS) and Cognitive Science to Social Sciences Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859856v1</w:t>
+                <w:t xml:space="preserve">hal-04503545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles formes de tontines en Afrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les normes RSE et DD dans les hôtels : vers une intégration durable et responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Feige</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birahim Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Economie Politique de l’Afrique de l’UPJV (2e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">10e colloque annuel international de l'Association Sénégalaise des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Saint-Louis, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603796v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l’industrie 4.0 à la supply chain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nouvelles formes de tontines en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Fane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris Defence and Strategy Forum : "Europe at the Crossroads: Strategies, Policies and Organisations from Information Systems (IS) and Cognitive Science to Social Sciences Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Economie Politique de l’Afrique de l’UPJV (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503545v1</w:t>
+                <w:t xml:space="preserve">hal-04603796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance globale des PME : Mythes et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2648,51 +2648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance globale dans les PME : Pourquoi les consultants ne s’emparent pas du concept ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3061,217 +3061,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la tontine dakaroise traditionnelle à la tontine « nouvelle » orientée client</w:t>
+                <w:t xml:space="preserve">Une analyse exploratoire de la performance globale d'entreprises sénégalaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Mereaux</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Elock Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Ouraga Breka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e colloque annuel international de l'Association Sénégalaise des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">12e conférence annuelle d'Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905162v1</w:t>
+                <w:t xml:space="preserve">hal-03661544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse exploratoire de la performance globale d'entreprises sénégalaises</w:t>
+                <w:t xml:space="preserve">De la tontine dakaroise traditionnelle à la tontine « nouvelle » orientée client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Noël Ouraga Breka</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Feige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e conférence annuelle d'Atlas-AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">9e colloque annuel international de l'Association Sénégalaise des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661544v1</w:t>
+                <w:t xml:space="preserve">hal-03905162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pilotage de la performance globale en question</w:t>
               </w:r>
@@ -3674,394 +3674,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les administrations africaines à l’heure de la modernisation : la RSO comme facteur clé de succès au Sénégal</w:t>
+                <w:t xml:space="preserve">Investissement dans le capital humain de PME dakaroises : Quelles pratiques en direction des salariés et des populations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Falilou Bane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès de l’AIMS - Sciences, technologies et management stratégique -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop - Le capital humain : un concept fédérateur ? -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408121v1</w:t>
+                <w:t xml:space="preserve">hal-03408123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Démarche « responsable » et appropriation d’indicateurs RSO : L’approche partenariale de la Sécurité Sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques socialement responsables dans le secteur agroalimentaire/alimentaire : Retours de dirigeants de structures restreintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Anne</w:t>
+                <w:t xml:space="preserve">Grégoire Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Feige</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès de l’ADERSE - Gestion humaniste de la diversité et impact sur la responsabilité sociétale -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408113v1</w:t>
+                <w:t xml:space="preserve">hal-03408118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques socialement responsables dans le secteur agroalimentaire/alimentaire : Retours de dirigeants de structures restreintes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Démarche « responsable » et appropriation d’indicateurs RSO : L’approche partenariale de la Sécurité Sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Feige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès de l’ADERSE - Gestion humaniste de la diversité et impact sur la responsabilité sociétale -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408118v1</w:t>
+                <w:t xml:space="preserve">hal-03408113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement dans le capital humain de PME dakaroises : Quelles pratiques en direction des salariés et des populations ?</w:t>
+                <w:t xml:space="preserve">Les administrations africaines à l’heure de la modernisation : la RSO comme facteur clé de succès au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Falilou Bane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop - Le capital humain : un concept fédérateur ? -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">26e Congrès de l’AIMS - Sciences, technologies et management stratégique -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408123v1</w:t>
+                <w:t xml:space="preserve">hal-03408121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement organisationnel responsable et pilotage RSE : Enseignements d’une étude qualitative menée dans un groupe implanté à Dakar</w:t>
               </w:r>
@@ -4477,450 +4477,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseil d'administration et représentation féminine : effet sur le reporting RSE et la performance des entreprises du SBF 120</w:t>
+                <w:t xml:space="preserve">Pratiques socialement responsables de PME : un état des lieux en Afrique Noire et au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité et gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">27e Congrès de l’AGRH - Retour vers le futur pour l’AGRH -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901138v1</w:t>
+                <w:t xml:space="preserve">hal-03408108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprenariat et capital humain socialement responsable : proposition d’un modèle de capacité à entreprendre RSE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel modèle de performance pour le service public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Falilou Bane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop - De la théorie à la pratique, quels enjeux aujourd'hui pour le management et le reporting du capital humain ? -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque International - Recherche et pratiques managériales : quels apports réciproques ? -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408106v1</w:t>
+                <w:t xml:space="preserve">hal-03408112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marchés publics et Education Nationale : Vers un modèle de PME de négoce responsable contraint ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conseil d'administration et représentation féminine : effet sur le reporting RSE et la performance des entreprises du SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès de l'ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Comptabilité et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408105v1</w:t>
+                <w:t xml:space="preserve">hal-01901138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel modèle de performance pour le service public ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entreprenariat et capital humain socialement responsable : proposition d’un modèle de capacité à entreprendre RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Feige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Falilou Bane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International - Recherche et pratiques managériales : quels apports réciproques ? -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">Workshop - De la théorie à la pratique, quels enjeux aujourd'hui pour le management et le reporting du capital humain ? -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408112v1</w:t>
+                <w:t xml:space="preserve">hal-03408106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques socialement responsables de PME : un état des lieux en Afrique Noire et au Maghreb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marchés publics et Education Nationale : Vers un modèle de PME de négoce responsable contraint ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Feige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Congrès de l’AGRH - Retour vers le futur pour l’AGRH -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">13e congrès de l'ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408108v1</w:t>
+                <w:t xml:space="preserve">hal-03408105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5555,51 +5555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05375172v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Elock Son" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233;e Ruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2578267" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05165629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Feige" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Fane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.224.0244" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Ouraga Breka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.011.0059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Bane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.211.0119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.121.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.300.0064" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.181.0027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.202.0109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Tezembong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mereaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05192968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05125017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Emmanuel Zogbasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Gueye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Mbengue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Anne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03408208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05262059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05375172v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Elock Son" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233;e Ruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2578267" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05165629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Feige" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Fane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.224.0244" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Ouraga Breka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.011.0059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Bane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.211.0119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.121.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.300.0064" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.181.0027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.202.0109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Tezembong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mereaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05192968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05125017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Emmanuel Zogbasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Gueye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905162v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Mbengue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Anne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408121v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03408208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05262059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>