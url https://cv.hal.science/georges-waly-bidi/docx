--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1459,381 +1459,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'arrêt des financements américains sur l'accès aux médicaments et la production pharmaceutique locale : enseignements RSE au Sénégal et au Nigeria</w:t>
+                <w:t xml:space="preserve">Transferts de technologies : Modes, Mécanismes de mise en œuvre et impact sur l'innovation dans le secteur pharmaceutique en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeste Tezembong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e congrès de l'ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178636v1</w:t>
+                <w:t xml:space="preserve">hal-05178659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de technologies : Modes, Mécanismes de mise en œuvre et impact sur l'innovation dans le secteur pharmaceutique en Afrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Mereaux</w:t>
+                <w:t xml:space="preserve">What drive customers' behavior in drive-through: the mediating role of trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Elock Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomée Ruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès de l'ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ICSCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HOSEI University, Feb 2025, Tokyo (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178659v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drive customers' behavior in drive-through: the mediating role of trust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célestin Elock Son</w:t>
+                <w:t xml:space="preserve">Bridging Theory and Practice: Rethinking Overall Performance in the SME Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salomée Ruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HOSEI University, Feb 2025, Tokyo (JP), Japan</w:t>
+              <w:t xml:space="preserve">85th Annuel Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy Of Management, Jul 2025, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964310v1</w:t>
+                <w:t xml:space="preserve">hal-05192968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Theory and Practice: Rethinking Overall Performance in the SME Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laurie</w:t>
+                <w:t xml:space="preserve">Effets de l'arrêt des financements américains sur l'accès aux médicaments et la production pharmaceutique locale : enseignements RSE au Sénégal et au Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeste Tezembong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th Annuel Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy Of Management, Jul 2025, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">21e congrès de l'ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192968v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des freins et bénéfices perçus sur l’adoption des pratiques RSE dans les supply chain de petites et moyennes entreprises</w:t>
               </w:r>
@@ -2180,519 +2180,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l’industrie 4.0 à la supply chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Noël Ouraga Breka</w:t>
+                <w:t xml:space="preserve">Les normes RSE et DD dans les hôtels : vers une intégration durable et responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birahim Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris Defence and Strategy Forum : "Europe at the Crossroads: Strategies, Policies and Organisations from Information Systems (IS) and Cognitive Science to Social Sciences Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">10e colloque annuel international de l'Association Sénégalaise des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Saint-Louis, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503545v1</w:t>
+                <w:t xml:space="preserve">hal-04859856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes RSE et DD dans les hôtels : vers une intégration durable et responsable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nouvelles formes de tontines en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Birahim Gueye</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Fane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque annuel international de l'Association Sénégalaise des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Saint-Louis, Sénégal</w:t>
+              <w:t xml:space="preserve">Journées Economie Politique de l’Afrique de l’UPJV (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859856v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles formes de tontines en Afrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les apports de l’industrie 4.0 à la supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Elock Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Ouraga Breka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Economie Politique de l’Afrique de l’UPJV (2e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">Paris Defence and Strategy Forum : "Europe at the Crossroads: Strategies, Policies and Organisations from Information Systems (IS) and Cognitive Science to Social Sciences Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603796v1</w:t>
+                <w:t xml:space="preserve">hal-04503545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance globale des PME : Mythes et limites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laurie</w:t>
+                <w:t xml:space="preserve">Le périmètre de l’intelligence économique à l’épreuve de l’espionnage industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Fane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès de l'ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque : La logistique et le transport à l’université : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sarreguemines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545941v1</w:t>
+                <w:t xml:space="preserve">hal-04613031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le périmètre de l’intelligence économique à l’épreuve de l’espionnage industriel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Feige</w:t>
+                <w:t xml:space="preserve">Performance globale des PME : Mythes et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : La logistique et le transport à l’université : bilan et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Sarreguemines, France</w:t>
+              <w:t xml:space="preserve">20e congrès de l'ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613031v1</w:t>
+                <w:t xml:space="preserve">hal-04545941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance globale dans les PME : Pourquoi les consultants ne s’emparent pas du concept ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3061,217 +3061,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse exploratoire de la performance globale d'entreprises sénégalaises</w:t>
+                <w:t xml:space="preserve">De la tontine dakaroise traditionnelle à la tontine « nouvelle » orientée client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Noël Ouraga Breka</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Feige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e conférence annuelle d'Atlas-AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">9e colloque annuel international de l'Association Sénégalaise des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661544v1</w:t>
+                <w:t xml:space="preserve">hal-03905162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la tontine dakaroise traditionnelle à la tontine « nouvelle » orientée client</w:t>
+                <w:t xml:space="preserve">Une analyse exploratoire de la performance globale d'entreprises sénégalaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Mereaux</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Elock Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Ouraga Breka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e colloque annuel international de l'Association Sénégalaise des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">12e conférence annuelle d'Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905162v1</w:t>
+                <w:t xml:space="preserve">hal-03661544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pilotage de la performance globale en question</w:t>
               </w:r>
@@ -3674,394 +3674,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement dans le capital humain de PME dakaroises : Quelles pratiques en direction des salariés et des populations ?</w:t>
+                <w:t xml:space="preserve">Les administrations africaines à l’heure de la modernisation : la RSO comme facteur clé de succès au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Falilou Bane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop - Le capital humain : un concept fédérateur ? -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">26e Congrès de l’AIMS - Sciences, technologies et management stratégique -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408123v1</w:t>
+                <w:t xml:space="preserve">hal-03408121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques socialement responsables dans le secteur agroalimentaire/alimentaire : Retours de dirigeants de structures restreintes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Démarche « responsable » et appropriation d’indicateurs RSO : L’approche partenariale de la Sécurité Sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Feige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès de l’ADERSE - Gestion humaniste de la diversité et impact sur la responsabilité sociétale -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408118v1</w:t>
+                <w:t xml:space="preserve">hal-03408113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Démarche « responsable » et appropriation d’indicateurs RSO : L’approche partenariale de la Sécurité Sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques socialement responsables dans le secteur agroalimentaire/alimentaire : Retours de dirigeants de structures restreintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Anne</w:t>
+                <w:t xml:space="preserve">Grégoire Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Feige</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès de l’ADERSE - Gestion humaniste de la diversité et impact sur la responsabilité sociétale -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408113v1</w:t>
+                <w:t xml:space="preserve">hal-03408118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les administrations africaines à l’heure de la modernisation : la RSO comme facteur clé de succès au Sénégal</w:t>
+                <w:t xml:space="preserve">Investissement dans le capital humain de PME dakaroises : Quelles pratiques en direction des salariés et des populations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Falilou Bane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès de l’AIMS - Sciences, technologies et management stratégique -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop - Le capital humain : un concept fédérateur ? -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408121v1</w:t>
+                <w:t xml:space="preserve">hal-03408123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement organisationnel responsable et pilotage RSE : Enseignements d’une étude qualitative menée dans un groupe implanté à Dakar</w:t>
               </w:r>
@@ -4477,450 +4477,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques socialement responsables de PME : un état des lieux en Afrique Noire et au Maghreb</w:t>
+                <w:t xml:space="preserve">Conseil d'administration et représentation féminine : effet sur le reporting RSE et la performance des entreprises du SBF 120</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Congrès de l’AGRH - Retour vers le futur pour l’AGRH -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Comptabilité et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408108v1</w:t>
+                <w:t xml:space="preserve">hal-01901138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel modèle de performance pour le service public ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entreprenariat et capital humain socialement responsable : proposition d’un modèle de capacité à entreprendre RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Feige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Falilou Bane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International - Recherche et pratiques managériales : quels apports réciproques ? -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">Workshop - De la théorie à la pratique, quels enjeux aujourd'hui pour le management et le reporting du capital humain ? -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408112v1</w:t>
+                <w:t xml:space="preserve">hal-03408106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseil d'administration et représentation féminine : effet sur le reporting RSE et la performance des entreprises du SBF 120</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marchés publics et Education Nationale : Vers un modèle de PME de négoce responsable contraint ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Feige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité et gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">13e congrès de l'ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901138v1</w:t>
+                <w:t xml:space="preserve">hal-03408105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprenariat et capital humain socialement responsable : proposition d’un modèle de capacité à entreprendre RSE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel modèle de performance pour le service public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Falilou Bane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop - De la théorie à la pratique, quels enjeux aujourd'hui pour le management et le reporting du capital humain ? -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque International - Recherche et pratiques managériales : quels apports réciproques ? -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408106v1</w:t>
+                <w:t xml:space="preserve">hal-03408112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marchés publics et Education Nationale : Vers un modèle de PME de négoce responsable contraint ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques socialement responsables de PME : un état des lieux en Afrique Noire et au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Feige</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Bidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès de l'ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">27e Congrès de l’AGRH - Retour vers le futur pour l’AGRH -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408105v1</w:t>
+                <w:t xml:space="preserve">hal-03408108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5555,51 +5555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05375172v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Elock Son" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233;e Ruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2578267" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05165629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Feige" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Fane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.224.0244" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Ouraga Breka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.011.0059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Bane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.211.0119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.121.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.300.0064" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.181.0027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.202.0109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Tezembong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mereaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05192968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05125017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Emmanuel Zogbasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Gueye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905162v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Mbengue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Anne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408121v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03408208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05262059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05375172v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Elock Son" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233;e Ruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2578267" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05165629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Feige" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Fane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.224.0244" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Ouraga Breka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.011.0059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Bane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.211.0119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.121.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.300.0064" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.181.0027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.202.0109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Tezembong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mereaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05192968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05125017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Emmanuel Zogbasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Gueye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Mbengue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Anne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03408208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05262059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>