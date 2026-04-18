--- v0 (2026-03-27)
+++ v1 (2026-04-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges Zissis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7582-5686</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084597046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-1646-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (249)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometrically consistent real-time rendering pipeline for street-lighting digital twins: A road-section study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Ben Hnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/ae49c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the IAS 60th Anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (4), pp.8-16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2025.3561841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the parameters that affect sustainability and energy efficient concepts in road and urban lighting design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Skandali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Zerefos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Tsangrassoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Peña-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Triantafyllidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.144607. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of the Near Electric Emission from LED Driver as function of Power Variation and Lighting Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.172347. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2025.172347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Floral Induction in Okra (Abelmoschus esculentus L.) Under Blue and Red LED Light and Their Alternation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Khalil Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (5), pp.548. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae11050548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of circular led heat sink in a multi-hole cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3540725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the IAS 60th Anniversary [History]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Brusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (4), pp.8-16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2025.3561841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Photosynthetic Photon Flux Distribution under LED Lighting using Genetic Algorithm for Efficient Okra Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3635588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study by Design of Experiments of Thermal Management of a Light-Emitting Diode Dissipator in a Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym17010058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Management of Circular Led Heat Sink in a Multi-Hole Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (3), pp.4451-4462. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3540725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Blue Fluorescent OLEDs Based on a Solution and Solid‐State Emitter (SSSE): Investigations with 2‐Phenyl‐Naphthoxazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Fery‐forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202500151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighting, Energy, Environmental Impacts, and Associated Regulations: Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scholand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Norman Bardsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2-7. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2024.3488317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting Systems, Controls, and Communication Protocols: Introducing Open Communication Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Martirano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2-13. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2024.3482882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lighting on Humans and the Biotope: Physics, Measurement Systems, and Influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2-13. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2024.3488369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap to “Lighting 4.0” era and the SSL2 (Sustainable Smart Lighting ⊗ Solid State Lighting) concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LED professional Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of honeycomb heat sink filled with phase change material for smart lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2024.2316215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Contemporary Issues with Temporal Light Modulation of Lighting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vollers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nachtrieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (5), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2024.3425821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically Transparent Honeycomb Mesh Antenna Integrated into OLED Light Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pigaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.289. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13020289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation Analysis of Exciplex-Based Organic Light-Emitting Devices Using Carbazole-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Fery-Forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c13006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Lighting Technologies: Operating Principles, State of the Art, and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2-13. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2024.3484368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciplex‐based organic light‐emitting diodes with deep blue emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Mbarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13013, pp.4. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3022876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Flicker Frequency and Auditory Stimuli – Procedure Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Chmelařová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hergesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2023.3316999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of place: colour and lighting design methods in the process of inclusive housing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrain Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e Scienza del Colore - Color Culture and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23738/CCSJ.150203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Step PEDOT Deposition by oCVD for ITO-Free Deep Blue OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Poupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samélor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.3c02019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Industrial Lighting and Display Committee Story [History]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Brusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (6), pp.9-15. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2023.3304849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Lighting Technology Application in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Khayam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpan Zaeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Irmea Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.6283. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15076283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Advances in Lighting Systems' Technology – The way towards Lighting 4.0 era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIA.2023.3263182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling OLED luminance decay under thermal, constant and cyclic electrical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 59 (1), pp.676 - 683. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2022.3206286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Impact of the power dimming and Lighting Modes of LED lamps on the Near Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyfeddine Bechkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.169997. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2022.169997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic theory of nonrelativistic electron beam–inhomogeneous plasma system instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mustafaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Koubaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Gabriel Murillo Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (9), pp.093103. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0097263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of thermal and optical behavior of multi-chip LEDs package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.102395. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csite.2022.102395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of LEDs packages within inclined enclosures for lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2022.3195865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colours, light and well-being: characterizeation of chromatic phenomena in collective housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrain Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e Scienza del Colore - Color Culture and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23738/CCSJ.140201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency of a LED lighting system using a Peltier module thermal converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.101989. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csite.2022.101989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Deep Optical Properties of Healthy and Diseased Skin Using Diffuse Reflectance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (08), pp.191-199. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2022.128014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Smart Buildings for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Sing Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi Lei Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2022.3223346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light intensity and photoperiod on energy efficiency of biomass and pigment production of Spirulina ( Arthrospira platensis )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prudhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.37. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different abiotic factors on lipid production by microalgae – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.57. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial light may change flight patterns of bats near bridges along urban waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ros Kiri Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.259-267. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acv.12635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of OLED luminance using impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (1), pp.996 - 1004. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3123096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the needs for trained lighting engineers in construction industry: the first outcomes from ecoslight skills alliances european project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos-Nikolaos Madias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Bourousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.6-24. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33383/2021-087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability, reusability, and equivalent circuit of TiO2/treated metakaolinite-based dye-sensitized solar cell: effect of illumination intensity on Voc and Isc values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winda Rahmalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imelda Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamrin Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéphirin Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.10. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40243-021-00195-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighting for Cultural and Heritage Site: An Innovative Approach for Lighting in the Distinct Pagoda-Style Architecture of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diwakar Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aayush Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambros Doulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Bhusal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2720. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13052720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of High Pressure Short-Arc Xenon Discharge With a Thoriated Cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indzhira Yu Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (8), pp.2387-2396. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2021.3093816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal substrate design for thermal management of high power multi-chip LEDs module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.167179. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2021.167179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Designing Mixed Light-Emitting Diodes to Match Greenhouse Plant Absorption Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.4329. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of chromatic and lighting on the visual environment of the elderly: A critical literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bécheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Research and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (1), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/col.22562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence Intervals for Luminous Flicker Measurements: Comparison of Various Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leos Kukacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (5), pp.5499-5506. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3091083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Variation of Current and Frequency on the Discharge's Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (6), pp.2042-2049. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2020.2990432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Distribution Systems: An Old Business With Modern Challenges [President's Message]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2020.2985513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and survey of lighting and color ambiance for a suitable elderly's environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (1), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33383/2019-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Motors: An Electrical Engineering Foundation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (6), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2020.3014835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Systems: From Electricity Providers to Actors in Sustainable Development and Territorial Management [President's Message]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (5), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2020.3000452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Automation: A Cornerstone Shaping Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.4-66. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2019.2956266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Safety: A Challenge for All! [President's Message]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2020.2971069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage horticole : pourquoi choisir la technologie LED ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.62-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments About the Article “On the Similarities of Low-Temperature Plasma Discharges”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mustafaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davlat Quvatovich Solihov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.596-601. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2019.2950532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching LPS to LED Streetlight May Dramatically Reduce Activity and Foraging of Bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.165. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d12040165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes and Standards as Innovation Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.4-66. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2019.2945100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Lighting and Light Pollution: A Critical Issue for the Present Generation, a Challenge to the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.4552. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12114552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band 28/38 GHz Inverted-F Array Antenna for Fifth Generation Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2020063053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie LED : Une révolution dans le domaine de l'éclairage, mais pas seulement…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Transparent Antenna for 5G Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Ahyoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2020063054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion: Lessons learned from life cycle assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc André Mequignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (5), pp.582-582. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153520940904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of Net Emission Coefficient for High Intensity Discharge Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Al Youssif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Malaeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.80-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Luminance Degradation of OLEDs using Design of Experiments (DoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.6548 -6558. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2929150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system for assessment of street lighting tenders based on energy performance indicators and environmental criteria: Overview, methodology and case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Doulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sioutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kontaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Faidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.101759. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2019.101759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Lighting Technologies in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divakar Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Bhusal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frangiskos Topalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33383/2019-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminance Contrast Assessment for Elderly Visual Comfort Using Imaging Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Daniel Gălățanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.474-479. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2019.02.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric and Electrical Characterizations of Large-Area OLEDs Aged Under Thermal and Electrical Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Ibrahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (1), pp.991-995. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2864939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future Is Now in Automation and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (2), pp.5-5. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2018.2884751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The R3 Concept: Reliability, Robustness, and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (4), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2019.2909374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Моделирование плазмы короткодугового ксенонового разряда сверхвысокого давления</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Н.А. Тимофеев</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">В.С. Сухомлинов</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">И.Ю. Мухараева</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Д.В. Михайлов</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Журнал технической физики</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89 (10), pp.1556. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21883/JTF.2019.10.48171.103-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Quality: Society's Underpinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2019.2921182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the luminous environment using DiaLUX software at “Constantin and Elena” Elderly House – Study Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Daniel Gălățanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.466-473. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2019.02.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Lighting Systems and Light Loss Factor: A Case Study for Indoor Workplaces in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc André Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (11), pp.1278. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8111278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an Ultrahigh-Pressure Short-Arc Xenon Discharge Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Yu. Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Physics / Zhurnal Tekhnicheskoi Fiziki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (10), pp.1473-1479. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1063784219100207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effect of a pulsed power supply on the HgTlI lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (3), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153518760668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Electrical Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2019.2897410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage à base de LEDs - Conception des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Short-Arc High-Pressure Xenon Discharge: Effect of Electrode Material Evaporation on Discharge Properties and Pulse Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indjira Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (7), pp.3266-3270. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2019.2918643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motors and Drives: An Old but Very Modern Couple!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (6), pp.6-7. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2019.2933070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking Behind the Big Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1), pp.4-68. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2018.2874608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of color temperature scenario applied to quality lighting design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color and Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.99-103. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/issn.2169-2629.2019.27.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spectrum modeling calculation with light emitting diodes set based on relative quantum efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1242, pp.815-822. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/actahortic.2019.1242.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Plasma Kinetics in a Low-Pressure Inductively Coupled Discharge in Argon and Mercury Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (1), pp.162-172. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2018.2871258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage à base de LEDs - Composants LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Light Modeling Using Laser Diode and Remote Phosphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Czesnakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Jinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Technology in Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (03), pp.217-221. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jstl.IEIJ160000596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Red and Blue LEDs on the Production of Phycocyanin by &amp;lt;i&amp;gt;Spirulina Platensis&amp;lt;/i&amp;gt; Based on Photosynthetically Active Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Technology in Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.148-152. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jstl.IEIJ160000597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est quoi, un courant électrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for distance and illuminance thresholds in the effects of artificial lighting on bat activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175 (5), pp.123-135. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and color: a factor of safety in the everyday life of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of blue laser diode for solid state lighting application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Czesnakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 08 (03), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2018.83005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glow Discharge in the Mixture of a Rare Gas and Water Vapour: Properties and Application to Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Mikhaylov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Technology in Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.108-117. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jstl.IEIJ160000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of [Pt(II)(Tetra-Tert-Butylsalophen)] Complex within Organic Devices: Deep Red Emission, Bistable Light-Emitting Diodes and Operational Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.762. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8050762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweaking Light-Emitting Diodes: A Multiobjective Optimal Design for New Luminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dulout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.50-59. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2017.2740445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAG and greenYAG+nitride properties for white-light generation using a blue laser diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Czesnakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photonics for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.026001. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JPE.8.026001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREPUBLICATION: PHOTOSTABILITY OF β-CAROTENE/MODIFIED KAOLINITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Wahyuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Mouloungui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1346/CCMN.2018.064115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple high-sensitivity acoustic resonance detection method for metal halide lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.123-128. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jstl.IEIJ160000598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de lumière blanche par le couplage d’une diode laser et d’un luminophore adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, 35-39 ; numéro spécial JCGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirulina platensis biomass estimation using reflectance signal and infragram technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cisse Theodore Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algal Biomass Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HID lamps under low frequency square wave operation: Experimental Evaluation of Dimming effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (5), pp.658-667. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153515622053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the thermal distribution of multi-chip LED package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (6), pp.653-660. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.07.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic resonance detection using statistical methods of voltage envelope characterization in metal halide lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (6), pp.5988 -5996. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2017.2742978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible ways to increase the efficiency of a low-pressure water vapour discharge as a light source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Beliaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khodorkovskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.259-276. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153515602741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On correct evaluation techniques of brightness enhancement effect measurement data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.1. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.56.11.114103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative properties of ceramic metal-halide high intensity discharge lamps containing additives in argon plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7S2), pp.07LB05. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/JJAP.55.07LB05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampoules à incandescence : vers un retour en grâce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of High-Brightness LED Samples Aged Under Stress Temperature Conditions: Electrical Characterizations and Signature Evolution Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (1), pp.502-510. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2015.2475424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal conduction path deficiency on thermal properties of LEDs package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ghnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abderrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.251-260. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.03.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the convective flow as a function of external parameters in a high-pressure metal halide discharge lamp (HgDyI 3 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hadjsalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (6), pp.063522. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In&#64258;uence of Driving Current on Photometric Performances of a White Light OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (6), </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2016.2585573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of visible radiation in electrodeless HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gg Lister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (4), pp.502-515. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153515571678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions dans le domaine des diodes électroluminescentes pour l'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.25-29. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/20168225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Flicker form LED lighting systems : An urgent problem to solve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LED professional Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED Equivalent Circuit Model With Temperature Coefficient and Intrinsic Capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray-Lee Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhong-Yan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (1), pp.493-501. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2015.2464180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Operating Conditions on the UV-B (308 nm) Power and Efficiency of the XeCl* Barrier Discharge Excilamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Saghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Avtaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.792-802. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2530742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of AC power theories under stationary and non-stationary, clean and distorted conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Kolář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.221-231. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2015.0713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HID lamps fed by a non conventional pulsed current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nsibi Walid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126 (11-12), pp.1105-1108. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Industrial Lighting and Display Committee (IAS) History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.65-67. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2014.2362023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Special Issue on LED Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marcos Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.577-580. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2015.2451971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Photometric Properties of Microwave High Intensity Discharge (HID) Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.26-34. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.IEIJ140000558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of LED Lighting System for Greenhouse Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Illuminating Engineering Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'efficacité des LED grâce à la topologie et du niveau de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Manufacturing Systems Development and Applications Department [IAS History]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.59-60. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2014.2362076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des LED domestiques : peut mieux faire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUX, La revue de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of a plasma HgDyI3 transport coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hadjsalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (5), pp.053506. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4918704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimming control by variation of the switching frequency for high-intensity discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (6), pp.729-738. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153513501103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and stability of a phosphor-conversion white light source using a blue laser diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (10), pp.107134. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4899187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Dependent Modeling of Mercury Thin Line Following the Electrical Conductivity of the Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (4), pp.993-999. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2307860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Karlicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqing Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Cherng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2196-1107-1-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage : les fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cachoncinlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-c3339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a fluorescent lamp luminaire used in industry – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tahkamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bazzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Puolakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Halonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153513480518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of a high pressure sodium lamp fed by a pulsed power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (6), pp.739-746. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153513506431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED Flicker: A Drawback or an Opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 03 (01), pp.63-66. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2013.31010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Perception of LED Flickering Controlled in a Colored Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (4), pp.183-188. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.IEIJ130000504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les OLED : marchés actuels et perspectives d’applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.39-43. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/20136839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Flat Dark Discharge Lamp for Backlight Applications Based on Electron - Excited Phosphor Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ming-Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Li Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shih-Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light and Engineering (Svetotechnika)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of non-Maxwellian electron energy distribution functions on the simulation of an inductively coupled Ar–Hg discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.035002. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/22/3/035002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of light-emitting diode downlight luminaire: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tahkamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bazzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (5), pp.1009-1018. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-012-0542-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolorization of acid red B aqueous solution by positive and negative electrical discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (4), pp.618-624. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Sources Technology from past to the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Illuminating Engineering Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Resonance Characterization and Numerical Model Including Acoustic Streaming in an HPS Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 49, pp. 1154-1160. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2013.2251593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic and Excitation Temperatures in Medium- and High-pressure Mercury Arc Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Karabourniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (4), pp.166-170. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.IEIJ130000514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Life Cycle Assessments of LED Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tahkamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjukka Puolakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Halonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.44-54. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.36.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the UV flux of a XeCl dielectric barrier discharge excilamp through its current variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamat Abakar Djibrillah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (2), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1070/QE2012v042n02ABEH014266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Auxiliary Heating on the Degradation of Fluorescent Lamp Electrodes Under Dimming Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zudrell-Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Severinsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.1889-1897. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2157285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for developing a low-pressure discharge lamp model with electron density variation and ambipolar diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y.R. Hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science, Measurement &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.229-237. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies de l'éclairage - vers la lumière &amp;quot; électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Dimming Control for HID Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Modelling and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road lighting: A review of available technologies and appropriate systems for different situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Australasian College of Road Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A STUDY ON THE FLICKER OF COMMERCIAL LAMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of flicker of commercial lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light and Engineering (Svetotechnika)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Review on Lighting and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Security Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.341-353. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19361610.2012.686096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution technologique de l'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Cachoncinlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et perspectives de l'éclairage : applications des OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of photometric properties of high-pressure mercury discharge with thallium iodide additives (HgTℓI) using the ray-tracing method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (10), pp.105201. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/10/105201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diodes électroluminescentes LED pour l'éclairage Panorama et tendances technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Logivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.Référence IN18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Experimental Validation of a New Current-Controlled Driver for a Dielectric Barrier Discharge Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amgad El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard van Eerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.1971-1982. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2011.2155015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An axisymmetric 2D model on a high-frequency inductively coupled Ar–Hg discharge with a re-entry bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (30), pp.305201. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/30/305201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Acoustic Resonance in a High-Pressure Sodium Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (2), pp.1071-1076. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2010.2102993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigations on the warm-up of a high-pressure mercury discharge lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zalach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schoepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.033511. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3568830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-emitting diodes (LED) for domestic lighting: Any risks for the eye?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Viénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barlier-Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Retinal and Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (4), pp.239-257. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.preteyeres.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holistic approach for achieving energy savings using modern lighting technologies. An illustration with LED systems for outdoor lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Pop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inginiera Iluminatului</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDVILLE Project: Traffic Roundabout LED Lighting System. Technical and Social Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (3), pp.278-282. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.35.278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Different Discharge Lamp Models Based on Lamp Dynamic Conductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Blanco Viejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Alvarez Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferrero Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.1983-1991. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2011.2155014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Sources for Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Research Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182, pp.33-39. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srt.2011.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the absolute intensity of barium lines during dimming operation in the vicinity of fluorescent lamp electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein El Abidine Tlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1-2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v14.i1-2.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the effect of impurities in xenon based dielectric barrier discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a N Dagang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (23), pp.234006. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/23/234006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Evolution of Optical Emission Spectrum of a Hg-HID Lamp Exposed to X-ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Palarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (4), pp.449-459. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-010-9228-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage un enjeu pour l'avenir : impact énergétique et environemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49/50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinactivation of the Escherichia coli by the Pulsed Dielectric Barrier Discharge Excilamp Krypton Chlorine Emitted at 222 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaoui Hafsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Roumaissaa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kaid Harche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (4), pp.953-956. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2010.2041471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional modeling of the warm-up phase of a high-pressure mercury discharge lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.063505. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3436597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics for electrical discharge light sources: pushing the limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Haverlag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (23), pp.230301. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/23/230301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact énergétique et environnemental de l'éclairage : un enjeu pour l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49-50, pp.52-54. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/20104952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity Discharge Lamps: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Validated Model for Radiation Transport in an HID Lamp Using the Ray Tracing Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (3), pp.150-156. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.34.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuri Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Display Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (9), pp.349-350. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JDT.2010.2061271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of similarity laws as a light source diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khodorkovskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (23), pp.234005. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/23/234005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Emission of a High-Pressure Sodium Lamp Working at 50 Hz and at High Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Alvarez Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (5), pp.1740-1745. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2010.2059610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolorization of Aqueous Acid Red B Solution During the Cathode Process in Abnormal Glow Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilai Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jierong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihua Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangbin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (10), pp.2854-2859. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2010.2061871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-Based Model for a Dielectric Barrier Discharge Lamp Using the Finite Volume Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amgad El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (9), pp.2260-2273. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2010.2057260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LEDs organiques, source de lumière du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magazine d'Asprom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of water molecules by electron impact with formation of OH-radicals in the A 2 Σ + state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khodorkovskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Murashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rakcheeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Beliaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.215201. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/42/21/215201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy towards the next generation of low pressure discharge lamps: lighting after mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fokitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.045209. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/4/045209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Periodic Table with Regard to Atomic Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Fokitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.67-69. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.33.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low pressure water vapour discharge as a light source: II. Electrical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Beliaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khodorkovskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (17), pp.175204. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/17/175204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer aux lampes à basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 382, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of art on the science and technology of electrical light sources: from the past to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (17), pp.173001. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/17/173001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies d’éclairage anciennes aux technologies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de de l'éclairage : une révolution en ordre de marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (10), pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes basse consommation : et nos intérieurs changent de couleur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mensuel de l'Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invasion des LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUX, La revue de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 255, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental research of degree of methane decomposition in plasma using laser method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model investigation on moving striations in low pressure Ar–Hg discharge: electron response to striation-like fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenpeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (9), pp.095207. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/9/095207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-Barrier-Discharge Excilamp in Mixtures of Krypton and Molecular Chlorine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (4), pp.546-550. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2009.2013864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectivas e obstáculos ao uso do LED branco como fonte de luz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electricidade Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.104-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on moving striations in a 50 Hz ac fluorescent lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (13), pp.135211. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/41/13/135211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des systèmes d’éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruscassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Pigenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displays and lighting: Toward a bright future [From the Editor's Desk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Ikeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (4), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2008.923572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements for Thermochemical Data in the Lighting Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugh Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dinsdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mucklejohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (7-8), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zna-2008-7-807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novas Tecnologias para sistemas de iluminação urbana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Pigenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruscassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sajous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electricidade Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (414), pp.134-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED Blanches et éclairage général: quel potentiel et quels problèmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUX, La revue de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 250, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic study of the warm-up phase of a high-pressure mercury lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben El Hadj Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (9), pp.093502. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2975212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmpadas : economia de energia e desenvolvimento substentável</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electricidade Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (414), pp.118-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Voltage Drop Across the Cathode Sheath in HPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Tapia Fabela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Osbaldo Pacheco-Sotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquidia Pacheco Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samuel Benítez-Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulo López-Callejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (4), pp.1104-1110. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2007.902125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between X-rays Absorption and Emission Spectroscopy Measurements on a Ceramic Envelop Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (6), pp.732-735. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/9/6/22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Model for HPS Discharge Based on the Energy-Balance Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Luis Tapia Fabela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Osbaldo Pacheco-Sotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samuel Benitez-Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rgulo Lopez-Callejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.637-643. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2007.896973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a pulsed power supply on the ultraviolet radiation and electrical characteristics of a low-pressure mercury discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Devices and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.249-259. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10519990600912211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discharge Lamp Model Based on Lamp Dynamic Conductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (3), pp.727-734. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2007.897195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art de la science et technologie des systèmes d'éclairage : Economies d'énergie et Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.005. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea:2007005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends on Compact Fluorescent Lamp Quality and Strategies to Phase-out Incandescent Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light and Engineering (Svetotechnika)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (4), pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model of a DBD lamp for power supply design and method for the automatic identification of its parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.307-313. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2007017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest of the perfect light source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruscassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lighting Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (19), pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social and economic need to standardize lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart A. Mucklejohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEC e-tech online news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (1207), 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative power supply concepts for DBD excilamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.693810. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.785662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Acoustic Resonance Band Detection Workbench for HID Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (5), pp.1191-1198. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2007.904391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Wastes Vitrification by Transferred Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Tapia-Fabela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pacheco-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pacheco-Sotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Torres-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Valdivia-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (6), pp.721-724. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/9/6/19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage et nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du réseau ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diodes electroluminescentes blanches et éclairage général : quel potentiel et quels problèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du réseau ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a high intensity metal halide discharge reference lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Stoffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Haverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (11), pp.N67-N70. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/17/11/N01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Consistent Model of HID Lamp for Design Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hiramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Erraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (4), pp.1536-1547. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2006.877644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of Art in the Science and Technology of Electrical Discharge Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.51-54. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.30.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency electrodeless lamps in argon–mercury mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Denisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Revalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Skudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Zorina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (17), pp.3275-3284. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/38/17/S32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Wharmby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lawler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (17), </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/38/17/E01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic thermal and radiative behaviors of a high pressure sodium lamp plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (8), pp.083501. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2001790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of a HgTlI discharge lamp: transport coefficients and thermodynamic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Troudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S El Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (4), pp.610-622. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/37/4/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent behavior of a pulsed high power xenon flashlamp. Application to the Mega-Joule laser pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86 (4), pp.361-369. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2003.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicted Results of a HID DC Current Lamp Considering a P-1 Radiation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hiramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (1), pp.118-126. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2004.823902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collisional radiative model applied to the study of pure rare gas electrical discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bezanahary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (4), pp.587-595. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2003.815244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle collisionnel radiatif appliqué à l'étude des lampes à décharge gaz rare “basse pression”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bezanahary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.271-274. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRICAL DISCHARGE LIGHT SOURCES: A CHALLENGE FOR THE FUTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (3), pp.397-409. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v6.i3.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on Transport Processes in Multicomponent Plasma by V M Zhdanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 44 (10), pp.2283-2283. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/44/10/701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'une source d'ultraviolet fonctionnant dans un réacteur de traitement d'eau de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Costache Mongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR7), pp.Pr7-65-Pr7-66. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamps and lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Science and Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (5), pp.196-202. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/esej:20000502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical light sources: a challenge for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Science and Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (5), pp.194-195. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/esej:20000501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal study of the deviations from thermal equilibrium in a high-pressure mercury plasma working under an ac power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (8), pp.968-976. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/33/8/313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of deviations from local thermodynamic equilibrium in high-pressure mercury discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Kindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86 (8), pp.4134-4141. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.371338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mode d'alimentation sur la production du rayonnement VUV des raies de résonance de Ne dans une décharge électrique à basse pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 09 (PR5), pp.Pr5-27-Pr5-28. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Hg-Ar discharge plasma under an increased pressure of Ar and in narrow tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bashlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Van Hieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Milenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Panasjuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31 (12), pp.1449-1456. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/31/12/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du rayonnement UV d'une lampe à décharge mercure haute pression en fonction de son mode d'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22, pp.C1-75-C1-76. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1997013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the convective flow as a function of external parameters in high-pressure mercury lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (3), pp.753-760. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/29/3/036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a mercury high‐pressure discharge in the course of its start‐up phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79 (1), pp.99-103. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.360915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-temperature, two-dimensional fluid modelling of mercury plasma in high-pressure lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (9), pp.2432-2438. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/29/9/030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the high-pressure mercury discharge lamp during the middle phase of start-up (medium mercury pressure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bashlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Milenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27 (3), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/27/3/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission UV des décharges capillaires mercure-gaz-rare basse pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 19, pp.C1-179-C1-180. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1994044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the population density in the low pressure mercury-argon discharge: analysis of the steady state and sinusoidal operating modes of the positive column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonneval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Hg-Ar low-pressure-discharge positive column: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bénétruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bernat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 45 (2), pp.1135-1148. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.45.1135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boltzmann-equation analysis of electron kinetics in a positive column of low-pressure Hg–rare-gas discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alkaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 42 (2), pp.978-988. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.42.978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (466)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological efficiency and degradation of LEDs used of okra plants growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IAS, Jun 2025, Taipei, Taiwan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS62731.2025.11061556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordable Smart Lighting for Smart Cities in Developing Economies Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy and Applications (ICEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Djibouti, Mar 2025, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Smart Lighting systems for buildings, latest achievements and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international conference of building and simulation (BAS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalarna Univiersity, Jul 2025, Borlänge, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Political Decisions on Nuclear Energy: A Comparative Environmental Analysis of France and Germany in Lighting Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Méquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IAS, Jun 2025, Taipei, Taiwan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS62731.2025.11061665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smarter University Digital Twins: A Real-Time Rendering Pipeline for Street-Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Ben Hnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th London Imaging Meeting (LIM 2025) - London, United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, London, United Kingdom. pp.012016, </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/3128/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EULE -European Urban Light Explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Storch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial Session - The Social Implications of Digital Transformation in the Galapagos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Herremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lansdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Kun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Engineering Management Society Conference (TEMSCON LATAM-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des nuisances sur la biodiversité. Courbe V(λ) des insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de l'Eclairage, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light spectrum effect on stomatal characteristics of okra leaves - Relationship between ndvi and leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissé Théodore Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference &amp; Exhibition (EUCBE2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un éclairage intelligent durable et intégratif pour nos bâtiments et nos villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblé Générale SEE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE Occitanie, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA 4E Smart Sustainability in Lighting and Controls (SSLC) Platform A New Term Focused on Smart Lighting Systems, 2024 to 2029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scholand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Borg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BRICS Smart Lighting Industry Summit and the 11th Meeting of BRICS SSL Collaboration Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISA - International Solid State Lighting Alliance, Jul 2024, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Photosynthetic Photon Flux Distribution under LED Lighting for Efficient Okra Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (AM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industry Application Society, Oct 2024, Phoenix (AZ), United States. pp 1-6, </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA 4E Smart Sustainability in Lighting and Controls (SSLC) Platform - A New Term Focused on Smart Lighting Systems, 2024 to 2029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scholand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bennich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Energy Efficiency in Domestic Appliances and Lighting (EEDAL’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jyukankyo Research Institute (JYURI), The University of Kitakyushu, Oct 2024, Kitakyushu, Japan. European Commission</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting systems: Dream or reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Improving Energy Efficiency in Commercial Buildings and Smart Communities (IEECB&amp;SC’24) and European ESCO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LightingEurope, Mar 2024, Frakfurt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Προσιτός έξυπνος φωτισμός για έξυπνες πόλεις, έξυπνα κτίρια, έξυπνα σπίτια... Όνειρο ή πραγματικότητα;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGIA.TEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T-PRESS, Oct 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting systems: Dream or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Energy Efficiency in Domestic Appliances and Lighting (EEDAL’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jyukankyo Research Institute (JYURI), The University of Kitakyushu, Oct 2024, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNX-based Lighting System Controlled by Brain Signals (EEG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeq Alsaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community &amp; Technical University of Eindhoven, Nov 2024, Eindhoven, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving successful intergovernmental collaboration: A case study in lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scholand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eceee 2024 Summer Study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECEEE, Jun 2024, Lac d'Ailette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Smart Cities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Tahai PES Section, Oct 2024, Pattaya City, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciplex-based organic light-emitting diodes with deep blue emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Housseiny Houssein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Mbarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe - Organic Electronics and Photonics: Fundamentals and Devices IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser driven white light generation with specially shaped phosphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO ( Conference on Lasers and Electro-Optics) : Science and Innovations 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica (OSA - The Optical Society), May 2024, Charlotte, NC, United States. paper JTh2A.217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating the Future: Smart Lighting and Prognostics Health management (PHM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Prognostics and Health Management (ICPHM2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Reliability Society, Jun 2024, Spokane WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 2: Light Emitting Diodes as component for lighting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Smart Cities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES Thai Section, Oct 2024, Pattaya City, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of a Circular Economic Model for Street Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEFI CLEF CRCULADES; Association Interdisciplinaire Française pour la Recherche en Économie Circulaire, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of natural and artificial light perception in three moth species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeangeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Electronic Conference on Diversity - Biodiversity of Animals, Plants and Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, Nov 2024, Online (Virtual), Switzerland. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity between natural and artificial lights: weighting by the vision of three species of Heterocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community &amp; Technical University of Eindhoven, Nov 2024, Einhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environmental Impact of Sensors in Smart Lighting Systems: Enhancing the Lighting as a Service (LaaS) Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Andre Méquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community; Technical University of Eindhoven; Intelligent Lighting Institute (ILI), Nov 2024, Eindhoven, Netherlands. 4 p., </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Smart Lighting systems, latest achievements and future challenges!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Power Engineering and Renewable Energy (ICPERE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bandung Istitute of Technology, Nov 2024, Bandung, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Προσιτός έξυπνος φωτισμός για έξυπνες πόλεις, έξυπνα κτίρια, έξυπνα σπίτια...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Διαδικτυακές ομιλίες διακεκριμένων Ελλήνων Φυσικών του εξωτερικού από το Γενικό Λύκειο Μοχού</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ΓΕΛ Μοχού και του Προτύπου ΓΕΛ Πατρών (Όµιλος Αστρονοµίας και Αστροφυσικής), Dec 2024, On line, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Potential Impact of Maintenance Factors on Lighting Uniformity in Horticultural Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Mucklejohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Raynham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moutsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Quadrennial Session of the CIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Internationale de l'Eclairage - CIE, Sep 2023, Ljubljana, Slovenia. pp.216-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable smart lighting technology state-of-art and roadmap to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE IAS Global Conference on Emerging Technologies (GlobXonET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal effect of laser beam on Solid-State Lighting Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10169987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to “Lighting 4.0” era, the SSL2 (Sustainable Smart Lighting x Solid State Light sources) concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illuminating Engineering Society Webinars Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IES-Illuminating Engineering Society, Jul 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of Near Electric Field for AC/DC LED Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged occupancy of interior space and effect of lighting on the perception of space quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chêma Gargouri Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morched Cheikhrouhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a circular economic model for public lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ls1858153.2023.10170478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Harmonic Filters on LED Lamp Loads to Reduce Odd Order THD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vica Claudia Meylinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Cahyadi Putra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Khayam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Denpasar Bali, Indonesia. pp.573-578, </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS58902.2023.10257486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Smart Lighting Technology State-of-Art and Roadmap to the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electronic Packaging Sociey Webinars series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the fast electron beam—plasma system used for pumping high-power gas lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zaitsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Hady Badr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10169953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Street Lighting: Challenges for a Virtual Reality solution based on Internet-of-Things Devices and Photometry Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Piovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Pedro Luque Oostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A REVIEW OF ADVANCES IN LIGHTING SYSTEMS' TECHNOLOGY THE WAY TOWARDS LIGHTING 4.0 ERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy Conversion Conges &amp; Expo (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Nashville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Exploration of Smart Lighting Aspects: Area of Use, Methodologies and Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Cumberbatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nashville, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordable Smart Lighting for Smart Cities, Smart Buildings, Smart Homes… Dream or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IAS/PES Power Africa Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2023, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an optical analysis device using the ray tracing method for the detection of skin infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of circular Led heat sink in a multi-hole cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Corona Discharges for High-Voltage Applications in Active Ionic Wind Cooling of High-Power LEDs Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Denpasar Bali, Indonesia. pp.521-526, </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS58902.2023.10257361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel: Faculty Leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minho Jo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Frontiers in Education Conference (FIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, College Station, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE58773.2023.10342960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Light Sources' Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Bombay Section, Jun 2023, Bombay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité nécessaire pour une économie circulaire et l’éco-conception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Méquignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Circulades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Circulades, Jul 2023, Toiulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of Shielding Influences on Near Magnetic Field for LED Lighting Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Environment and Electrical Engineering and 2023 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope57605.2023.10194716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and Experimental Characterizations by Schlieren Optics of an Ionic Wind Cooling System for High Power LEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Biganzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">280 lm/W c'est pour quand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worlshop “LED 2050: évolutions, révolutions…”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIL-Syndicat du Luminaire, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of Smart Lighting System for Residential Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouki Mohamed Ridha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Andrê Mêquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF LIGHT DISTURBANCE SOURCES AND THEIR EFFECT ON HUMAN VISION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th Quadrennial Session of the CIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Internationale de l'Eclairage - CIE, Sep 2023, Ljubljana, France. PO97, pp.281-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractiveness of Ephemeroptera insect order to light colour temperature Theme: Biology and Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international conference on artificial light at night (ALAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Royal Astronomical Society of Canada; University of Calgary, Aug 2023, Calgary, AL, Canada. pp. 139-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to “Lighting 4.0” era, the SSL2 (Sustainable Smart Lighting x Solid State Light sources) concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Smart Cities Conference (ISC2-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2023, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Electrode Surface Shape on Plasma and Light Emission Properties of High Pressure Short-Arc Xenon Discharge Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indzhira Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Smart Lighting: The SSL-square Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Council Distinguished Lectures series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Adaptation du vivant à son environnement 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Feb 2023, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Energy Saving Lamps in Indonesia Based on Power Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Cahyadi Putra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Khayam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Irmea Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 5th International Conference on Power Engineering and Renewable Energy (ICPERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bandung, Indonesia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPERE56870.2022.10037315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Power Quality of Microgrids with High Penetration of Renewable Energy on the Characteristics of LED Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nainggolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpan Zaeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Irmea Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Denpasar Bali, Indonesia. pp.589-593, </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS58902.2023.10257347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach of “Digital Twins” applied to smart urban lighting: from concept to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Jebeniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fluid dynamics investigation of air flow generated by ion wind around a LED heat sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Dorsaf Bouzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38.Analyses Non-Destructives des encres de la Renaissance : Spectrométrie et Analyse de Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Boutroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférnce Internationale Matériaux (Matériaux-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm and Neutral White OLEDs Aging Comparison Studies under Electrical and Thermal Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimisation of lighting arrangement for typical Pagoda architecture of Nepal accounting the effect of light pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diwakar Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayouch Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Bhusal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frangiskos Topalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the necessary skills for designing the training tracks for the next-gen lighting engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Lighting Conference LUX EUROPA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Lighting Society &amp; Slovak Lighting Society, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">31.Experience of place: colour and lighting design methods in the process of inclusive housing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrain Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII edizione della Conferenza del Colore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo del Colore – Associazione Italiana Colore, Sep 2022, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impacts of Artificial Lighting Systems to Abiotic Resources and Biospherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Decarbonization 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASHRAE, Oct 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What case studies reveal about the impacts/benefits of minimum and high-level performance targets on LED lighting markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Coyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scholand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Energy Efficiency in Domestic Appliances and Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Flicker Frequency and Auditory Stimuli - Procedure Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leos Kukacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Chmelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hergesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Detroit, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS54023.2022.9939707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Preliminary Verification of an Alternative Flicker Observer Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to Sustainable Smart Lighting. The SSL2 concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Power Engineering and Renwable Energy (ICAPRE-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bandung, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SSL2 concept for Affordable Sustainable Smart Lighting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES/IAS PowerAfrica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic approach to assessing lighting designs for horticultural applications: Part II – Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raynham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afroditi Moutsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mucklejohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of High Pressure Short-Arc Xenon Discharge with a Thoriated Cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indjira Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference PLASMA PHYSICS AND PLASMA TECHNOLOGY (PPPT-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B.I. Stepanov Institute of Physics, National Academy of Sciences of Belarus,, Sep 2022, Minsk, Belarus. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chip spacing on thermal and optical behavior of circular multi-chip LEDs package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White light generation by coupling blue laser diode and phosphor film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Preference of White Light for Nepalese Heritage Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayouch Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Bhusal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diwakar Bista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sustainable Smart Lighting “SSL2” concept for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT for Smart Cities &amp; Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basis for the Design of a University Living Lab (LL) on the Science Campus of Toulouse III University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Brugarolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "El Campus com a Living Lab" 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UAB : Universitat Autònoma de Barcelona; CVC : Centre de Visió per Computador; Xarxa Europea de Living Labs  (European Network of Living Labs – EnoLL), Nov 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow YAG: Ce 3+ phosphor in polyimide matrix for white light generation by laser diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs (Diodes ElectroLuminescentes Organiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès de la Société Française des Procédés (SFGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oCVD PEDOT, an innovative material for OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Caussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Vahlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light quality, color perception and emotions in the interior space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéma Gargouri Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a laser-driven white light source with curved phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosensitive Materials and their Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.47, </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2622129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary issues with temporal light modulation of lighting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nachtrieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vollers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the Advances of Lighting Systems Technology The way towards Lighting 4.0 era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Serrenho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-driven white light generation by mixing blue (BAM), green (GYAG), and red (nitride) phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light-Emitting Devices, Materials, and Applications XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States. 56 / 120220O (5 p.), </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2606554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Centric Lighting for the benefit of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrain Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse Width Modulation current control for LED lighting horticulture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Detroit, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS54023.2022.9939775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED Aging Detection through Voltage Noise Characterization under Constant Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of LEDs Boost Driver for street lighting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mohamed Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljelil Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">МОДЕЛИРОВАНИЕ КОРОТКОДУГОВОГО КСЕНОНОВОГО РАЗРЯДА ВЫСОКОГО ДАВЛЕНИЯ С УЧЕТОМ ЭМИССИИ АТОМОВ МЕТАРИАЛА КАТОДА В РАЗРЯДНЫЙ ПРОМЕЖУТОК</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Yu Muharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mustafaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII All-Russia Conference on Physical Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSBEI HE "Université d'État du Daghestan" Centre fédéral de recherche du Daghestan RAS, Oct 2022, Makhachkala, Dagestan, Russia. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of a LED with the Effect of a Thermoelectric Module on the Junction Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13.Modeling of Ultrahigh-Pressure Short-Arc Xenon Discharge Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indzhira Yu Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts des systèmes d’éclairage intelligents pour un usage résidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc André Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human at Home Project Conference (HUTLaConf2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting – the ultimate SSL^2 concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Summit on Communications Futures (CommFutures-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2022, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What type of Lighting professionals will be needed in France in the next decade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE National Committee Workshop on Lighting Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIE - Comission Internationale de l'Eclairage, May 2022, Virtual, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental visualization of natural convection around a LED dissipator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic approach to assessing lighting designs for horticultural applications: Part I - HID and LED lightsources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raynham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afroditi Moutsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mucklejohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Big Eye of Smart Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Paredes Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Detroit, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS54023.2022.9940137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the necessary skills for designing the training tracks for the next-gen of lighting engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Krakowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Zerefos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos-Nikolaos Madias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tunis, Tunisia. pp.656-662, </w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et caractérisation de pigments par des bactéries marines pour l'éco-conception des OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Grand Sud-Ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU ecodesign requirements for waste handling of lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Jägerbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Merschbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nilsson Tengelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles compétences sont attendues par les employeurs, sur l'éclairage - Ce que nous montrent les résultats du projet ECOSLIGHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOCALES pro, Forum des lumières durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Impacts on the Electrical Distribution Network by the Broad Usage of LED Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Jelil Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. pp.312-316, </w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF THE NET EMISSON COEFFICIENT IN HIGH INTENSITY DISCHARGE (HID) LAMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Confernce on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Singapore, Singapore. pp.PID6322237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des conditions d’éclairages favorisant la production de biomasse et la teneur en phycocyanine chez Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e JOURNEES DU GDR HAPPYBIO Journées conjointes GDR HappyBIO-SFPb-SFPMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR HappyBIO-SFPb-SFPMed, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Characterization of Buruli Ulcer by Diffuse Reflectance using LEDs illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cisse Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Zoueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OVERVIEW OF THE IMPACT OF STRAY LIGHT FROM COMMERCIAL GREENHOUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Raynham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moutsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online (hosted by NC Malaysia), Malaysia. pp.668-677, </w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25039/x48.2021.PO37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Study of the Injection mechanism in N,N'-ditridecyl-3,4,9,10-perylenetetracarboxylic diimide (PTCDI-C13) based Vertical Organic Field-Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Marjorie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buso David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ternisien Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cedric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Housseiny Houssein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Blue-Blocking Lenses Effects on the Melatonin Production level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to “Lighting 4.0” era – The “Right Smart Lighting” Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Summit on Communications Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des conditions d’éclairages favorisant la production de biomasse et la teneur en phycocyanine chez Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque Eclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMIR, Sep 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel optical design by ultraviolet visible-near infrared absorption spectroscopy with dual elliptical reflectors for the detection of Mycobacterium ulcerans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cisse Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession d’Éclairagiste-concepteur lumière, un métier en pleine mutation imposée par l’avènement des nouvelles technologies : Quels sont les besoins du secteur ? Quelle formation prévoir pour eux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Nationales de la Lumière de l’AFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFE-Association Française de l'Eclairage, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLOUR & LIGHT DESIGN: AMBIENCE AS AN ANSWER TO THE PROBLEMS OF A HEALTHY COLLECTIVE HOUSING.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrain Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bécheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Infantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online (hosted by NC Malaysia), Malaysia. pp.801-810, </w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25039/x48.2021.PO55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impacts of Artificial Lighting Systems to Abiotic Resources and Biosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference Light (Svelto-21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bratslava, Slovakia. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TLM, TLA, flicker… Quezaco ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les webinaires de l'Association Française de l'Eclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de l’Éclairage île-de-France, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts assessments of lighting systems : Life Cycle Assessment (LCA) and socio-economic analysis of uses and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">neOCampus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to define the smartness in “smart lighting”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swedish Energy Agency LightingWeek 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Energimyndigheten, Dec 2021, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Development in Electrical Engineering Curricula. Why-What-How ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO - World Conference on Education for Sustainable Development (#ESDfor2030)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, May 2021, Bernin (virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l’Analyse de Cycle de Vie dans une Métrique Globale d’Efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THINK TANK - L’Analyse du Cycle de Vie des systèmes d’éclairage : vers une vision globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluster Lumière, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les applications de l’éclairage dans le monde de l’horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres (virtuelles) Recherche et Innovation en Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluster Lumière, Jan 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to “Lighting 4.0” era – The “Right Smart Lighting” Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOSLIGHT Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappel historique sur le développement de la LED et le futur de l’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencarts de l'ACEtylène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Concepteurs Lumière, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’éclairage artificiel sur l’usage des continuités écologiques par les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales Chauves souris de la SFEPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of LEDs packages within inclined enclosures for lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optically Transparent Mesh-Antenna Integrated in OLEDs for WLAN Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting for Safer cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Public Safety Technology Initiative Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE FDC, Sep 2021, New York (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to “Lighting 4.0” era – The “Right Smart Lighting” Challenge as prime contributor to World’s Sustainable Development goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Electronics, Computers and Artificial Intelligence (ECAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IAS and IAS Romania Section, Jul 2021, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on the technology of Smart Lighting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Sustainability” 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ordine degli Ingegneri della Provincia di Roma, Nov 2021, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Valorization of the LED by a Thermoelectric Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 3rd International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bandung, Indonesia. pp.161-165, </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS53178.2021.9601040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des chromophores à base d'oxazole dans les diodes électroluminescentes organiques (OLEDs) bleu profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Fery-Forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française d'Optique (OPTIQUE-21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling OLED luminance decay under thermal, constant and cyclic electrical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colours, light & well-being : Characterisation of chromatic phenomena in collective housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caumon Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIC, International Colour Association, Aug 2021, Milano, Italy. pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Optically Transparent Array Antenna Using Conductive ITO Film and Integrated in OLED for mm-Wave 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mastering Energy Supply focusing on Isolated Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Pathumthani, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of Transparent and Non-Transparent Antennas Integrated in OLEDs at 3.5 GHz Band for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour sur les progrès de la technologie des systèmes d’éclairage – La voie vers l’ère « d’éclairage 4.0 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque Eclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart human-centriclighting systems.Toward to “Lighting 4.0” era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Light Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection mechanism characterization in N,N'-ditridecyl-3,4,9,10-perylenetetracarboxylic diimide based vertical organic field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Marjorie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buso David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ternisien Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cedric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Housseiny Houssein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIROLUM- Comment limiter les impacts écologiques de l’éclairage artificiel nocturne le long des ILTe ? Influence des paramètres lumineux des LEDs sur les mouvements des chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheur.e.s « infrastructures, écologie et paysage, societés et territoires » ITTECOP-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA 4E SSL ANNEX INTERLABORATORY COMPARISON OF GONIOPHOTOMETERS MEASURING SOLID STATE LIGHTING PRODUCTS – RESULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online (hosted by NC Malaysia), Malaysia. pp.311-320, </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25039/x48.2021.OP37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable multiple-LEDs combination spectrum for plants based on McCree PAR spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of RGB LEDs to Better Control the Melatonin Suppression for Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED luminance prediction using impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9391575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence Intervals for Luminous Flicker Measurements: Comparison of Various Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Detroit, MI, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of atomic radiations in HID discharge Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Physical Society, Jun 2020, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Optical Early Diagnosis by Diffuse Reflectance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cisse Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Zoueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a Brightness Matching Experiment setup in Mesopic and Scotopic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifth Junior Conference on Lighting (Lighting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ruse, Bulgaria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Lighting47792.2020.9240564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light beyond Lighting, frontiers in Lighting Technologies: The human-centric intelligent lighting challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Kansas Power &amp; Energy Conference (KPEC-20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Manhattan KS, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ultrahigh-pressure short-arc xenon discharge plasma and effect of evaporation of cathode material on plasma properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indjira Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitriy Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Physical Society, Oct 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric Flicker Metrics: Analysis and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Detroit, MI, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optically Transparent Antenna Integrated in OLED Light Source for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive Characterisation of Inks by Spectroscopy and Surface Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roger-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroboscopic Visibility Measure: assessment of pulsed light parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handy Apryandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Detroit, MI, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimetric Characterizations of Large Area White OLEDs Under Thermal And Electrical Stress Using TM-30-18 Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifth Junior Conference on Lighting (Lighting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ruse, Bulgaria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Lighting47792.2020.9240586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the radiative spectra for Ar-H2O-Hg mixtures in high pressure lamps: influence of the presence of H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Masquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging study of remote luminophore at ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eko Purwanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Study of ESLs Lamps Visual Comfort and Power Quality Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizally Priatmadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.4255-4259, </w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of the luminance and impedance evolution analysis of an OLED under thermal and electrical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.4260-4267, </w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les impacts des systèmes d’éclairage à LED – Analyse de Cycle Vie &amp; ACV Sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Recherche &amp; Innovation en lumière » Cluster Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Model for Life Prediction and Simulation of Organic Light-Emitting Diodes (OLEDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirguis Abdelmessih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marcos Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric degradation model of OLED using Design of Experiments (DoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 12th International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.432-438, </w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/demped.2019.8864855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of a DC-DC converter for LEDs lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 13th International Conference on Power Electronics and Drive Systems (PEDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS44367.2019.8998958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric Flicker Characterization Study on Energy Saving Lamps Under Wide Variation Voltage AC Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizally Priatmadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Baltimore, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2019.8912431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chromate-luminous identity vs the sundowning syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IES Research Symposium 2018 - Light + Human Health, April 8-10, 2018, Atlanta, GA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’évolution des caractéristiques photométriques, radiométriques et colorimétriques sur OLEDs blanches de grande surface sous stress thermique et électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique (OPTIQUE Toulouse 2018), 3-6 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of acid sites on modified kaolinite by FTIR spectra of pyridine adsorbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Wahyuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéphirin Mouloungui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ND INTERNATIONAL CONFERENCE ON CHEMISTRY, CHEMICAL PROCESS AND ENGINEERING (IC3PE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Yogyakarta, Indonesia. pp.020042, </w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5065002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electrical and thermal stress on luminance decay of large area white organic light emitting diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting (LS16), June 17-22, 2018, Sheffield (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAG and greenYAG plus nitride properties for white-light generation using a blue laser diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Czesnakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Light-Emitting Diodes - Materials, Devices, and Applications for Solid State Lighting XXII, Jan. 29-31, 2018, San Francisco (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States. pp.UNSP 1055417, </w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2283483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal and electrical stress on photometric, radiometric, and colorimetric characteristics of large area white organic light emitting diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Industry Applications Society Annual Meeting (IAS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2018.8544590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Lighting contributes to achive energy transition objectives for cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum (ESOF 2018), Round table, 9-14 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations : de Helmholtz à Kupka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français d'Acoustique (CFA’18), 23-27 Avril 2018, Le Havre (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d’une écologie du son et de la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the thermal time constant of a LED system from luminous intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting (LS16), June 17-22, 2018, Sheffield (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer juste, éclairer mieux : quelles technologies et quels modes de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Comment préserver et valoriser l'environnement et les paysages nocturnes ?, 8-9 novembre 2018, Le Vigan (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Vigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de lumière blanche à l’aide de diode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Czesnakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique (OPTIQUE Toulouse 2018), 3-6 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light beyond Lighting, frontiers in Lighting Technologies : The human-centric intelligent lighting challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Seminar on Power Electronics and Control (SEPOC 2018), Oct. 21-24 2018, Santa Maria, RS (BRAZIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Rare gas + water vapor) glow discharge as a source of optical radiation, way to increase efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Dmitriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual problems of modern Physics, April 18, 2018, Dushanbe (TADZHIKISTAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dushanbe, Tajikistan. pp.128-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and color : a factor of safety in the everyday life of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Environmental and Electrical Engineering (EEEIC18), June 12-15, 2018, Palermo (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in Light Pollution by Measurements According to EN 13201 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Dumitru Lucache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference and Exposition on Electrical And Power Engineering (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Iasi, Romania. pp.1074-1079, </w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEPE.2018.8559722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED Drivers: The Role of the Rectifier on Flicker Immunity in LV DC Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kraus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Industry Applications Society Annual Meeting (IAS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2018.8544611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light beyond Lighting, frontiers in Lighting Technologies : The human-centric intelligent lighting challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum (ESOF 2018), 9-14 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of short arc xenon discharge plasma of superhigh pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Xth Rusian Physical Electronics Conference, Oct. 24-27, 2018, Makhachkala, Dagestan (RUSSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Makhachkala, Russia. pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the properties of low-pressure electrodeless inductive discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging and Renewable Energy : Generation and Automation (ICEREGA 2018), Oct. 28-30, 2018, Sousse (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sousse, Tunisia. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of emitted radiations in High Intensity Discharge (HID) Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP-15), July 2-6, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphor-converted white light using near-ultraviolet laser diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Czesnakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting (LS16), June 17-22, 2018, Sheffield (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’un dispositif de mesure de réflectance diffuse pour le diagnostic précoce de l’ulcère de Buruli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C. Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique (OPTIQUE Toulouse 2018), 3-6 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies d’alimentation pour OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique (OPTIQUE Toulouse 2018), 3-6 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light beyond Lighting, frontiers in Lighting Technologies : The human-centric intelligent lighting challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorial Lecture for the 40-year celebration of Physics Department University of Crete, May 10, 2018, Heraclion Crete (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Heraclion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and Color: a Factor of Safety in the Everyday Life of the Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8494499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the color temperature of artificial lighting on the comfort of life of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC Interim Meeting - Colour &amp; Human Comfort (AIC LISBOA 2018), Sept. 25-29, 2018, Lisbon (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lisbon, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED spectrum optimal modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eko Purwanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Industry Applications Society Annual Meeting (IAS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2018.8544471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology and impacts on energy, environment and human beings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Industrial Technology (ICIT 2018), Feb. 20-22, 2018, Lyon (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Spectroscopy and Evolution of the Equivalent Electrical Circuit Model for Large Area Organic Light Emitting Diodes Aged Under Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Ibrahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8493877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric lifespan models for OLEDs using Design of Experiments (DoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE Industry Applications Society Annual Meeting (IAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, OR, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2018.8544500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the LEDs Spectrums Influence on the Spirulina Platensis Growth in Batch Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cisse Theodore Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8493759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Driver Exposure to the Light Pollution Developing Experimental Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Gherasim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8493826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-arc high pressure discharge in xenon : impact of emission of cathode material on properties of discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Y. Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Development perspective of the Physical Science Dushanbe, April 14-15, 2017, Dushanbe (TAJIKISTAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dushanbe, Tajikistan. pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment limiter les impacts écologiques de l’éclairage artificiel nocturne le long des ILTe ? Caractérisation de l’influence des paramètres lumineux des LEDs sur les mouvements des chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Infrastructures de Transports Terrestres, Écosystèmes et Paysages (ITTECOP 2017), 19-20 octobre 2017, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment choisir la source de lumière pour l’éclairage des Tunnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du GTFE, 19 et 20 octobre 2017, Modane (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Modane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED General Illumination Applications - Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 4E SSL Annex Conference on Promoting High Quality, Energy-Efficient Solid State Lighting, Nov. 23, 2017, Sydney NSW (AUSTRALIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies d’éclairage des villes : Quel impact sur l’environnement nocturne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IN SITU Innovation, Interdiscipline, interfaces des Savoirs, Imaginaires et Territoires de l’Urbain, 9 février 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the driver exposure to the light pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Gherasim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light Pollution: Theory, Modelling, and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cellers, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de lumière blanche par le couplage d’une diode laser et d’un luminophore adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences des Jeunes Chercheurs en Génie Électrique (JCGE 2017), 30 mai-1er juin 2017, Arras (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Arras, France. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative drift towards blue spectral region of white LEDs during ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Energy Efficiency in Domestic Appliances and Lighting (EEDAL2017), Sept. 13-15, 2017, Irvine, CA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Irvine, United States. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Noir, plus noir que le noir : les nanomatériaux au service du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque de Passage(s), 20-21 mars 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs et le scintillement de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairage 2017, 7ème colloque sur les nouvelles technologies de l'éclairage, 15-16 mars 2017, Troyes (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Lamp Voltage and Characterizations of Acoustic Resonance in Metal Halide Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu De Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Modeling and Simulation of Electrical Machines, Converters and Systems (Electrimacs’17), July 4-6, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric and electrical characterizations of large area OLEDs aged under thermal and electrical stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2017.8101810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Electric Lighting in a Museum in France : the Lyon Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Ezrati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Science, Art &amp; Culture (ECSAC 2017), Oct. 19-22, 2017, Prague (CZECH REPUBLIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Prague, Czech Republic. 9 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale et économique des dispositifs d'éclairage en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique neOCampus, 13 juin 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation study for DC and microware (mw) HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Lisbon (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbon, Portugal. pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photostability beta-carotene/modified kaolinite from west Kalimantan Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Wahyuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mouloungui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Clay Conference (ICC 2017), July 17-21, 2017, Granada (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Average Current Control for SEPIC LEDs Drive with Unit PF and Low THD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laaziz El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Siganl Processing (CSP’17), Oct. 28-30, 2017, Kairouan (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Kairouan, Tunisia. 5 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral variations of Metal Halide lamps during acoustic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/plasma.2016.7534275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dimmable electronic ballast for a 250W HPS lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 7th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hammamet, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC.2016.7478895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact environnemental du cycle de vie de systèmes d’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandevoorde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Conférence Francophone sur l'Éco-conception et le développement durable en Génie Électrique (CONFREGE 2016), 27-29 juin 2016, Genève (SWITZERLAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we mitigate the impacts of streetlights on bats in urban landscapes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maratrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass estimation of spirulina platensis by reflectance signal and infragram technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2016, Dec. 13-15, 2016, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D radiative transfer modelling using DOM and FVM for high intensity discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ghrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.251-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to find the optimal current to supply a LED string lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dulout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS Annual Meeting (IAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different phosphor properties for white ligh generation using a blue laser diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Czesnakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging study of white high power LED under thermal and electrical stresses – New experimental setup prototype, photometric and electrical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. pp.ATh3K.4, </w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/cleo_at.2016.ath3k.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple High-Sensitivity Acoustic Resonance Detection Method for Metal Halide Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu De Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact environnemental de l’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandevoorde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM), 11-13 mai 2016, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of applied power on microwave HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.261-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White light modelisation using laser diode and remote phosphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.443-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing characterization of colorimetric and photometric properties of commercial LED lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zivion Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2016.7731898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Environmental Impact of Lighting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandevoorde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.407-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of short arc xenon discharge at high pressure : role of cathode material emission on discharge properties, study of pulse operation mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mikhaylov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Russian Conference on Physical Electronics, Oct. 19-22, 2016, Makhachkala, Dagestan (RUSSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Makhachkala, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of current sharing issue on luminance and uniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.335-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometric parameters on the warm-up phase of a high pressure mercury lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic resonance detection using statistical methods of voltage envelope characterization in metal halide lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2016.7731890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères de qualité pour le systèmes d’éclairage à LED développés par l’Annexe 4E-SSL de l’Agence International de l’Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "La photonique appliquée à l'éclairage”, Institut d'Optique d'Aquitaine, 18 mai 2016, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of ceramic-halide high intensity discharge lamps: Study of the UV radiation that could be converted into visisible light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/plasma.2016.7534271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance changes of energy saving lamps under lumen maintenance and switching stress test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zivion Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Brundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2016.7731893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study on the Performance of Energy Saving Lamps based on Luminous and Color Properties under Lumen Maintenance and Switching Stress Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zivion Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS Annual Meeting (IAS 2016), Oct. 2-6, 2016, Portland, OR (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative bench aging prototype for High-Power White LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.521-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of light-emitting diodes spectrum for greenhouse plant lighting based on relative quantum efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C. Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIrd International Symposium on Horticulture in Europe (SHE2016), Oct. 17-21, 2016, Chania (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Resonance Detection by Multiplier Circuit in Metal Halide Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu De Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting (LS15), May 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimmable electronic ballast for HPS lamp operating in LF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Jelil Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 7th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hammamet, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irec.2016.7478894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glow discharge in the mixture of a rare gas and water vapour : properties and application to light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting (LS 15), May 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective methodology to find the optimal forward current to supply Light Emitting Diode (LED) lightings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dulout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Industry Applications Industry (IAS) Annual Meeting (IAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, OR, United States. </w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2016.7731899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Lighting Systems Technologies : Revolutions, Drawbacks and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IAS Expert Webinar Series, Feb. 3, 2016, Université de Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact environnemental et énergétique des systèmes d’éclairage moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandevoorde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mequignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La ville durable à la portée des sciences", 15-16 juin 2016, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimetric study of the practical LED lamps over the ageing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zivion Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Sinisuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems, June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.315-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Emitting Diodes (LEDs) Characteristic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Science to Photonic Applications (CLEO 2016), June 5-10, 2016, San Jose CA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical characterizations of White Organic LEDs upon aging under thermal and electrical stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkan Light 2015, sept. 16-19, 2015, Athens (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Athens, Greece. pp.121-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations of the Natural Convection Heat Transfer Around LEDs Mounted on Rectangular Heat Sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics Algeria, dec. 14-15, 2015, Algiers (ALGERIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Algiers, Algeria. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-art of Intelligent Lighting Systems for Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Short Course on Smart Grids, March 30-April 2, 2015, Bandung (INDONESIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bandung, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing LED lamps quality for Residential Lighting in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARC International Lighting Event 2015, May 25-29, 2015, Sydney NSW (AUSTRALIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Quality Assurance Tool for LED lamps in Residential Lighting sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkan Light 2015, Sept. 16-19, 2015, Athens (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Athens, Greece. pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of chemical composition on radiations of microwave discharge lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISCPC), jul. 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de sources de lumière : Sont-elles adaptées aux plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École-Technique "Énergies en serre et phytotron : maîtrise des coûts et solutions alternatives", 16-19 mars 2015, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs, source de lumière du XXIème siècle… Mais encore?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque sur les Arcs Électriques (CAE), 16-17 mars 2015, Clermont-Ferrand (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers développements dans le domaine d’éclairage public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études AFE-Nice Métropole, 18 février 2015, Nice (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éclairage à LED, avenir de la lumière terrestre ? Ses qualités, ses défauts…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Débat Chambre de Commerce et de l’Industrie, des Services et des Métiers, 12 juin 2015, Papeete (FRENCH POLYNESIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation calculation in electroded and microwave HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Lister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Antalya, Turkey. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/plasma.2015.7179702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra low voltage DC grid LED lighting systems: photometric flicker analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Kolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Liberec, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecmsm.2015.7208692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid State Light… A revolution and 2 Nobel prizes : But Dream or Nightmare ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop New perspective on Colour &amp; Light : Sciences, Arts &amp; Humanities (CEFIPRA 2015), Nov. 12-13, 2015, Kolkata (INDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bidimensionnelle d'une lampe à décharge à halogénure métallique à haute pression (HgDyI3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Internationales de Thermique : Énergie - Environnement, 28-30 octobre 2015, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative properties of Ceramic Metal-Halide High Intensity Discharge lamps (CMH) containing additives in argon plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Gaseous Electronics Conference / 9th International Conference on Reactive Plasmas / 33rd Symposium on Plasma Processing, Oct. 12-16, 2015, Honolulu (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the interface insulator - organic semiconductor of organic transistor via deposition of ferro-electric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Molecular Electronics, sept. 1-5, 2015, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrofit LED lamps: Photometric flicker analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Kolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Addison, TX, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2015.7356863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources Solides de Lumière (LEDs et OLEDs) une révolution primée de 2 prix Nobel : rêves et cauchemars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel de l’Observatoire des Micro et NanoTechnologies, 3 février 2015, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Deficient Thermal Grease on the Junction Temperature of LEDs Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comsol Conference 2015, Oct. 14-16, 2015, Grenoble (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization framework to optimize LED luminaire's luminous efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Addison, TX, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2015.7356865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of LED Lamps for Residential Lighting in European Market and associated health issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LED Professional Symposium &amp; Expo (LpS 2015), Sept. 22-24, 2015, Bregenz (AUSTRIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bregenz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éclairage à LED, avenir de la lumière terrestre ? Ses qualités, ses défauts...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Collège Lumière et Santé de l’Association Française de l’Éclairage, 19 mai 2015, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of energy saving lamps on power quality and luminous properties under voltage decreasing 240V–100V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yusrizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Addison, TX, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2015.7356864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization by impedance spectroscopy of organic light emitting diodes (OLEDs) before and during accelerated aging under electrical and thermal stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Organic Electronics (ICOE-15), june 15-17, 2015, Erlangen (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed fluorescence on triazine carbazole derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Marghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aymes-Chodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics 2015, aug.9-13, 2015, San Diego, CA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing High Quality LED lamps for Residential Lighting in European Market : Results from PremiumLight project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schäppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Svensson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Energy Efficiency in Domestic Appliances and Lighting (EEDAL-15), aug. 26-28, 2015, Lucerne-Horw (SWITZERLAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lucerne-Horw, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible OLEDs : A Review of the technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Lighting Science &amp; Technology Symposium Fudan University, March 21-22, 2015, Shanghai (CHINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par spectroscopie d’impédance de l’évolution des signatures de diodes électroluminescentes organiques sous stress thermiques et électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne-15, 6-9 juillet 2015, Rennes (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France. pp.170-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources Solides de Lumière : Rififi dans le monde de l’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études AFE-Nice Métropole, 18 février 2015, Nice (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-art of Solid-state Lighting Source Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Short Course on Smart Grids, March 30–April 2, 2015, Bandung (INDONESIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bandung, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence retardée thermiquement activée (TADF) d’un matériau donneur-accepteur d’électron avec transition non liante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Marghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne-15, 6-9 juillet 2015, Rennes (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France. pp.172-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally activated delayed fluorescence evidence in non-bonding transition electron donor-acceptor molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Marghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aymes-Chodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Organic Photonics + Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Diego, United States. pp.956629, </w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2186802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources Solides de Lumière : Une révolution dans le monde de l’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015, 6-9 juillet 2015, Rennes (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France. pp.166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et fiabilité des LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFE-FNCCR Éclairage Public, 13-14 octobre 2015, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic characterization of HPS lamp fed by two supply modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 7th International Conference on Modelling, Identification and Control (ICMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sousse, Tunisia. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMIC.2015.7409420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional OLED buck driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray-Lee Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhong-Yan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Addison, TX, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2015.7356858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of driving current on photometric performances of a white light OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Adisson, TX, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2015.7356867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Orientation Effects on Natural Convection Around New/Old LED Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la qualité des produits d’éclairement LED pour applications domestiques dans l’espace Européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairage 2015, Papier Eln, 11-12 mars 2015, Troyes (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies for indoor and outdoor lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Lighting Design Trainning School, oct. 4-11, 2015, Berlin (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED ageing signature characterization under combined thermal and electrical stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Symposium on Electrical Insulating Materials (ISEIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Niigata, Japan. pp.311-314, </w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEIM.2014.6870781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs and Solid-State Lighting: the potential health issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international conference EEDAL'13 energy efficiency in domestic appliances and lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, Sep 2013, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2790/2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Behaviour of HPS Lamp supplied by a non conventional Pulsed Current,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sallami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, 22-27 June 2014, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the dynamic interaction &amp;quot;Power System - HPS Lamps&amp;quot; by the methodology of design of experiments (MPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, 22-27 June 2014, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy. pp 533-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED lighting - Reduce the power consumption and increase the users comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2014.6978439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cavity length on the convective heat transfer through a circular heat sink for LEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abderrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, 22-27 June 2014, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption & Luminous Performances of Energy Saving Lamps Under Wide Voltage Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simanjuntak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the pulsed power supply on sodium lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sallami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, 22-27 June 2014, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighting – Reduce the consumption and increase the comfort of the users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS Annual Meeting, Oct. 5-9, 2014, Vancouver (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vancouver, Canada. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement électrique et photométrique des diodes électroluminescentes organiques (OLEDs) pour l’éclairage ayant subi un vieillissement accéleré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journées Nationales Photonique Organique 2014, 24 et 25 septembre 2014, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acoustic resonance and its test circuit for HPS lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième génération d’OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Marghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journées Nationales Photonique Organique 2014, 24 et 25 septembre 2014, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroded and microwave photometric properties of HgTlI metal halide lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Lister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light source on the base of a (rare gas+water vapor)-discharge: up-to-date results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Murashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, 22-27 June 2014, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power quality of energy saving lamps under wide voltage variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikardo Simanjuntak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2014.6978427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles Sources de lumière pour les tunnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Groupe de Travail Francophone des Exploitants de Tunnels Routiers, 5- 6 juin 2014, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED: Lifetime & Reliability, Legends & Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reliability of Advanced Light Sources Workshop 2014, 27-29 October 2014, Jhongli (TAIWAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Jhongli, Taiwan. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified models of LED ballasts for spice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikardo Simanjuntak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2014.6978426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser l’éclairage : méthodes et technologies, focus sur les LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ATEE « Eclairage Performant : les LED bientôt incontournables ? », Blagnac, (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l’éclairage : rêve ou réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congrès International Plasma &amp; energie, 15 au 19 Décembre 2014, Antananarivo (MADAGASCAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antananarivo, Madagascar. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of a phosphor-conversion white light source using a blue laser diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of high brightness LED samples aged under stress temperature conditions: Electrical characterizations and signature evolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lake Buena Vista, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2013.6682543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de streaming acoustique dans la simulation des résonances acoustiques dans les décharges électriques haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque sur les Arcs électriques, Toulouse ,France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éclairage public – un levier pour la réduction des consommations énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e conference sur l’éclairage, 3-4 Octobre 2013, Troyes ,France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs and Solid-State Lighting: the potential health issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Energy Efficiency in Domestic Appliances and Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality energy efficient lighting for the domestic sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schäppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kofod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 7th International Conference on Energy Efficiency in Domestic Appliances and Lighting, Coimbra,Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’une alimentation versatile pour contrôler l’apparition des oscillations acoustiques dans les lampes à décharge haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Glaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SEEDS - Jeunes Chercheurs en Génie Electrique, Saint-Nazaire ,France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-art of Lighting Sytems for Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Artificial Light at Night, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs for Solid-State Lighting: the potential health and environmental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIC-13 : International Conference Optics and Photonics Zhongli (Taiwan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Zhongli, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissociative recombination of Hg2+ on an inductively coupled Ar-Hg discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMDATA 2012: International Conference on Atomic and Molecular Data and Their Applications Gaithersburg, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent model of arc instabilities in HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Troy, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flicking light design for stage lighting with HPS lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weibin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Las Vegas, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2012.6374053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'éclairage LED sur les organismes vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Forum LED, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED spectra and Technology Evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Retinal Light Toxicity : the Impact of New Lighting Technologies, Paris France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du mode d'alimentation sur les propriétés d'émission des OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées OLED de l'ARMIR, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware OLED Electrical Equivalent for Driver Topologies Design Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Troy, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs Dreams and Nightmares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IAS : IEEE Industry Applications Society annual meeting, Las Vegas, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED pour l’éclairage - Tendances actuelles: rêves et cauchemars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage 2012, Troyes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology study of life cycle assessment of light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tähkämo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers - IEEE, Jun 2012, Troy, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light flickering effects on visual perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Troy, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology study of life cycle assessment of light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tähkämo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Troy, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assurance tool for led lighting products based on a 5-level minimum performance requirement grid under the framework of the iea 4E SSL annex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Standardization of LED Lighting, Tokyo, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of chlorine effect on krypton chlorine excilamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG 2012 : XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, Viana do Castelo, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Power Supply Mode on OLED Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IAS : IEEE Industry Applications Society annual meeting, Las Vegas, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Flat Electron-Excited-Phosphor Dark-discharge Luminescent Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Troy, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiochemical parameters of treated wastewater by KrCl excilamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE International Conference on Plasma Science, Edinburgh, United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the flat electron-excited-phosphor dark luminescent lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 39th International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.1P-135-1P-135, </w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact environnemental et énergétique des technologies de systèmes d'éclairage modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tähkämo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l’Eco-conception en Genie Electrique, Montréal Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage : la révolution &amp;quot;O-LED&amp;quot; en marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">no</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire de l’éclairage : à l’aube de la révolution LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Plasma-Energie, Anntananarivo, Madagascar.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Anntananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l'éclairage et économies d'énergie dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2012 de la section électrotechnique du club EEA, Cergy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recording and identifying the flicker of commercial lamps and different technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Troy, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées dans le domaine des sources de lumière à décharge électrique : Quel avenir face aux diodes électroluminescentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasma-Quebec – Les Plasmas : science, applications, industrie, Montréal (, Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de lumière à décharge : passé et avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Colloque Arc Electrique, Limoges (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des résonances acoustiques dans les lampes à décharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau Plasmas froids, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the influence of the power supply source on the UV radiation of an excilamp XeCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Doanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Plasma Chemistry, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à décharge, éclairage et autres applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Plasma et Photochimie - Applications à la santé et à l’environnement, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer-less current controlled driver for a dielectric barrier discharge lamp using HV silicon carbide (SiC) switching devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amgad El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Phoenix, AZ, United States. pp.1124-1131, </w:t></w:r><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecce.2011.6063901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'éclairage à LEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Eclairage Public et mise en lumière des monuments, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et Modélisation Numérique 2D des Résonances Acoustiques d’une Lampe à Décharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Colloque Arc Electrique, Limoges (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the light output power and efficiency of a XeCl dielectric barrier discharge exciplex lamp using one dimensional drift-diffusion model for various voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doanh Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2011.6074369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krypton chlorine excilamp for escherichia coli inactivation in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avtaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belkacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Plasma Chemistry, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of NCU-home made LEDs within Franco-Taiwanese collaboration Orchid Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Asia-Pacific Light Sources Workshop, Taoyuan (Taïwan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Taoyuan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighting Systems : Evolutions and Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. National Taiwan SSL-LED Workshop, Taoyuan (Taïwan).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Taoyuan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'éclairage, Energie et Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR SEEDS, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessments of Light Emitting Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tähkämo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puolakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Halonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Asia-Pacific Light Sources Workshop, Taoyuan (Taïwan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Taoyuan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'éclairage et les retombées énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Journées Haute Tension et Electrostatique, Sidi-Bel-Abbès (Algeria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sidi-Bel-Abbès, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs-state of art for general and street lighting: achievements and technology limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 4th Asia-Pacific Light Sources Workshop, Taoyuan (Taïwan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Taoyuan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current controlled driver for a Dielectric Barrier Discharge lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Eerdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 International Power Electronics Conference (IPEC - Sapporo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Sapporo, Japan. pp.2331-2338, </w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEC.2010.5543677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies for lighting : evolution, limits and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum LED Europe, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SSL’s “puzzle” and International collaboration challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Shangai Universal Exhibition: the lighting week, 21-24 september, Shangai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPS lamp control with adjacent frequency signal injection for acoustic resonance avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, AZ, United States. pp.2571-2577, </w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Auxiliary heating influence on barium loss from fluorescent lamp electrode under HF operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Tlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 37th International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Norfolk, VA, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/plasma.2010.5533948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées Récentes dans les Technologies OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage 2010: 3ème colloque sur les nouvelles technologies de l'éclairage, Troyes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of red-light-emitting diodes and ultraviolet-B radiation on growth and photosynthetic characteristics of mungbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fm Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED: state of art, impact on environment and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Exposition and International Conference on LEDs, Sao Paulo, BRAZIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the dynamic behaviour of thin mercury lines luminance for HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic data for spectral line calculation in HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMDATA 2010: International Conference on Atomic and Molecular Data and Their Applications Vilnius, Lithuania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between current controlled and voltage controlled pulsed drivers for a Dielectric Barrier Discharge (DBD) lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Eerdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced order model for the Dielectric Barrier Discharge (DBD) lamp using the Proper Orthogonal Decomposition (POD) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chlorine on irradiance of excilamp kypton chlorine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 37th International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Norfolk, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2010.5533947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardization & sustainable development: an application to streetlighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC (the World Standard Coperation) Academic Week 2010, Geneva, Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection velocity in HID lamp including acoustic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Experimental Study of Alternative Mode with Micro Shutdown Power Supply Usedf orA limentation of High Pressure Discharge Lamp (HP400W)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur des systèmes d'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage 2010: 3ème colloque sur les nouvelles technologies de l'éclairage, Troyes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED: state of art, impact on environment and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding SP LED Workshop, Alingsas, Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Alingsas, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des technologies d'éclairage: impact énergétique environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques CNRS-DGA-ANR-CEA : Efficacité Energétique dans l’Habitat et le Transport, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LED organiques source de lumière du futur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Cioarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Melpignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ASPROM « Les LEDs Eclairage du Futur, Technologies, enjeux et applications », Paris France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de l’étiquetage sur la transformation durable du marché de l’éclairage efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES MECE 2010, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in OLED technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum LED Europe, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New environmentally friendly gas discharge light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khodorkovskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS-2010 : II International Conference "Atmosphere, Ionosphere, Safety ", Kalinigrad, Russia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Kalinigrad, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential health impacts of LED lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barlier-Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Césarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques Rétiniens Potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Barlier-Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Biennal Meeting of the International Society for Eye Research (ISER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Eye Research (ISER), Jun 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dimensional modelling of XeCl barrierdischarge exciplexe lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Doanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Meetings: 63rd Annual Gaseous Electronics Conference, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the Effect of Carbon Element in Xenon based DBD for Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Nazri Dagang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Diagnostics, Pont - à - Mousson, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the Effect of Impurities in Mercury-free Discharge for Lighting Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Nazri Dagang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Massaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of discharge parameters versus cold spot temperature in a 50 Hz AC operated fluorescent lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE 36th International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, San Diego, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2009.5227353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Evaluation of Fluorescent Lamp Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mayhrofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zudrell-Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Houston, TX, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2009.5324860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the warm-up of a high-pressure mercury discharge close to steady state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefen Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Schopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE 36th International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, San Diego, CA, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/plasma.2009.5227673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved imaging of a dielectric barrier discharge by using pulsed power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doanh Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Nazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamat Abakar Djibrillah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 19: 19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Speed UV Imaging of a Dielectric Barrier Discharge Excilamp Pumped by Various Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doanh Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamat Abakar Djibrillah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMPL'2009 Atomic and Molecular Pulsed Lasers AMPL-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient High Quality Lighting Technologies: The ultimate challenge for lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Forum LED, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED, une révolution dans le monde de l'éclairage: rêve ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LED 2009: LED lumière du furtur?, lausanne, RUSSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, lausanne, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple physical low pressure discharge lamp model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deyan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Energy Conversion Congress and Exposition. ECCE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San Jose, United States. pp.2051-2058, </w:t></w:r><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2009.5316409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation expérimentale par MPE du comportement dynamique de la lampe à décharge à mercure haute pression Hg/HP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNHT2009: Conférence Nationale sur la haute tension, Sidi Bel-Abbes, Algeria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sidi Bel-Abbes, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be aware of CFLs: our experience in the implementation of the energy saving lamps’ use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pistochini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEDAL’09: 5th International Conference on Energy Efficiency in Domestic Appliances and Lighting Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming the Market for Efficient Lighting in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ainzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nadezhdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olofinskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEDAL’09: 5th International Conference on Energy Efficiency in Domestic Appliances and Lighting Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy towards the next generation of low pressure discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fokitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE 36th International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, San Diego, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2009.5227350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage à diodes electroluminescentes : rêves et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales de l'ingénieurie territoriale, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPS Lamp Control by Signal Injection of Approaching Frequency to Avoid Acoustic Resonances: Application to LCC Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu De Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of adjacent frequency signals for acoustic resonance avoidance in HPS lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.3537-3544, </w:t></w:r><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies de l'Eclairage et Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Pigenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès MECE: L'efficience énergétique des bâtiments, un enjeu du 3e millénaire? Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de la lumière artificielle et développement durable : les enjeux mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage et Nouvelles Technologies 2009, Troyes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED for lighting application from the present to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Lysande LED,Stockholm, Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of Approaching Frequency Signals for Acoustic Resonance Avoidance in HPS Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu De Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009: 35th Annual Conference of the IEEE Industrial Electronics Society, Porto, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the warm-up phase of a high pressure mercury lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE 35th International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4590918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Moving Striations in a 50Hz AC Low-Pressure Ar-Hg Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Edmonton, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/08IAS.2008.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la zone cathodique d’une lampe fluorescente par spectrosopie d’émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein El Abidine Tlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° congrès de la Division Plasma de la Société Française de Physique, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Resonance Characteristics in a High Pressure Sodium Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS '08 : IEEE Industry Applications Society Annual Meeting, Edmonton, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation modelling of acoustic resonance in high pressure sodium lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, United States. pp.1974-1979, </w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4758259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dimming experiment on moving striations in 50Hz AC operated fluorescent lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE 35th International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4591137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the cathodic region of a fluorescent lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Tlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE 35th International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. pp.283, </w:t></w:r><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4590904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of acoustic resonance in HPS lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS '08 : IEEE Industry Applications Society Annual Meeting, Edmonton, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Electrical Lighting Technologies: a Challenge for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPower 2008: 6th Mediterranean Conference and Exhibition on Power Generation, Transmission and Distribution, Thessaloniki, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Dielectric Barrier Discharge Lamp Coupled to the External Electrical Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Comsol Conference 2008 Boston, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency computation of current controlled excilamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Lomaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tarasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on High Pressure, Low Temperature Plasma Chemistry (HAKONE XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Oléron, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in electrical discharge light sources science and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th gaseous electronics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Batelmans Bay, Australia. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage à diodes électroluminescentes : les enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Lumière, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art de la sciences et technologie des systèmes d'éclairage : Economies d'énergie et Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Electrotechniques du Club EEA Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rennes, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Decoloration of Dye Aqueous Solution by Local Thermo-Equilibrium Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAST 2007 Annual Meeting: Energy Conservation and Environmental Protection for Harmonious Development Wuhan, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Wuhan, China. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Preparing TiO2 Coatings for halogen lamps with Tetrabutyl Titanate in Microwave Discharge Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS:11 - 11th International Symposium on the Science and Technology of Light Sources, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shanghai, China. pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux types de systèmes gradables pour éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruscassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Future Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France. pp.110-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des résonances accoustiques dans les lampes à haute intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruscassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE VIII: 8ème Colloque sur les Arcs Electriques, Rouen, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rouen, France. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the pulsed-current power supply on the 254 nm radiation flux emitted by a germicidal ultra-violet lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS:11 - 11th International Symposium on the Science and Technology of Light Sources, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shanghai, China. pp.297-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of acoustic resonances in HID lamps-coupling between standing waves and arc bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE Industry Applications Society Annual Meeting, New Orleans, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New Orleans, United States. 478 (1p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative power supply concepts for DBD excilamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomic and Molecular Pulsed Lasers VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tomsk, Russia. pp.693810, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.785662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic modeling of an Organic Semiconductor junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ablart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Jolinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS:11 - 11th International Symposium on the Science and Technology of Light Sources, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shanghai, China. pp.241-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Resonance Effects in High Pressure Sodium Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Industry Applications Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, New Orleans, United States. pp.479-483, </w:t></w:r><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/07IAS.2007.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Dimensional Axial Modelling of a Dielectric Barrier Discharge used for Gas Pollutants Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valvidia-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pacheco-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pacheco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague Czech republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.1442-1444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the impact of labelling high quality compact fluorescent lamps on the energy consumption for lighting in the residential sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruscassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eceee 2007 : European Council for an Energy Efficient Economy Summer Study La Colle sur Loup Pays France, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Colle sur Loup, France. pp.1196-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray tracing calculation of radiation transport in HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMS 2007: 8th International Workshop on Electronics, Control, Modelling, Measurement and Signals, Liberec, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Liberec, Czech Republic. pp.124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of a high pressure mercury lamp during the warm-up phase in horizontal operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS:11 - 11th International Symposium on the Science and Technology of Light Sources, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shanghai, China. pp.327-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie des Diodes Electroluminescentes: Les challenges pour l’avenir Technologie des Diodes Electroluminescentes: Les challenges pour l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage 2007, Troyes France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'éclairage urbain, comment mettre en valeur la ville en économisant de l'énergie: L'exemple du projet NumeLiTe à Albi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et qualité résidentielle, Journées organisées par l’Association Nationale des Villes Narbonne France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the arc bowing on the frequency shift of the first azimuthal mode of a CMH lamp in horizontal operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dabringhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS:11 - 11th International Symposium on the Science and Technology of Light Sources, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shanghai, China. pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of hot cathodes for fluorescent lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS:11 - 11th International Symposium on the Science and Technology of Light Sources, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shanghai, China. pp.333-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low pressure (rare gas + water vapor)-discharge as a light source: electrical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beliaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gorbov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague Czech republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.1213-1216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal study of a plasma of a highpressure mercury electric discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd IEEE International Conference on Plasma Science, 2006. ICOPS 2006. IEEE Conference Record - Abstracts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Traverse City, United States. pp.130-130, </w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2006.1707002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on HID lamps impedance using commercial lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruscassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Glaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2006 IEEE Industry Applications Conference Forty-First IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, Florida, United States. pp.1397-1401, </w:t></w:r><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2006.256713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral intensities as a function of Hg content and measurement position in florescent light tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd IEEE International Conference on Plasma Science, 2006. ICOPS 2006. IEEE Conference Record - Abstracts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Traverse City, United States. pp.190-190, </w:t></w:r><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2006.1707062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an efficiency indicator in an electrical modeling of a Dielectric Barrier Discharge Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Damelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2006 IEEE Industry Applications Conference Forty-First IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, United States. pp.1784-1790, </w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2006.256777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the emission of a high pressure Na lamp working at 50 Hz and at high frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2004 IEEE Industry Applications Conference, 2004. 39th IAS Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Seattle, United States. pp.1660-1666, </w:t></w:r><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2004.1348693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling for HID lamp cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Jeju, South Korea. pp.302, </w:t></w:r><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2003.1228870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement system for characterization of high intensity discharge lamps (HID) operating at high frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Instrumentation and Measurement Technology Conference (IMTC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Vail, United States. pp.1359-1363, </w:t></w:r><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2003.1207973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic resonance in high pressure discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Rouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Jeju, South Korea. pp.450, </w:t></w:r><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2003.1230035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of HID lamp considering P-1 radiation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hiramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Jeju, South Korea. pp.449, </w:t></w:r><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2003.1230033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling low and middle pressure gas discharge for lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bezanahary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th International Conference on Plasma Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Banff, France. pp.317, </w:t></w:r><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2002.1030645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the dynamic behaviour of HID lamps based on electrical conductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Sevilla, Spain. pp.462-467, </w:t></w:r><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2002.1187552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of metal halide discharge lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pittsburgh, United States. pp.1505-1509, </w:t></w:r><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2002.1042755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling discharge lamps for electronic circuit designers: a review of the existing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th International Conference on Plasma Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Banff, Canada. pp.318, </w:t></w:r><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2002.1030646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equivalent conductance model for high intensity discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pittsburgh, France. pp.1494-1498, </w:t></w:r><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2002.1042753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints generated by fluorescents lamps on the electrical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rossat-Mignod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pittsburgh, United States. pp.355-362, </w:t></w:r><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2002.1044112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling discharge lamps for electronic circuit designers: a review of the existing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Damelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bezanahary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE Industry Applications Society 36th Annual Meeting - IAS'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Chicago, United States. pp.1260-1262, </w:t></w:r><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2001.955668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of excitation and geometrical parameters on the VUV radiation of a pure xenon dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS 2000. IEEE Conference Record - Abstracts. 27th IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, New Orleans, United States. pp.107, </w:t></w:r><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2000.854681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rare-gas medium pressure discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Damelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS 2000. IEEE Conference Record - Abstracts. 27th IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, New Orleans, France. pp.246, </w:t></w:r><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2000.855089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling radiation transfer in low pressure discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sarroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Damelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Industrial Applications of Electrical Energy and 35th IEEE-IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Rome, Italy. pp.3289-3292, </w:t></w:r><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2000.882637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the radiation trapping calculation in discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sarroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Record - Abstracts. 1999 IEEE International Conference on Plasma Science. 26th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Monterey, United States. pp.283, </w:t></w:r><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.1999.829632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation from LTE conditions in high pressure mercury discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Plasma Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Raleigh, United States. pp.123, </w:t></w:r><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.1998.677500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-up phase of the high pressure mercury lamp feeded by an alternative current. Application to the study of a dynamic regime for lighting micro-network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Record - Abstracts. 1997 IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, San Diego, United States. pp.286-287, </w:t></w:r><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.1997.605083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-temperatures modelling of the high pressure Hg discharge lamp: application to determination of the thermodynamic equilibrium state of the plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Record - Abstracts. 1996 IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Boston, United States. pp.134, </w:t></w:r><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.1996.550630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTE Deviations as Function of radial position in Hg High-Pressure Discharge Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Argonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic ballast for high-pressure mercury lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Conference Thirty-First IAS Annual Meeting (IAS '96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, San Diego, United States. pp.2109-2111, </w:t></w:r><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.1996.563866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the convective flow in Hg high pressure discharge lamps: influence of tube geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Science (papers in summary form only received)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Madison, United States. pp.290, </w:t></w:r><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.1995.533547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling The High Presure Mercury Discharge Lamp Warm-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stamboulit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE 21st International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Santa Fe, United States. pp.221-221, </w:t></w:r><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.1994.589137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Hg-rare gas low-pressure positive column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Vancouver, Canada. pp.218, </w:t></w:r><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.1993.593590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du spectre lumineux sur le temps de floraison du gombo abelmoschus esculentus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPLACE à la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES BIOMOLECULES POUR LA CONCEPTION DES DISPOSITIFS OPTOELECTRONIQUES (OLEDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doh Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond N'Guessan Kré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes rencontres des jeunes chercheurs africains en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of LED Technology in Stage Lighting: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Becheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technical University of Eindhoven. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Eindhoven, Netherlands. IEEE, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie des systèmes d'éclairage intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPLACE à la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial and natural lights: spectral comparison weighted by the visual response of Heterocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jeangeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le LAPLACE à la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractiveness of an Ephemeroptera insect order towards artificial lights as function of CCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALAN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Calgary University, Calgary, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow YAG: Ce 3+ phosphor in polyimide matrix for laser-driven white light generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Laplace à la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to environmental impact studies and lifecycle assessments for horticultural lighting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Raynham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Moutsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S A Mucklejohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXth International Symposium on Light in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Malmö, Sweden. 2021, Proceedings of IX International Symposium on Light in Horticulture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Correlated Colour Temperature: An Influential Parameter in Ageing OLEDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIE Commission Internationale de l'Eclairage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE-2021 mid-term Meeting and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kuala Lumpur (virtual), Malaysia. PO23, pp.217-218, Abstracts of CIE-2021 mid-term Meeting and Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of 2,2’-di(p-tert-butylphenyl)-6,6’-bibenzoxazole (BBzx) in deep-blue organic light-emitting diodes (OLEDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Fery-Forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Flexible Organic Electronics (ISFOE21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color And Therapeutic Lighting : An Alternative Treatment For The Sundowning Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting (LS16), June 17-22, 2018, Sheffield (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sheffield, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the artificial lighting’s color temperature on the elderly’s circadian cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Becheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interim Meeting: Colour &amp; Human Comfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal, Portugal. International Colour Association (AIC), pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d'une écologie du son et de la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. , </w:t></w:r><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18803.58409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of thermal losses conversion into Light for High Power LEDs using thermoelectric modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeb Ben Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la distribution de l'énergie électrique dans un bâtiment rénové, vers l'autoconsommation et le réseau continu : le projet A.B.C.D.E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaetani-Liseo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Zélem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES - Journées Nationales sur l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Perpignan, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated ageing of OLED under different temperature and current conditions: photometric and electrical characterizations and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Organic Electronics (ICOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Status of Solid-State Lighting & Smart Lighting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joint Reseach Center. 2023, JRC Technical Reports, </w:t></w:r><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/223640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE/IES/ANSI 3001.9 - Recommended Practice for the Design of Power Systems Supplying Lighting Systems in Commercial and Industrial Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Bargholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koti Reddy Butukuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preston Cobb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gary H. Fox. The Institute of Electrical and Electronics Engineers Inc.,, IEEE 3001.9™, IES/ANSI RP-48-23, 2022, IEEE 3001 STANDARDS: POWER SYSTEMS DESIGN, 978-1-5044-9460-1. </w:t></w:r><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEESTD.2023.10132397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the Status of LED-Lighting world market since 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Serrenho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, JRC122760, 2021, JRC Techinical Report, Paolo Bertoldi, 978-92-76-27244-1. </w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/759859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of LED-Lighting world market in 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, pp.76, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Advanced Lighting Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Karlicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Cherng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqing Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2017, </w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status Report on Organic Light Emitting Diodes (OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EUR 26999 EN, 2014, JRC Science and Policy Reports, 978-92-79-44654-2. </w:t></w:r><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2790/461054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2014 Update on the Status of LED market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, ISBN 978-92-79-44657-3. </w:t></w:r><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2790/756893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Advanced Lighting Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Karlicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Cherng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqing Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2014, </w:t></w:r><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00295-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage : les fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Cachoncinlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-16, c3339, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.124-127, 2013, 978-2-35671-051-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the deployment of Solid State Lighting (SSL) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anibal T. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quicheron Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EUR 25596 EN, 2013, EU-JRC scientific and policy reports, 978-92-79-27365-0. </w:t></w:r><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/66941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Effects of Artificial Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Mattsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Proykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - Scientific Committee - SCENIHR, 2012, 978-92-79-26314-9. </w:t></w:r><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2772/8624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Sources 2004 Proceedings of the 10th International Symposium on the Science and Technology of Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 2004, </w:t></w:r><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781482269178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword - Smart Cities Project Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beverly L. Pasian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A City's Heart beat: Project Contributions to Quality of Life in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diploma DBA-L24-0011, SKEMA Business school, 2024, 978-94-6506-485-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Light Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary H Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nachtrieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IES Recommended Practice for the Design of Power Systems Supplying Lighting Systems in Commercial and Industrial Facilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Electrical and Electronics Engineers, Inc, 2023, IEEE Std 3001.9-2023 / IES RP-48-23, ISBN 978-1-5044-9460-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting 100% LED lighting sales by 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scholand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Energy Agency. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and innovation pathways for zero-carbon-ready buildings by 2030,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.On-Line, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of place: colour and lighting design methods in the process of inclusive housing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrain Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Siniscalco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colour and Colorimetry. Multidisciplinary Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVII (A), Associazione Italiana Colore, pp.176-191, 2022, 978-88-99513-18-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting Systems for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Pigenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holistic Approach for Decision Making Towards Designing Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer International Publishing, pp.75-92, 2021, Future City, </w:t></w:r><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85566-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SETTING AN INNOVATIVE MASTER DEGREE ON ENERGY SUPPLY FOCUSING ON ISOLATED AREAS – THE MESfIA ERASMUS+ PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Tsikalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Katsigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarintip Tantanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Of International Conference Building Services And Energy Efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciendo; Sciendo, pp.120-128, 2020, </w:t></w:r><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/9788395720413-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Strioscopie…Révélations des dessous des LEDs, une lumière « froide » dans un corps chaud !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir l'Invisible T.2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Puits Fleuris, pp.100-101, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption and Environmental and Economic Impact of Lighting: The Current Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Advanced Lighting Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-13, 2016, </w:t></w:r><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00295-8_40-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption and Environmental and Economic Impact of Lighting : The Current Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Advanced Lighting Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-13, 2016, 978-3-319-00295-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3. Efficacité énergétique : l’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.224-225, 2013, </w:t></w:r><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Sources and Lighting: from Technology to Energy Savings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Sabonnadière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Emission Power Generation Technologies and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley &amp; Sons, pp.333-374, 2013, 978-1-84821-136-0. </w:t></w:r><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557976.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique : l'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Mosseri, Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.224-225, 2013, 978-2-271-07142-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Power Discharge Lamps and Their Photochemical Applications: An Evaluation of Pulsed Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Photochemistry - Various Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, </w:t></w:r><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/37769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-emitting diodes: principles and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Mottier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEDs for Lighting Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.1-27, 2010, ISBN: 978-1-84821-145-2. </w:t></w:r><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470612019.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage d’intérieur et ambiances visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Damelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage d'intérieur et ambiances visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2010, 978-2-7430-1208-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradation de la lumière, économies d'énergie et ambiances urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sajous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairer la ville autrement - Innovations et expérimentations en éclairage public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes, pp.12-34, 2009, 978-2-88074-786-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage public – La ville d’Albi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairage d'intérieur et ambiances visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CM3E, pp.81-90, 2009, 978-952-74963-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diodes électroluminescentes : principe et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diodes électroluminescentes pour l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier-Hermes, pp.23-48, 2008, 978-2-7462-2097-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage public et maîtrise de la demande en électricité (MDE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Pigenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Les Techniques de l'Ingénieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de lumière et éclairage : de la technologie aux économies d’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l'énergie - Tome 4, Gestion de l'energie et efficacité énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.159-201, 2007, 978-2-7462-1716-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIODE ÉLECTROLUMINESCENTE ORGANIQUE COMPRENANT UNE COUCHE D ANODE DE PEDOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Caussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Vahlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP 4 340 580 A1. 2024, pp.Bulletin 2024/12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Emitter-Receiver Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacou, Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauc, Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2023/0003954A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTICAL MODULE FOR LIGHTING AND DATA TRANSMISSION USING LI-FI TECHNOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pauc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021130125. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Emitter-Receiver Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacou, Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauc, Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021130127. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Короткодуговая газоразрядная лампа высокого и сверхвысокого давления</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Yu. Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Russia, Patent n° : 2021134843. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODULE OPTIQUE POUR L'ÉCLAIRAGE ET LA TRANSMISSION DE DONNÉES PAR LA TECHNOLOGIE LI-FI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacou, Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauc, Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1915406. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module émetteur-récepteur optique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacou, Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauc, Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1915411. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for manufacturing an opto-electronic component substrate and associated devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020053253. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fabrication d'un substrat de composant optoelectronique et dispositifs associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1858138. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-density modulation control deviation LED ballast feedback control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leos Kukacka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Czech Republic, Patent n° : CZ2017752A3. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULES ELECTROLUMINESCENTES ORGANIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Marghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3047005. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic electroluminescent molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Marghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017125572A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional OLED Buck Driver variable frequency control for burst dimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : TWI543665B. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray-Lee Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhong-Yan Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taiwan, Patent n° : TW201630466A. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux luminescents pour des applications optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Marghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 2015DI0019. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to “Lighting 4.0” era – The “Right Smart Lighting” Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3SqAir - Sustainable Smart Strategy for Air Quality Assurance in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rodez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to &amp;quot;Lighting 4.0&amp;quot; era -The &amp;quot;Right Smart Lighting&amp;quot; Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0&amp;quot; as &amp;quot;Lighting 4.0&amp;quot;, G.Zissis, Special Panel Session on Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’ère de l’éclairage 4.0 : Le concept de l’éclairage intelligent anthropo-centré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les besoins des marchés pour y adapter la formation et les emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie vers l’ère « d’éclairage 4.0 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ο «ευφυής και ανθρωποκεντρικός» φωτισμός, μία επανάσταση στην υπηρεσία των υπερήλικων</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière au-delà de l'éclairage et des frontières technologiques : le défi de l'éclairage intelligent centré sur l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM DES SAVOIRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighting 4;0: The Human-centric Smart Lighting Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu+Jaune=Blanc !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LED, une centenaire pleine d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LEDs organiques, source de lumière du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies d’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies &amp;quot;futées&amp;quot; pour l’éclairage des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage à LED : entre rêves et cauchemars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street Lighting, the latest Developpments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage à LED : enjeu et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser l’éclairage pour économiser l’énergie du campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de lumière pour l’éclairage des tunels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Karlicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs Dreams & Nightmares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle Lumière pour la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighting Systems and Classic Light sources Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state lighting and smart systems: dreams & realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologie de l‘Eclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Emitting Diodes for Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact environnemental et énergétique des technologies de systèmes d'éclairage modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage, énergie & confort visuel, Semainaire cycle « Solutions Technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière artificielle, Energie & Qualité de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière, principes physiques et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs pour l’éclairage : Rêves et Cauchemars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l’éclairage. Etat de l’art et projections futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’éclairage Quelques pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs : le point sur la technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of the lighting industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur les nouvelles technologies pour l'éclairage public : LEDs et appareillages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de la lumière artificielle : évolutions technologiques et impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'éclairage : quelques pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LEDs et OLEDs - prochaine génération des systèmes d'éclairage: pour quand, pour quelle application ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact énergétique et environnementaldes LEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Technologies for Lighting Systems and Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a street lighting system under mesopic condition: the experiment of Albi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs and OLEDs - light sources of the future: dream or reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient lighting systems: issues and challenges – phasing out of outdoor mercury lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage et Magasin du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies au service de l’éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NumeLiTe : Un système d’éclairege urbain issu d’un progremme Européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies au service de l’éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes Ballasts et systèmes de control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHIROLUM. Comment limiter les impacts écologiques de l’éclairage artificiel nocturne le long des ILTe ? Caractérisation de l’influence des paramètres lumineux des lampes sur les mouvements des chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ros-Kiri Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ademe - Agence de la transition écologique. 2021, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Solid State Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tähkämo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Energy Agency. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Health Issues of Solid State Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Energy Agency; 4E Implementing Agreement; Solid-State Lighting Annex. 2014, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sanitaires des systèmes d’éclairage utilisant des diodes électroluminescentes (LED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Barlier-Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Césarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2008-SA-0408, Anses. 2010, 282 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health effects of lighting systems using light-emitting diodes (LEDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barlier-Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report n°2008-SA-0408, Anses. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of energy transfers under the hypothesis of two-temperatures plasmas. Application to low and high pressure mercury discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plasmas. Univesrité Toulouse III - Paul Sabatier, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03018064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighting, Circular Economy & Life Cycle Assesment, G.Zissis, Seminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Ghent, Belgium. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting for Smarter Sustainable Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Virtual Webinar, United States. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2045"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges Zissis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7582-5686</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084597046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-1646-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (249)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometrically consistent real-time rendering pipeline for street-lighting digital twins: A road-section study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Ben Hnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/ae49c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of the Near Electric Emission from LED Driver as function of Power Variation and Lighting Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.172347. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2025.172347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Floral Induction in Okra (Abelmoschus esculentus L.) Under Blue and Red LED Light and Their Alternation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Khalil Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (5), pp.548. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae11050548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of circular led heat sink in a multi-hole cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3540725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the IAS 60th Anniversary [History]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Brusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (4), pp.8-16. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2025.3561841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the IAS 60th Anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (4), pp.8-16. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2025.3561841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the parameters that affect sustainability and energy efficient concepts in road and urban lighting design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Skandali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Zerefos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Tsangrassoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Peña-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Triantafyllidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.144607. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Photosynthetic Photon Flux Distribution under LED Lighting using Genetic Algorithm for Efficient Okra Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3635588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study by Design of Experiments of Thermal Management of a Light-Emitting Diode Dissipator in a Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym17010058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Management of Circular Led Heat Sink in a Multi-Hole Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (3), pp.4451-4462. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3540725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Blue Fluorescent OLEDs Based on a Solution and Solid‐State Emitter (SSSE): Investigations with 2‐Phenyl‐Naphthoxazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Fery‐forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202500151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting Systems, Controls, and Communication Protocols: Introducing Open Communication Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Martirano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2-13. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2024.3482882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lighting on Humans and the Biotope: Physics, Measurement Systems, and Influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2-13. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2024.3488369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap to “Lighting 4.0” era and the SSL2 (Sustainable Smart Lighting ⊗ Solid State Lighting) concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LED professional Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of honeycomb heat sink filled with phase change material for smart lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2024.2316215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighting, Energy, Environmental Impacts, and Associated Regulations: Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scholand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Norman Bardsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2-7. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2024.3488317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically Transparent Honeycomb Mesh Antenna Integrated into OLED Light Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pigaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.289. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13020289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Contemporary Issues with Temporal Light Modulation of Lighting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vollers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nachtrieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (5), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2024.3425821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation Analysis of Exciplex-Based Organic Light-Emitting Devices Using Carbazole-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Fery-Forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c13006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Lighting Technologies: Operating Principles, State of the Art, and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2-13. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2024.3484368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciplex‐based organic light‐emitting diodes with deep blue emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Mbarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13013, pp.4. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3022876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of place: colour and lighting design methods in the process of inclusive housing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrain Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e Scienza del Colore - Color Culture and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23738/CCSJ.150203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Step PEDOT Deposition by oCVD for ITO-Free Deep Blue OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Poupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samélor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.3c02019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Industrial Lighting and Display Committee Story [History]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Brusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (6), pp.9-15. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2023.3304849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Lighting Technology Application in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Khayam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpan Zaeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Irmea Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.6283. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15076283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Flicker Frequency and Auditory Stimuli – Procedure Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Chmelařová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hergesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2023.3316999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Advances in Lighting Systems' Technology – The way towards Lighting 4.0 era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIA.2023.3263182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling OLED luminance decay under thermal, constant and cyclic electrical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 59 (1), pp.676 - 683. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2022.3206286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Impact of the power dimming and Lighting Modes of LED lamps on the Near Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyfeddine Bechkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.169997. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2022.169997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic theory of nonrelativistic electron beam–inhomogeneous plasma system instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mustafaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Koubaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Gabriel Murillo Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (9), pp.093103. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0097263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of thermal and optical behavior of multi-chip LEDs package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.102395. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csite.2022.102395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of LEDs packages within inclined enclosures for lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2022.3195865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colours, light and well-being: characterizeation of chromatic phenomena in collective housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrain Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e Scienza del Colore - Color Culture and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23738/CCSJ.140201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency of a LED lighting system using a Peltier module thermal converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.101989. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csite.2022.101989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Deep Optical Properties of Healthy and Diseased Skin Using Diffuse Reflectance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (08), pp.191-199. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2022.128014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Smart Buildings for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Sing Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi Lei Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2022.3223346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of OLED luminance using impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (1), pp.996 - 1004. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3123096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the needs for trained lighting engineers in construction industry: the first outcomes from ecoslight skills alliances european project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos-Nikolaos Madias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Bourousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.6-24. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33383/2021-087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial light may change flight patterns of bats near bridges along urban waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ros Kiri Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.259-267. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acv.12635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability, reusability, and equivalent circuit of TiO2/treated metakaolinite-based dye-sensitized solar cell: effect of illumination intensity on Voc and Isc values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winda Rahmalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imelda Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamrin Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéphirin Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.10. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40243-021-00195-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighting for Cultural and Heritage Site: An Innovative Approach for Lighting in the Distinct Pagoda-Style Architecture of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diwakar Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aayush Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambros Doulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Bhusal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2720. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13052720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different abiotic factors on lipid production by microalgae – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.57. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light intensity and photoperiod on energy efficiency of biomass and pigment production of Spirulina ( Arthrospira platensis )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prudhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.37. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of High Pressure Short-Arc Xenon Discharge With a Thoriated Cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indzhira Yu Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (8), pp.2387-2396. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2021.3093816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal substrate design for thermal management of high power multi-chip LEDs module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.167179. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2021.167179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Designing Mixed Light-Emitting Diodes to Match Greenhouse Plant Absorption Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.4329. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of chromatic and lighting on the visual environment of the elderly: A critical literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bécheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Research and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (1), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/col.22562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence Intervals for Luminous Flicker Measurements: Comparison of Various Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leos Kukacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (5), pp.5499-5506. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3091083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and survey of lighting and color ambiance for a suitable elderly's environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (1), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33383/2019-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Motors: An Electrical Engineering Foundation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (6), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2020.3014835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Systems: From Electricity Providers to Actors in Sustainable Development and Territorial Management [President's Message]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (5), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2020.3000452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Automation: A Cornerstone Shaping Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.4-66. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2019.2956266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Safety: A Challenge for All! [President's Message]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2020.2971069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage horticole : pourquoi choisir la technologie LED ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.62-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments About the Article “On the Similarities of Low-Temperature Plasma Discharges”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mustafaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davlat Quvatovich Solihov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.596-601. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2019.2950532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching LPS to LED Streetlight May Dramatically Reduce Activity and Foraging of Bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.165. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d12040165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Variation of Current and Frequency on the Discharge's Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (6), pp.2042-2049. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2020.2990432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Distribution Systems: An Old Business With Modern Challenges [President's Message]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2020.2985513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes and Standards as Innovation Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.4-66. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2019.2945100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Lighting and Light Pollution: A Critical Issue for the Present Generation, a Challenge to the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.4552. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12114552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band 28/38 GHz Inverted-F Array Antenna for Fifth Generation Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2020063053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie LED : Une révolution dans le domaine de l'éclairage, mais pas seulement…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Transparent Antenna for 5G Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Ahyoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2020063054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of Net Emission Coefficient for High Intensity Discharge Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Al Youssif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Malaeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.80-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion: Lessons learned from life cycle assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc André Mequignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (5), pp.582-582. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153520940904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Lighting Technologies in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divakar Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Bhusal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frangiskos Topalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33383/2019-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminance Contrast Assessment for Elderly Visual Comfort Using Imaging Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Daniel Gălățanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.474-479. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2019.02.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric and Electrical Characterizations of Large-Area OLEDs Aged Under Thermal and Electrical Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Ibrahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (1), pp.991-995. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2864939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future Is Now in Automation and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (2), pp.5-5. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2018.2884751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The R3 Concept: Reliability, Robustness, and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (4), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2019.2909374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Моделирование плазмы короткодугового ксенонового разряда сверхвысокого давления</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Н.А. Тимофеев</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">В.С. Сухомлинов</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">И.Ю. Мухараева</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Д.В. Михайлов</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Журнал технической физики</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89 (10), pp.1556. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21883/JTF.2019.10.48171.103-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Quality: Society's Underpinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2019.2921182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the luminous environment using DiaLUX software at “Constantin and Elena” Elderly House – Study Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Daniel Gălățanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.466-473. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2019.02.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Luminance Degradation of OLEDs using Design of Experiments (DoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.6548 -6558. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2929150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system for assessment of street lighting tenders based on energy performance indicators and environmental criteria: Overview, methodology and case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Doulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sioutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kontaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Faidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.101759. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2019.101759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Lighting Systems and Light Loss Factor: A Case Study for Indoor Workplaces in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc André Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (11), pp.1278. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8111278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effect of a pulsed power supply on the HgTlI lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (3), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153518760668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an Ultrahigh-Pressure Short-Arc Xenon Discharge Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Yu. Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Physics / Zhurnal Tekhnicheskoi Fiziki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (10), pp.1473-1479. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1063784219100207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Electrical Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2019.2897410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage à base de LEDs - Conception des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Short-Arc High-Pressure Xenon Discharge: Effect of Electrode Material Evaporation on Discharge Properties and Pulse Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indjira Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (7), pp.3266-3270. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2019.2918643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motors and Drives: An Old but Very Modern Couple!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (6), pp.6-7. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2019.2933070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking Behind the Big Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1), pp.4-68. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2018.2874608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Plasma Kinetics in a Low-Pressure Inductively Coupled Discharge in Argon and Mercury Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (1), pp.162-172. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2018.2871258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spectrum modeling calculation with light emitting diodes set based on relative quantum efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1242, pp.815-822. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/actahortic.2019.1242.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of color temperature scenario applied to quality lighting design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color and Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.99-103. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/issn.2169-2629.2019.27.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage à base de LEDs - Composants LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Light Modeling Using Laser Diode and Remote Phosphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Czesnakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Jinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Technology in Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (03), pp.217-221. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jstl.IEIJ160000596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Red and Blue LEDs on the Production of Phycocyanin by &amp;lt;i&amp;gt;Spirulina Platensis&amp;lt;/i&amp;gt; Based on Photosynthetically Active Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Technology in Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.148-152. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jstl.IEIJ160000597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est quoi, un courant électrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for distance and illuminance thresholds in the effects of artificial lighting on bat activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175 (5), pp.123-135. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and color: a factor of safety in the everyday life of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of blue laser diode for solid state lighting application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Czesnakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 08 (03), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2018.83005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glow Discharge in the Mixture of a Rare Gas and Water Vapour: Properties and Application to Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Mikhaylov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Technology in Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.108-117. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jstl.IEIJ160000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of [Pt(II)(Tetra-Tert-Butylsalophen)] Complex within Organic Devices: Deep Red Emission, Bistable Light-Emitting Diodes and Operational Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.762. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8050762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweaking Light-Emitting Diodes: A Multiobjective Optimal Design for New Luminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dulout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.50-59. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2017.2740445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAG and greenYAG+nitride properties for white-light generation using a blue laser diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Czesnakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photonics for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.026001. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JPE.8.026001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREPUBLICATION: PHOTOSTABILITY OF β-CAROTENE/MODIFIED KAOLINITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Wahyuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Mouloungui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1346/CCMN.2018.064115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple high-sensitivity acoustic resonance detection method for metal halide lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.123-128. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jstl.IEIJ160000598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HID lamps under low frequency square wave operation: Experimental Evaluation of Dimming effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (5), pp.658-667. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153515622053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the thermal distribution of multi-chip LED package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (6), pp.653-660. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.07.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de lumière blanche par le couplage d’une diode laser et d’un luminophore adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, 35-39 ; numéro spécial JCGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirulina platensis biomass estimation using reflectance signal and infragram technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cisse Theodore Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algal Biomass Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic resonance detection using statistical methods of voltage envelope characterization in metal halide lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (6), pp.5988 -5996. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2017.2742978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible ways to increase the efficiency of a low-pressure water vapour discharge as a light source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Beliaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khodorkovskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.259-276. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153515602741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On correct evaluation techniques of brightness enhancement effect measurement data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.1. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.56.11.114103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of High-Brightness LED Samples Aged Under Stress Temperature Conditions: Electrical Characterizations and Signature Evolution Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (1), pp.502-510. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2015.2475424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal conduction path deficiency on thermal properties of LEDs package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ghnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abderrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.251-260. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.03.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the convective flow as a function of external parameters in a high-pressure metal halide discharge lamp (HgDyI 3 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hadjsalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (6), pp.063522. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In&#64258;uence of Driving Current on Photometric Performances of a White Light OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (6), </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2016.2585573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of visible radiation in electrodeless HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gg Lister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (4), pp.502-515. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153515571678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions dans le domaine des diodes électroluminescentes pour l'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.25-29. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/20168225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative properties of ceramic metal-halide high intensity discharge lamps containing additives in argon plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7S2), pp.07LB05. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/JJAP.55.07LB05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampoules à incandescence : vers un retour en grâce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Flicker form LED lighting systems : An urgent problem to solve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LED professional Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED Equivalent Circuit Model With Temperature Coefficient and Intrinsic Capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray-Lee Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhong-Yan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (1), pp.493-501. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2015.2464180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Operating Conditions on the UV-B (308 nm) Power and Efficiency of the XeCl* Barrier Discharge Excilamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Saghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Avtaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.792-802. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2530742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of AC power theories under stationary and non-stationary, clean and distorted conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Kolář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.221-231. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2015.0713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Special Issue on LED Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marcos Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.577-580. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2015.2451971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Photometric Properties of Microwave High Intensity Discharge (HID) Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.26-34. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.IEIJ140000558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of LED Lighting System for Greenhouse Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Illuminating Engineering Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HID lamps fed by a non conventional pulsed current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nsibi Walid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126 (11-12), pp.1105-1108. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Industrial Lighting and Display Committee (IAS) History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.65-67. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2014.2362023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'efficacité des LED grâce à la topologie et du niveau de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Manufacturing Systems Development and Applications Department [IAS History]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.59-60. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2014.2362076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des LED domestiques : peut mieux faire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUX, La revue de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of a plasma HgDyI3 transport coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hadjsalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (5), pp.053506. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4918704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and stability of a phosphor-conversion white light source using a blue laser diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (10), pp.107134. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4899187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Dependent Modeling of Mercury Thin Line Following the Electrical Conductivity of the Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (4), pp.993-999. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2307860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Karlicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqing Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Cherng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2196-1107-1-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage : les fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cachoncinlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-c3339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a fluorescent lamp luminaire used in industry – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tahkamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bazzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Puolakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Halonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153513480518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimming control by variation of the switching frequency for high-intensity discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (6), pp.729-738. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153513501103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of a high pressure sodium lamp fed by a pulsed power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (6), pp.739-746. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153513506431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Perception of LED Flickering Controlled in a Colored Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (4), pp.183-188. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.IEIJ130000504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les OLED : marchés actuels et perspectives d’applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.39-43. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/20136839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Flat Dark Discharge Lamp for Backlight Applications Based on Electron - Excited Phosphor Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ming-Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Li Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shih-Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light and Engineering (Svetotechnika)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED Flicker: A Drawback or an Opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 03 (01), pp.63-66. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2013.31010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of non-Maxwellian electron energy distribution functions on the simulation of an inductively coupled Ar–Hg discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.035002. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/22/3/035002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of light-emitting diode downlight luminaire: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tahkamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bazzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (5), pp.1009-1018. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-012-0542-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolorization of acid red B aqueous solution by positive and negative electrical discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (4), pp.618-624. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Sources Technology from past to the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Illuminating Engineering Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Resonance Characterization and Numerical Model Including Acoustic Streaming in an HPS Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 49, pp. 1154-1160. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2013.2251593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic and Excitation Temperatures in Medium- and High-pressure Mercury Arc Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Karabourniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (4), pp.166-170. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.IEIJ130000514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Dimming Control for HID Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Modelling and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road lighting: A review of available technologies and appropriate systems for different situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Australasian College of Road Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Life Cycle Assessments of LED Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tahkamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjukka Puolakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Halonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.44-54. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.36.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the UV flux of a XeCl dielectric barrier discharge excilamp through its current variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamat Abakar Djibrillah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (2), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1070/QE2012v042n02ABEH014266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Auxiliary Heating on the Degradation of Fluorescent Lamp Electrodes Under Dimming Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zudrell-Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Severinsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.1889-1897. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2157285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for developing a low-pressure discharge lamp model with electron density variation and ambipolar diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y.R. Hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science, Measurement &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.229-237. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies de l'éclairage - vers la lumière &amp;quot; électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A STUDY ON THE FLICKER OF COMMERCIAL LAMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of flicker of commercial lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light and Engineering (Svetotechnika)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Review on Lighting and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Security Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.341-353. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19361610.2012.686096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et perspectives de l'éclairage : applications des OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution technologique de l'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Cachoncinlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diodes électroluminescentes LED pour l'éclairage Panorama et tendances technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Logivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.Référence IN18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Experimental Validation of a New Current-Controlled Driver for a Dielectric Barrier Discharge Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amgad El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard van Eerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.1971-1982. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2011.2155015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An axisymmetric 2D model on a high-frequency inductively coupled Ar–Hg discharge with a re-entry bulb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (30), pp.305201. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/30/305201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Acoustic Resonance in a High-Pressure Sodium Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (2), pp.1071-1076. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2010.2102993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of photometric properties of high-pressure mercury discharge with thallium iodide additives (HgTℓI) using the ray-tracing method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (10), pp.105201. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/10/105201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigations on the warm-up of a high-pressure mercury discharge lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zalach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schoepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.033511. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3568830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-emitting diodes (LED) for domestic lighting: Any risks for the eye?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Viénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barlier-Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Retinal and Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (4), pp.239-257. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.preteyeres.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holistic approach for achieving energy savings using modern lighting technologies. An illustration with LED systems for outdoor lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Pop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inginiera Iluminatului</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDVILLE Project: Traffic Roundabout LED Lighting System. Technical and Social Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (3), pp.278-282. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.35.278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Different Discharge Lamp Models Based on Lamp Dynamic Conductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Blanco Viejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Alvarez Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferrero Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.1983-1991. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2011.2155014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Sources for Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Research Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182, pp.33-39. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srt.2011.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the effect of impurities in xenon based dielectric barrier discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a N Dagang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (23), pp.234006. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/23/234006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Evolution of Optical Emission Spectrum of a Hg-HID Lamp Exposed to X-ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Palarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (4), pp.449-459. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-010-9228-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage un enjeu pour l'avenir : impact énergétique et environemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49/50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinactivation of the Escherichia coli by the Pulsed Dielectric Barrier Discharge Excilamp Krypton Chlorine Emitted at 222 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaoui Hafsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Roumaissaa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kaid Harche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (4), pp.953-956. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2010.2041471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional modeling of the warm-up phase of a high-pressure mercury discharge lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.063505. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3436597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics for electrical discharge light sources: pushing the limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Haverlag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (23), pp.230301. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/23/230301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the absolute intensity of barium lines during dimming operation in the vicinity of fluorescent lamp electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein El Abidine Tlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1-2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v14.i1-2.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity Discharge Lamps: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Validated Model for Radiation Transport in an HID Lamp Using the Ray Tracing Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (3), pp.150-156. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.34.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuri Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Display Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (9), pp.349-350. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JDT.2010.2061271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact énergétique et environnemental de l'éclairage : un enjeu pour l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49-50, pp.52-54. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/20104952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of similarity laws as a light source diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khodorkovskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (23), pp.234005. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/23/234005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Emission of a High-Pressure Sodium Lamp Working at 50 Hz and at High Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Alvarez Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (5), pp.1740-1745. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2010.2059610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolorization of Aqueous Acid Red B Solution During the Cathode Process in Abnormal Glow Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilai Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jierong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihua Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangbin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (10), pp.2854-2859. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2010.2061871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-Based Model for a Dielectric Barrier Discharge Lamp Using the Finite Volume Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amgad El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (9), pp.2260-2273. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2010.2057260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LEDs organiques, source de lumière du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magazine d'Asprom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy towards the next generation of low pressure discharge lamps: lighting after mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fokitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.045209. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/4/045209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Periodic Table with Regard to Atomic Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Fokitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.67-69. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.33.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low pressure water vapour discharge as a light source: II. Electrical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Beliaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khodorkovskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (17), pp.175204. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/17/175204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer aux lampes à basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 382, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of art on the science and technology of electrical light sources: from the past to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (17), pp.173001. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/17/173001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies d’éclairage anciennes aux technologies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of water molecules by electron impact with formation of OH-radicals in the A 2 Σ + state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khodorkovskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Murashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rakcheeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Beliaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.215201. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/42/21/215201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de de l'éclairage : une révolution en ordre de marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (10), pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes basse consommation : et nos intérieurs changent de couleur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mensuel de l'Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invasion des LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUX, La revue de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 255, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental research of degree of methane decomposition in plasma using laser method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model investigation on moving striations in low pressure Ar–Hg discharge: electron response to striation-like fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenpeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (9), pp.095207. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/9/095207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-Barrier-Discharge Excilamp in Mixtures of Krypton and Molecular Chlorine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (4), pp.546-550. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2009.2013864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on moving striations in a 50 Hz ac fluorescent lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (13), pp.135211. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/41/13/135211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des systèmes d’éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruscassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Pigenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displays and lighting: Toward a bright future [From the Editor's Desk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Ikeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (4), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2008.923572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements for Thermochemical Data in the Lighting Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugh Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dinsdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mucklejohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (7-8), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zna-2008-7-807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectivas e obstáculos ao uso do LED branco como fonte de luz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electricidade Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.104-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novas Tecnologias para sistemas de iluminação urbana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Pigenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruscassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sajous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electricidade Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (414), pp.134-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED Blanches et éclairage général: quel potentiel et quels problèmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUX, La revue de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 250, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic study of the warm-up phase of a high-pressure mercury lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben El Hadj Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (9), pp.093502. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2975212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmpadas : economia de energia e desenvolvimento substentável</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electricidade Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (414), pp.118-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Model for HPS Discharge Based on the Energy-Balance Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Luis Tapia Fabela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Osbaldo Pacheco-Sotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samuel Benitez-Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rgulo Lopez-Callejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.637-643. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2007.896973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a pulsed power supply on the ultraviolet radiation and electrical characteristics of a low-pressure mercury discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Devices and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.249-259. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10519990600912211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between X-rays Absorption and Emission Spectroscopy Measurements on a Ceramic Envelop Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (6), pp.732-735. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/9/6/22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Voltage Drop Across the Cathode Sheath in HPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Tapia Fabela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Osbaldo Pacheco-Sotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquidia Pacheco Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samuel Benítez-Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulo López-Callejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (4), pp.1104-1110. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2007.902125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discharge Lamp Model Based on Lamp Dynamic Conductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (3), pp.727-734. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2007.897195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art de la science et technologie des systèmes d'éclairage : Economies d'énergie et Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.005. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea:2007005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends on Compact Fluorescent Lamp Quality and Strategies to Phase-out Incandescent Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light and Engineering (Svetotechnika)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (4), pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model of a DBD lamp for power supply design and method for the automatic identification of its parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.307-313. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2007017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest of the perfect light source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruscassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lighting Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (19), pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social and economic need to standardize lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart A. Mucklejohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEC e-tech online news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (1207), 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative power supply concepts for DBD excilamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.693810. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.785662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Acoustic Resonance Band Detection Workbench for HID Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (5), pp.1191-1198. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2007.904391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Wastes Vitrification by Transferred Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Tapia-Fabela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pacheco-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pacheco-Sotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Torres-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Valdivia-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (6), pp.721-724. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/9/6/19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diodes electroluminescentes blanches et éclairage général : quel potentiel et quels problèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du réseau ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage et nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du réseau ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a high intensity metal halide discharge reference lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Stoffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Haverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (11), pp.N67-N70. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/17/11/N01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Consistent Model of HID Lamp for Design Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hiramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Erraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (4), pp.1536-1547. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2006.877644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of Art in the Science and Technology of Electrical Discharge Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Light and Visual Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.51-54. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2150/jlve.30.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency electrodeless lamps in argon–mercury mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Denisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Revalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Skudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Zorina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (17), pp.3275-3284. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/38/17/S32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Wharmby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lawler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (17), </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/38/17/E01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic thermal and radiative behaviors of a high pressure sodium lamp plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (8), pp.083501. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2001790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of a HgTlI discharge lamp: transport coefficients and thermodynamic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Troudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S El Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (4), pp.610-622. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/37/4/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent behavior of a pulsed high power xenon flashlamp. Application to the Mega-Joule laser pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86 (4), pp.361-369. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2003.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicted Results of a HID DC Current Lamp Considering a P-1 Radiation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hiramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (1), pp.118-126. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2004.823902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collisional radiative model applied to the study of pure rare gas electrical discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bezanahary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (4), pp.587-595. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2003.815244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle collisionnel radiatif appliqué à l'étude des lampes à décharge gaz rare “basse pression”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bezanahary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.271-274. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRICAL DISCHARGE LIGHT SOURCES: A CHALLENGE FOR THE FUTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (3), pp.397-409. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v6.i3.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on Transport Processes in Multicomponent Plasma by V M Zhdanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 44 (10), pp.2283-2283. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/44/10/701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'une source d'ultraviolet fonctionnant dans un réacteur de traitement d'eau de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Costache Mongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR7), pp.Pr7-65-Pr7-66. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamps and lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Science and Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (5), pp.196-202. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/esej:20000502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical light sources: a challenge for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Science and Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (5), pp.194-195. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/esej:20000501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal study of the deviations from thermal equilibrium in a high-pressure mercury plasma working under an ac power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (8), pp.968-976. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/33/8/313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mode d'alimentation sur la production du rayonnement VUV des raies de résonance de Ne dans une décharge électrique à basse pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 09 (PR5), pp.Pr5-27-Pr5-28. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of deviations from local thermodynamic equilibrium in high-pressure mercury discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Kindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86 (8), pp.4134-4141. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.371338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Hg-Ar discharge plasma under an increased pressure of Ar and in narrow tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bashlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Van Hieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Milenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Panasjuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31 (12), pp.1449-1456. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/31/12/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du rayonnement UV d'une lampe à décharge mercure haute pression en fonction de son mode d'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22, pp.C1-75-C1-76. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1997013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a mercury high‐pressure discharge in the course of its start‐up phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79 (1), pp.99-103. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.360915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-temperature, two-dimensional fluid modelling of mercury plasma in high-pressure lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (9), pp.2432-2438. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/29/9/030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the convective flow as a function of external parameters in high-pressure mercury lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (3), pp.753-760. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/29/3/036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the high-pressure mercury discharge lamp during the middle phase of start-up (medium mercury pressure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bashlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Milenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27 (3), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/27/3/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission UV des décharges capillaires mercure-gaz-rare basse pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 19, pp.C1-179-C1-180. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1994044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the population density in the low pressure mercury-argon discharge: analysis of the steady state and sinusoidal operating modes of the positive column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonneval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Hg-Ar low-pressure-discharge positive column: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bénétruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bernat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 45 (2), pp.1135-1148. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.45.1135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boltzmann-equation analysis of electron kinetics in a positive column of low-pressure Hg–rare-gas discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alkaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 42 (2), pp.978-988. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.42.978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (466)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Smart Lighting systems for buildings, latest achievements and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international conference of building and simulation (BAS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalarna Univiersity, Jul 2025, Borlänge, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Political Decisions on Nuclear Energy: A Comparative Environmental Analysis of France and Germany in Lighting Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Méquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IAS, Jun 2025, Taipei, Taiwan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS62731.2025.11061665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smarter University Digital Twins: A Real-Time Rendering Pipeline for Street-Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Ben Hnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th London Imaging Meeting (LIM 2025) - London, United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, London, United Kingdom. pp.012016, </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/3128/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EULE -European Urban Light Explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Storch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial Session - The Social Implications of Digital Transformation in the Galapagos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Herremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lansdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Kun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Engineering Management Society Conference (TEMSCON LATAM-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordable Smart Lighting for Smart Cities in Developing Economies Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy and Applications (ICEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Djibouti, Mar 2025, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological efficiency and degradation of LEDs used of okra plants growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IAS, Jun 2025, Taipei, Taiwan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS62731.2025.11061556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des nuisances sur la biodiversité. Courbe V(λ) des insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de l'Eclairage, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light spectrum effect on stomatal characteristics of okra leaves - Relationship between ndvi and leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissé Théodore Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference &amp; Exhibition (EUCBE2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA 4E Smart Sustainability in Lighting and Controls (SSLC) Platform - A New Term Focused on Smart Lighting Systems, 2024 to 2029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scholand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bennich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Energy Efficiency in Domestic Appliances and Lighting (EEDAL’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jyukankyo Research Institute (JYURI), The University of Kitakyushu, Oct 2024, Kitakyushu, Japan. European Commission</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting systems: Dream or reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Improving Energy Efficiency in Commercial Buildings and Smart Communities (IEECB&amp;SC’24) and European ESCO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LightingEurope, Mar 2024, Frakfurt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Προσιτός έξυπνος φωτισμός για έξυπνες πόλεις, έξυπνα κτίρια, έξυπνα σπίτια... Όνειρο ή πραγματικότητα;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGIA.TEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T-PRESS, Oct 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting systems: Dream or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Energy Efficiency in Domestic Appliances and Lighting (EEDAL’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jyukankyo Research Institute (JYURI), The University of Kitakyushu, Oct 2024, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNX-based Lighting System Controlled by Brain Signals (EEG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeq Alsaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community &amp; Technical University of Eindhoven, Nov 2024, Eindhoven, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA 4E Smart Sustainability in Lighting and Controls (SSLC) Platform A New Term Focused on Smart Lighting Systems, 2024 to 2029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scholand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Borg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BRICS Smart Lighting Industry Summit and the 11th Meeting of BRICS SSL Collaboration Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISA - International Solid State Lighting Alliance, Jul 2024, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un éclairage intelligent durable et intégratif pour nos bâtiments et nos villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblé Générale SEE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE Occitanie, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Photosynthetic Photon Flux Distribution under LED Lighting for Efficient Okra Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (AM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industry Application Society, Oct 2024, Phoenix (AZ), United States. pp 1-6, </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving successful intergovernmental collaboration: A case study in lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scholand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eceee 2024 Summer Study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECEEE, Jun 2024, Lac d'Ailette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciplex-based organic light-emitting diodes with deep blue emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Housseiny Houssein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Mbarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe - Organic Electronics and Photonics: Fundamentals and Devices IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Smart Cities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Tahai PES Section, Oct 2024, Pattaya City, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser driven white light generation with specially shaped phosphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO ( Conference on Lasers and Electro-Optics) : Science and Innovations 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica (OSA - The Optical Society), May 2024, Charlotte, NC, United States. paper JTh2A.217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating the Future: Smart Lighting and Prognostics Health management (PHM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Prognostics and Health Management (ICPHM2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Reliability Society, Jun 2024, Spokane WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 2: Light Emitting Diodes as component for lighting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Smart Cities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES Thai Section, Oct 2024, Pattaya City, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of a Circular Economic Model for Street Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEFI CLEF CRCULADES; Association Interdisciplinaire Française pour la Recherche en Économie Circulaire, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of natural and artificial light perception in three moth species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeangeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Electronic Conference on Diversity - Biodiversity of Animals, Plants and Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, Nov 2024, Online (Virtual), Switzerland. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity between natural and artificial lights: weighting by the vision of three species of Heterocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community &amp; Technical University of Eindhoven, Nov 2024, Einhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environmental Impact of Sensors in Smart Lighting Systems: Enhancing the Lighting as a Service (LaaS) Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Andre Méquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community; Technical University of Eindhoven; Intelligent Lighting Institute (ILI), Nov 2024, Eindhoven, Netherlands. 4 p., </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Smart Lighting systems, latest achievements and future challenges!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Power Engineering and Renewable Energy (ICPERE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bandung Istitute of Technology, Nov 2024, Bandung, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Προσιτός έξυπνος φωτισμός για έξυπνες πόλεις, έξυπνα κτίρια, έξυπνα σπίτια...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Διαδικτυακές ομιλίες διακεκριμένων Ελλήνων Φυσικών του εξωτερικού από το Γενικό Λύκειο Μοχού</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ΓΕΛ Μοχού και του Προτύπου ΓΕΛ Πατρών (Όµιλος Αστρονοµίας και Αστροφυσικής), Dec 2024, On line, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal effect of laser beam on Solid-State Lighting Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10169987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to “Lighting 4.0” era, the SSL2 (Sustainable Smart Lighting x Solid State Light sources) concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illuminating Engineering Society Webinars Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IES-Illuminating Engineering Society, Jul 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of Near Electric Field for AC/DC LED Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged occupancy of interior space and effect of lighting on the perception of space quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chêma Gargouri Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morched Cheikhrouhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a circular economic model for public lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ls1858153.2023.10170478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Harmonic Filters on LED Lamp Loads to Reduce Odd Order THD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vica Claudia Meylinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Cahyadi Putra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Khayam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Denpasar Bali, Indonesia. pp.573-578, </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS58902.2023.10257486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Smart Lighting Technology State-of-Art and Roadmap to the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electronic Packaging Sociey Webinars series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the fast electron beam—plasma system used for pumping high-power gas lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zaitsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Hady Badr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10169953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Street Lighting: Challenges for a Virtual Reality solution based on Internet-of-Things Devices and Photometry Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Piovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Pedro Luque Oostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A REVIEW OF ADVANCES IN LIGHTING SYSTEMS' TECHNOLOGY THE WAY TOWARDS LIGHTING 4.0 ERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy Conversion Conges &amp; Expo (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Nashville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Exploration of Smart Lighting Aspects: Area of Use, Methodologies and Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Cumberbatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nashville, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordable Smart Lighting for Smart Cities, Smart Buildings, Smart Homes… Dream or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IAS/PES Power Africa Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2023, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an optical analysis device using the ray tracing method for the detection of skin infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of circular Led heat sink in a multi-hole cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Corona Discharges for High-Voltage Applications in Active Ionic Wind Cooling of High-Power LEDs Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Denpasar Bali, Indonesia. pp.521-526, </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS58902.2023.10257361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Potential Impact of Maintenance Factors on Lighting Uniformity in Horticultural Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Mucklejohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Raynham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moutsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Quadrennial Session of the CIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Internationale de l'Eclairage - CIE, Sep 2023, Ljubljana, Slovenia. pp.216-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable smart lighting technology state-of-art and roadmap to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE IAS Global Conference on Emerging Technologies (GlobXonET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and Experimental Characterizations by Schlieren Optics of an Ionic Wind Cooling System for High Power LEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Biganzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of Shielding Influences on Near Magnetic Field for LED Lighting Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Environment and Electrical Engineering and 2023 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope57605.2023.10194716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">280 lm/W c'est pour quand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worlshop “LED 2050: évolutions, révolutions…”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIL-Syndicat du Luminaire, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of Smart Lighting System for Residential Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouki Mohamed Ridha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Andrê Mêquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité nécessaire pour une économie circulaire et l’éco-conception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Méquignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Circulades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Circulades, Jul 2023, Toiulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel: Faculty Leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minho Jo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Frontiers in Education Conference (FIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, College Station, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE58773.2023.10342960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Light Sources' Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Bombay Section, Jun 2023, Bombay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF LIGHT DISTURBANCE SOURCES AND THEIR EFFECT ON HUMAN VISION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th Quadrennial Session of the CIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Internationale de l'Eclairage - CIE, Sep 2023, Ljubljana, France. PO97, pp.281-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractiveness of Ephemeroptera insect order to light colour temperature Theme: Biology and Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international conference on artificial light at night (ALAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Royal Astronomical Society of Canada; University of Calgary, Aug 2023, Calgary, AL, Canada. pp. 139-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to “Lighting 4.0” era, the SSL2 (Sustainable Smart Lighting x Solid State Light sources) concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Smart Cities Conference (ISC2-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2023, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Electrode Surface Shape on Plasma and Light Emission Properties of High Pressure Short-Arc Xenon Discharge Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indzhira Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Smart Lighting: The SSL-square Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Council Distinguished Lectures series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Adaptation du vivant à son environnement 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Feb 2023, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Energy Saving Lamps in Indonesia Based on Power Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Cahyadi Putra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Khayam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Irmea Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 5th International Conference on Power Engineering and Renewable Energy (ICPERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bandung, Indonesia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPERE56870.2022.10037315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach of “Digital Twins” applied to smart urban lighting: from concept to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Jebeniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Power Quality of Microgrids with High Penetration of Renewable Energy on the Characteristics of LED Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nainggolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpan Zaeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Irmea Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Denpasar Bali, Indonesia. pp.589-593, </w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS58902.2023.10257347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm and Neutral White OLEDs Aging Comparison Studies under Electrical and Thermal Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the necessary skills for designing the training tracks for the next-gen lighting engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Lighting Conference LUX EUROPA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Lighting Society &amp; Slovak Lighting Society, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimisation of lighting arrangement for typical Pagoda architecture of Nepal accounting the effect of light pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diwakar Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayouch Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Bhusal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frangiskos Topalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impacts of Artificial Lighting Systems to Abiotic Resources and Biospherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Decarbonization 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASHRAE, Oct 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What case studies reveal about the impacts/benefits of minimum and high-level performance targets on LED lighting markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Coyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scholand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Energy Efficiency in Domestic Appliances and Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Flicker Frequency and Auditory Stimuli - Procedure Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leos Kukacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Chmelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hergesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Detroit, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS54023.2022.9939707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Preliminary Verification of an Alternative Flicker Observer Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">31.Experience of place: colour and lighting design methods in the process of inclusive housing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrain Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII edizione della Conferenza del Colore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo del Colore – Associazione Italiana Colore, Sep 2022, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to Sustainable Smart Lighting. The SSL2 concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Power Engineering and Renwable Energy (ICAPRE-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bandung, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SSL2 concept for Affordable Sustainable Smart Lighting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES/IAS PowerAfrica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic approach to assessing lighting designs for horticultural applications: Part II – Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raynham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afroditi Moutsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mucklejohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of High Pressure Short-Arc Xenon Discharge with a Thoriated Cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indjira Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference PLASMA PHYSICS AND PLASMA TECHNOLOGY (PPPT-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B.I. Stepanov Institute of Physics, National Academy of Sciences of Belarus,, Sep 2022, Minsk, Belarus. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chip spacing on thermal and optical behavior of circular multi-chip LEDs package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White light generation by coupling blue laser diode and phosphor film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sustainable Smart Lighting “SSL2” concept for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT for Smart Cities &amp; Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Preference of White Light for Nepalese Heritage Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayouch Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Bhusal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diwakar Bista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basis for the Design of a University Living Lab (LL) on the Science Campus of Toulouse III University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Brugarolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "El Campus com a Living Lab" 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UAB : Universitat Autònoma de Barcelona; CVC : Centre de Visió per Computador; Xarxa Europea de Living Labs  (European Network of Living Labs – EnoLL), Nov 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38.Analyses Non-Destructives des encres de la Renaissance : Spectrométrie et Analyse de Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Boutroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférnce Internationale Matériaux (Matériaux-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fluid dynamics investigation of air flow generated by ion wind around a LED heat sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Dorsaf Bouzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light quality, color perception and emotions in the interior space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéma Gargouri Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs (Diodes ElectroLuminescentes Organiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès de la Société Française des Procédés (SFGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oCVD PEDOT, an innovative material for OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Caussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Vahlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow YAG: Ce 3+ phosphor in polyimide matrix for white light generation by laser diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a laser-driven white light source with curved phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosensitive Materials and their Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.47, </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2622129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary issues with temporal light modulation of lighting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nachtrieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vollers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the Advances of Lighting Systems Technology The way towards Lighting 4.0 era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Serrenho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-driven white light generation by mixing blue (BAM), green (GYAG), and red (nitride) phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light-Emitting Devices, Materials, and Applications XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States. 56 / 120220O (5 p.), </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2606554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Centric Lighting for the benefit of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrain Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse Width Modulation current control for LED lighting horticulture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Detroit, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS54023.2022.9939775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED Aging Detection through Voltage Noise Characterization under Constant Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of LEDs Boost Driver for street lighting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mohamed Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljelil Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">МОДЕЛИРОВАНИЕ КОРОТКОДУГОВОГО КСЕНОНОВОГО РАЗРЯДА ВЫСОКОГО ДАВЛЕНИЯ С УЧЕТОМ ЭМИССИИ АТОМОВ МЕТАРИАЛА КАТОДА В РАЗРЯДНЫЙ ПРОМЕЖУТОК</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Yu Muharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mustafaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII All-Russia Conference on Physical Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSBEI HE "Université d'État du Daghestan" Centre fédéral de recherche du Daghestan RAS, Oct 2022, Makhachkala, Dagestan, Russia. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of a LED with the Effect of a Thermoelectric Module on the Junction Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13.Modeling of Ultrahigh-Pressure Short-Arc Xenon Discharge Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indzhira Yu Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts des systèmes d’éclairage intelligents pour un usage résidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc André Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human at Home Project Conference (HUTLaConf2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting – the ultimate SSL^2 concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Summit on Communications Futures (CommFutures-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2022, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What type of Lighting professionals will be needed in France in the next decade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE National Committee Workshop on Lighting Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIE - Comission Internationale de l'Eclairage, May 2022, Virtual, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental visualization of natural convection around a LED dissipator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Big Eye of Smart Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Paredes Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Detroit, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS54023.2022.9940137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et caractérisation de pigments par des bactéries marines pour l'éco-conception des OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Grand Sud-Ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles compétences sont attendues par les employeurs, sur l'éclairage - Ce que nous montrent les résultats du projet ECOSLIGHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOCALES pro, Forum des lumières durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU ecodesign requirements for waste handling of lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Jägerbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Merschbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nilsson Tengelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the necessary skills for designing the training tracks for the next-gen of lighting engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Krakowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Zerefos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos-Nikolaos Madias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tunis, Tunisia. pp.656-662, </w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic approach to assessing lighting designs for horticultural applications: Part I - HID and LED lightsources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raynham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afroditi Moutsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mucklejohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OVERVIEW OF THE IMPACT OF STRAY LIGHT FROM COMMERCIAL GREENHOUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Raynham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moutsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online (hosted by NC Malaysia), Malaysia. pp.668-677, </w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25039/x48.2021.PO37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Study of the Injection mechanism in N,N'-ditridecyl-3,4,9,10-perylenetetracarboxylic diimide (PTCDI-C13) based Vertical Organic Field-Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Marjorie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buso David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ternisien Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cedric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Housseiny Houssein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Blue-Blocking Lenses Effects on the Melatonin Production level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to “Lighting 4.0” era – The “Right Smart Lighting” Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Summit on Communications Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des conditions d’éclairages favorisant la production de biomasse et la teneur en phycocyanine chez Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque Eclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMIR, Sep 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel optical design by ultraviolet visible-near infrared absorption spectroscopy with dual elliptical reflectors for the detection of Mycobacterium ulcerans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cisse Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession d’Éclairagiste-concepteur lumière, un métier en pleine mutation imposée par l’avènement des nouvelles technologies : Quels sont les besoins du secteur ? Quelle formation prévoir pour eux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Nationales de la Lumière de l’AFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFE-Association Française de l'Eclairage, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLOUR & LIGHT DESIGN: AMBIENCE AS AN ANSWER TO THE PROBLEMS OF A HEALTHY COLLECTIVE HOUSING.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrain Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bécheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Infantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online (hosted by NC Malaysia), Malaysia. pp.801-810, </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25039/x48.2021.PO55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impacts of Artificial Lighting Systems to Abiotic Resources and Biosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference Light (Svelto-21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bratslava, Slovakia. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TLM, TLA, flicker… Quezaco ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les webinaires de l'Association Française de l'Eclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de l’Éclairage île-de-France, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts assessments of lighting systems : Life Cycle Assessment (LCA) and socio-economic analysis of uses and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">neOCampus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des conditions d’éclairages favorisant la production de biomasse et la teneur en phycocyanine chez Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e JOURNEES DU GDR HAPPYBIO Journées conjointes GDR HappyBIO-SFPb-SFPMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR HappyBIO-SFPb-SFPMed, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF THE NET EMISSON COEFFICIENT IN HIGH INTENSITY DISCHARGE (HID) LAMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Confernce on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Singapore, Singapore. pp.PID6322237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Characterization of Buruli Ulcer by Diffuse Reflectance using LEDs illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cisse Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Zoueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Impacts on the Electrical Distribution Network by the Broad Usage of LED Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Jelil Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. pp.312-316, </w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to define the smartness in “smart lighting”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swedish Energy Agency LightingWeek 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Energimyndigheten, Dec 2021, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les applications de l’éclairage dans le monde de l’horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres (virtuelles) Recherche et Innovation en Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluster Lumière, Jan 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l’Analyse de Cycle de Vie dans une Métrique Globale d’Efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THINK TANK - L’Analyse du Cycle de Vie des systèmes d’éclairage : vers une vision globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluster Lumière, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Development in Electrical Engineering Curricula. Why-What-How ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO - World Conference on Education for Sustainable Development (#ESDfor2030)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, May 2021, Bernin (virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to “Lighting 4.0” era – The “Right Smart Lighting” Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOSLIGHT Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’éclairage artificiel sur l’usage des continuités écologiques par les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales Chauves souris de la SFEPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappel historique sur le développement de la LED et le futur de l’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencarts de l'ACEtylène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Concepteurs Lumière, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of LEDs packages within inclined enclosures for lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optically Transparent Mesh-Antenna Integrated in OLEDs for WLAN Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting for Safer cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Public Safety Technology Initiative Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE FDC, Sep 2021, New York (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to “Lighting 4.0” era – The “Right Smart Lighting” Challenge as prime contributor to World’s Sustainable Development goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Electronics, Computers and Artificial Intelligence (ECAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IAS and IAS Romania Section, Jul 2021, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on the technology of Smart Lighting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Sustainability” 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ordine degli Ingegneri della Provincia di Roma, Nov 2021, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Valorization of the LED by a Thermoelectric Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 3rd International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bandung, Indonesia. pp.161-165, </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS53178.2021.9601040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des chromophores à base d'oxazole dans les diodes électroluminescentes organiques (OLEDs) bleu profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Fery-Forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française d'Optique (OPTIQUE-21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling OLED luminance decay under thermal, constant and cyclic electrical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colours, light & well-being : Characterisation of chromatic phenomena in collective housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caumon Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIC, International Colour Association, Aug 2021, Milano, Italy. pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Optically Transparent Array Antenna Using Conductive ITO Film and Integrated in OLED for mm-Wave 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mastering Energy Supply focusing on Isolated Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Pathumthani, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of Transparent and Non-Transparent Antennas Integrated in OLEDs at 3.5 GHz Band for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart human-centriclighting systems.Toward to “Lighting 4.0” era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Light Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour sur les progrès de la technologie des systèmes d’éclairage – La voie vers l’ère « d’éclairage 4.0 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque Eclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIROLUM- Comment limiter les impacts écologiques de l’éclairage artificiel nocturne le long des ILTe ? Influence des paramètres lumineux des LEDs sur les mouvements des chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheur.e.s « infrastructures, écologie et paysage, societés et territoires » ITTECOP-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA 4E SSL ANNEX INTERLABORATORY COMPARISON OF GONIOPHOTOMETERS MEASURING SOLID STATE LIGHTING PRODUCTS – RESULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online (hosted by NC Malaysia), Malaysia. pp.311-320, </w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25039/x48.2021.OP37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection mechanism characterization in N,N'-ditridecyl-3,4,9,10-perylenetetracarboxylic diimide based vertical organic field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Marjorie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buso David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ternisien Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cedric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Housseiny Houssein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of atomic radiations in HID discharge Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Physical Society, Jun 2020, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Optical Early Diagnosis by Diffuse Reflectance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cisse Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Zoueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a Brightness Matching Experiment setup in Mesopic and Scotopic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifth Junior Conference on Lighting (Lighting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ruse, Bulgaria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Lighting47792.2020.9240564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light beyond Lighting, frontiers in Lighting Technologies: The human-centric intelligent lighting challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Kansas Power &amp; Energy Conference (KPEC-20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Manhattan KS, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ultrahigh-pressure short-arc xenon discharge plasma and effect of evaporation of cathode material on plasma properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indjira Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitriy Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Physical Society, Oct 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric Flicker Metrics: Analysis and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Detroit, MI, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable multiple-LEDs combination spectrum for plants based on McCree PAR spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of RGB LEDs to Better Control the Melatonin Suppression for Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence Intervals for Luminous Flicker Measurements: Comparison of Various Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Detroit, MI, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED luminance prediction using impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9391575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optically Transparent Antenna Integrated in OLED Light Source for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive Characterisation of Inks by Spectroscopy and Surface Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roger-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroboscopic Visibility Measure: assessment of pulsed light parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handy Apryandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Detroit, MI, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimetric Characterizations of Large Area White OLEDs Under Thermal And Electrical Stress Using TM-30-18 Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifth Junior Conference on Lighting (Lighting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ruse, Bulgaria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Lighting47792.2020.9240586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging study of remote luminophore at ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eko Purwanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Study of ESLs Lamps Visual Comfort and Power Quality Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizally Priatmadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.4255-4259, </w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the radiative spectra for Ar-H2O-Hg mixtures in high pressure lamps: influence of the presence of H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Masquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of the luminance and impedance evolution analysis of an OLED under thermal and electrical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.4260-4267, </w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les impacts des systèmes d’éclairage à LED – Analyse de Cycle Vie &amp; ACV Sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Recherche &amp; Innovation en lumière » Cluster Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Model for Life Prediction and Simulation of Organic Light-Emitting Diodes (OLEDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirguis Abdelmessih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marcos Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of a DC-DC converter for LEDs lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 13th International Conference on Power Electronics and Drive Systems (PEDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS44367.2019.8998958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric degradation model of OLED using Design of Experiments (DoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 12th International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.432-438, </w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/demped.2019.8864855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric Flicker Characterization Study on Energy Saving Lamps Under Wide Variation Voltage AC Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizally Priatmadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Baltimore, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2019.8912431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electrical and thermal stress on luminance decay of large area white organic light emitting diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting (LS16), June 17-22, 2018, Sheffield (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAG and greenYAG plus nitride properties for white-light generation using a blue laser diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Czesnakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Light-Emitting Diodes - Materials, Devices, and Applications for Solid State Lighting XXII, Jan. 29-31, 2018, San Francisco (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States. pp.UNSP 1055417, </w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2283483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal and electrical stress on photometric, radiometric, and colorimetric characteristics of large area white organic light emitting diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Industry Applications Society Annual Meeting (IAS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2018.8544590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Lighting contributes to achive energy transition objectives for cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum (ESOF 2018), Round table, 9-14 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations : de Helmholtz à Kupka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français d'Acoustique (CFA’18), 23-27 Avril 2018, Le Havre (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d’une écologie du son et de la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the thermal time constant of a LED system from luminous intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting (LS16), June 17-22, 2018, Sheffield (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer juste, éclairer mieux : quelles technologies et quels modes de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Comment préserver et valoriser l'environnement et les paysages nocturnes ?, 8-9 novembre 2018, Le Vigan (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Vigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de lumière blanche à l’aide de diode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Czesnakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique (OPTIQUE Toulouse 2018), 3-6 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light beyond Lighting, frontiers in Lighting Technologies : The human-centric intelligent lighting challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Seminar on Power Electronics and Control (SEPOC 2018), Oct. 21-24 2018, Santa Maria, RS (BRAZIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of acid sites on modified kaolinite by FTIR spectra of pyridine adsorbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Wahyuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéphirin Mouloungui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ND INTERNATIONAL CONFERENCE ON CHEMISTRY, CHEMICAL PROCESS AND ENGINEERING (IC3PE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Yogyakarta, Indonesia. pp.020042, </w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5065002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’évolution des caractéristiques photométriques, radiométriques et colorimétriques sur OLEDs blanches de grande surface sous stress thermique et électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique (OPTIQUE Toulouse 2018), 3-6 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chromate-luminous identity vs the sundowning syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IES Research Symposium 2018 - Light + Human Health, April 8-10, 2018, Atlanta, GA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Rare gas + water vapor) glow discharge as a source of optical radiation, way to increase efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Dmitriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual problems of modern Physics, April 18, 2018, Dushanbe (TADZHIKISTAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dushanbe, Tajikistan. pp.128-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light beyond Lighting, frontiers in Lighting Technologies : The human-centric intelligent lighting challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum (ESOF 2018), 9-14 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED Drivers: The Role of the Rectifier on Flicker Immunity in LV DC Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kraus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Industry Applications Society Annual Meeting (IAS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2018.8544611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in Light Pollution by Measurements According to EN 13201 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Dumitru Lucache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference and Exposition on Electrical And Power Engineering (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Iasi, Romania. pp.1074-1079, </w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEPE.2018.8559722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and color : a factor of safety in the everyday life of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Environmental and Electrical Engineering (EEEIC18), June 12-15, 2018, Palermo (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of short arc xenon discharge plasma of superhigh pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Xth Rusian Physical Electronics Conference, Oct. 24-27, 2018, Makhachkala, Dagestan (RUSSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Makhachkala, Russia. pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the properties of low-pressure electrodeless inductive discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging and Renewable Energy : Generation and Automation (ICEREGA 2018), Oct. 28-30, 2018, Sousse (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sousse, Tunisia. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of emitted radiations in High Intensity Discharge (HID) Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP-15), July 2-6, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphor-converted white light using near-ultraviolet laser diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Czesnakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting (LS16), June 17-22, 2018, Sheffield (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’un dispositif de mesure de réflectance diffuse pour le diagnostic précoce de l’ulcère de Buruli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C. Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique (OPTIQUE Toulouse 2018), 3-6 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies d’alimentation pour OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique (OPTIQUE Toulouse 2018), 3-6 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light beyond Lighting, frontiers in Lighting Technologies : The human-centric intelligent lighting challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorial Lecture for the 40-year celebration of Physics Department University of Crete, May 10, 2018, Heraclion Crete (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Heraclion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and Color: a Factor of Safety in the Everyday Life of the Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8494499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the color temperature of artificial lighting on the comfort of life of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC Interim Meeting - Colour &amp; Human Comfort (AIC LISBOA 2018), Sept. 25-29, 2018, Lisbon (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lisbon, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED spectrum optimal modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eko Purwanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Industry Applications Society Annual Meeting (IAS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2018.8544471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology and impacts on energy, environment and human beings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Industrial Technology (ICIT 2018), Feb. 20-22, 2018, Lyon (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Driver Exposure to the Light Pollution Developing Experimental Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Gherasim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8493826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the LEDs Spectrums Influence on the Spirulina Platensis Growth in Batch Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cisse Theodore Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8493759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric lifespan models for OLEDs using Design of Experiments (DoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE Industry Applications Society Annual Meeting (IAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, OR, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2018.8544500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Spectroscopy and Evolution of the Equivalent Electrical Circuit Model for Large Area Organic Light Emitting Diodes Aged Under Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Ibrahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8493877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment choisir la source de lumière pour l’éclairage des Tunnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du GTFE, 19 et 20 octobre 2017, Modane (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Modane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED General Illumination Applications - Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 4E SSL Annex Conference on Promoting High Quality, Energy-Efficient Solid State Lighting, Nov. 23, 2017, Sydney NSW (AUSTRALIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies d’éclairage des villes : Quel impact sur l’environnement nocturne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IN SITU Innovation, Interdiscipline, interfaces des Savoirs, Imaginaires et Territoires de l’Urbain, 9 février 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the driver exposure to the light pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Gherasim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light Pollution: Theory, Modelling, and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cellers, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de lumière blanche par le couplage d’une diode laser et d’un luminophore adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences des Jeunes Chercheurs en Génie Électrique (JCGE 2017), 30 mai-1er juin 2017, Arras (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Arras, France. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative drift towards blue spectral region of white LEDs during ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Energy Efficiency in Domestic Appliances and Lighting (EEDAL2017), Sept. 13-15, 2017, Irvine, CA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Irvine, United States. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Noir, plus noir que le noir : les nanomatériaux au service du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque de Passage(s), 20-21 mars 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs et le scintillement de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairage 2017, 7ème colloque sur les nouvelles technologies de l'éclairage, 15-16 mars 2017, Troyes (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-arc high pressure discharge in xenon : impact of emission of cathode material on properties of discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Y. Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Development perspective of the Physical Science Dushanbe, April 14-15, 2017, Dushanbe (TAJIKISTAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dushanbe, Tajikistan. pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment limiter les impacts écologiques de l’éclairage artificiel nocturne le long des ILTe ? Caractérisation de l’influence des paramètres lumineux des LEDs sur les mouvements des chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Infrastructures de Transports Terrestres, Écosystèmes et Paysages (ITTECOP 2017), 19-20 octobre 2017, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Lamp Voltage and Characterizations of Acoustic Resonance in Metal Halide Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu De Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Modeling and Simulation of Electrical Machines, Converters and Systems (Electrimacs’17), July 4-6, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric and electrical characterizations of large area OLEDs aged under thermal and electrical stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2017.8101810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Electric Lighting in a Museum in France : the Lyon Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Ezrati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Science, Art &amp; Culture (ECSAC 2017), Oct. 19-22, 2017, Prague (CZECH REPUBLIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Prague, Czech Republic. 9 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale et économique des dispositifs d'éclairage en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique neOCampus, 13 juin 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation study for DC and microware (mw) HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Lisbon (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbon, Portugal. pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photostability beta-carotene/modified kaolinite from west Kalimantan Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Wahyuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mouloungui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Clay Conference (ICC 2017), July 17-21, 2017, Granada (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Average Current Control for SEPIC LEDs Drive with Unit PF and Low THD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laaziz El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Siganl Processing (CSP’17), Oct. 28-30, 2017, Kairouan (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Kairouan, Tunisia. 5 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we mitigate the impacts of streetlights on bats in urban landscapes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maratrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass estimation of spirulina platensis by reflectance signal and infragram technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2016, Dec. 13-15, 2016, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D radiative transfer modelling using DOM and FVM for high intensity discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ghrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.251-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to find the optimal current to supply a LED string lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dulout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS Annual Meeting (IAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different phosphor properties for white ligh generation using a blue laser diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Czesnakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging study of white high power LED under thermal and electrical stresses – New experimental setup prototype, photometric and electrical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. pp.ATh3K.4, </w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/cleo_at.2016.ath3k.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple High-Sensitivity Acoustic Resonance Detection Method for Metal Halide Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu De Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact environnemental de l’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandevoorde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM), 11-13 mai 2016, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of applied power on microwave HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.261-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White light modelisation using laser diode and remote phosphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.443-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing characterization of colorimetric and photometric properties of commercial LED lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zivion Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2016.7731898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Environmental Impact of Lighting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandevoorde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.407-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of short arc xenon discharge at high pressure : role of cathode material emission on discharge properties, study of pulse operation mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mikhaylov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Russian Conference on Physical Electronics, Oct. 19-22, 2016, Makhachkala, Dagestan (RUSSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Makhachkala, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of current sharing issue on luminance and uniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.335-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dimmable electronic ballast for a 250W HPS lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 7th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hammamet, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC.2016.7478895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral variations of Metal Halide lamps during acoustic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/plasma.2016.7534275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact environnemental du cycle de vie de systèmes d’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandevoorde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Conférence Francophone sur l'Éco-conception et le développement durable en Génie Électrique (CONFREGE 2016), 27-29 juin 2016, Genève (SWITZERLAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometric parameters on the warm-up phase of a high pressure mercury lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères de qualité pour le systèmes d’éclairage à LED développés par l’Annexe 4E-SSL de l’Agence International de l’Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "La photonique appliquée à l'éclairage”, Institut d'Optique d'Aquitaine, 18 mai 2016, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic resonance detection using statistical methods of voltage envelope characterization in metal halide lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2016.7731890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of ceramic-halide high intensity discharge lamps: Study of the UV radiation that could be converted into visisible light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/plasma.2016.7534271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance changes of energy saving lamps under lumen maintenance and switching stress test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zivion Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Brundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2016.7731893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study on the Performance of Energy Saving Lamps based on Luminous and Color Properties under Lumen Maintenance and Switching Stress Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zivion Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS Annual Meeting (IAS 2016), Oct. 2-6, 2016, Portland, OR (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative bench aging prototype for High-Power White LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.521-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of light-emitting diodes spectrum for greenhouse plant lighting based on relative quantum efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C. Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIrd International Symposium on Horticulture in Europe (SHE2016), Oct. 17-21, 2016, Chania (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Resonance Detection by Multiplier Circuit in Metal Halide Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu De Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting (LS15), May 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimmable electronic ballast for HPS lamp operating in LF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Jelil Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 7th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hammamet, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irec.2016.7478894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glow discharge in the mixture of a rare gas and water vapour : properties and application to light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting (LS 15), May 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective methodology to find the optimal forward current to supply Light Emitting Diode (LED) lightings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dulout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Industry Applications Industry (IAS) Annual Meeting (IAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, OR, United States. </w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2016.7731899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Lighting Systems Technologies : Revolutions, Drawbacks and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IAS Expert Webinar Series, Feb. 3, 2016, Université de Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Emitting Diodes (LEDs) Characteristic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Science to Photonic Applications (CLEO 2016), June 5-10, 2016, San Jose CA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact environnemental et énergétique des systèmes d’éclairage moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandevoorde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mequignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La ville durable à la portée des sciences", 15-16 juin 2016, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimetric study of the practical LED lamps over the ageing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zivion Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Sinisuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems, June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.315-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Quality Assurance Tool for LED lamps in Residential Lighting sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkan Light 2015, Sept. 16-19, 2015, Athens (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Athens, Greece. pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of chemical composition on radiations of microwave discharge lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISCPC), jul. 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de sources de lumière : Sont-elles adaptées aux plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École-Technique "Énergies en serre et phytotron : maîtrise des coûts et solutions alternatives", 16-19 mars 2015, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs, source de lumière du XXIème siècle… Mais encore?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque sur les Arcs Électriques (CAE), 16-17 mars 2015, Clermont-Ferrand (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers développements dans le domaine d’éclairage public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études AFE-Nice Métropole, 18 février 2015, Nice (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éclairage à LED, avenir de la lumière terrestre ? Ses qualités, ses défauts…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Débat Chambre de Commerce et de l’Industrie, des Services et des Métiers, 12 juin 2015, Papeete (FRENCH POLYNESIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation calculation in electroded and microwave HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Lister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Antalya, Turkey. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/plasma.2015.7179702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra low voltage DC grid LED lighting systems: photometric flicker analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Kolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Liberec, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecmsm.2015.7208692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid State Light… A revolution and 2 Nobel prizes : But Dream or Nightmare ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop New perspective on Colour &amp; Light : Sciences, Arts &amp; Humanities (CEFIPRA 2015), Nov. 12-13, 2015, Kolkata (INDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bidimensionnelle d'une lampe à décharge à halogénure métallique à haute pression (HgDyI3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Internationales de Thermique : Énergie - Environnement, 28-30 octobre 2015, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative properties of Ceramic Metal-Halide High Intensity Discharge lamps (CMH) containing additives in argon plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Gaseous Electronics Conference / 9th International Conference on Reactive Plasmas / 33rd Symposium on Plasma Processing, Oct. 12-16, 2015, Honolulu (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the interface insulator - organic semiconductor of organic transistor via deposition of ferro-electric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Molecular Electronics, sept. 1-5, 2015, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrofit LED lamps: Photometric flicker analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Kolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Addison, TX, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2015.7356863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources Solides de Lumière (LEDs et OLEDs) une révolution primée de 2 prix Nobel : rêves et cauchemars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel de l’Observatoire des Micro et NanoTechnologies, 3 février 2015, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing LED lamps quality for Residential Lighting in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARC International Lighting Event 2015, May 25-29, 2015, Sydney NSW (AUSTRALIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-art of Intelligent Lighting Systems for Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Short Course on Smart Grids, March 30-April 2, 2015, Bandung (INDONESIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bandung, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical characterizations of White Organic LEDs upon aging under thermal and electrical stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkan Light 2015, sept. 16-19, 2015, Athens (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Athens, Greece. pp.121-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations of the Natural Convection Heat Transfer Around LEDs Mounted on Rectangular Heat Sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics Algeria, dec. 14-15, 2015, Algiers (ALGERIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Algiers, Algeria. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éclairage à LED, avenir de la lumière terrestre ? Ses qualités, ses défauts...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Collège Lumière et Santé de l’Association Française de l’Éclairage, 19 mai 2015, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of LED Lamps for Residential Lighting in European Market and associated health issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LED Professional Symposium &amp; Expo (LpS 2015), Sept. 22-24, 2015, Bregenz (AUSTRIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bregenz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization framework to optimize LED luminaire's luminous efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Addison, TX, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2015.7356865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Deficient Thermal Grease on the Junction Temperature of LEDs Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comsol Conference 2015, Oct. 14-16, 2015, Grenoble (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of energy saving lamps on power quality and luminous properties under voltage decreasing 240V–100V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yusrizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Addison, TX, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2015.7356864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization by impedance spectroscopy of organic light emitting diodes (OLEDs) before and during accelerated aging under electrical and thermal stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Organic Electronics (ICOE-15), june 15-17, 2015, Erlangen (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed fluorescence on triazine carbazole derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Marghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aymes-Chodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics 2015, aug.9-13, 2015, San Diego, CA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing High Quality LED lamps for Residential Lighting in European Market : Results from PremiumLight project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schäppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Svensson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Energy Efficiency in Domestic Appliances and Lighting (EEDAL-15), aug. 26-28, 2015, Lucerne-Horw (SWITZERLAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lucerne-Horw, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible OLEDs : A Review of the technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Lighting Science &amp; Technology Symposium Fudan University, March 21-22, 2015, Shanghai (CHINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par spectroscopie d’impédance de l’évolution des signatures de diodes électroluminescentes organiques sous stress thermiques et électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne-15, 6-9 juillet 2015, Rennes (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France. pp.170-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources Solides de Lumière : Rififi dans le monde de l’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études AFE-Nice Métropole, 18 février 2015, Nice (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-art of Solid-state Lighting Source Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Short Course on Smart Grids, March 30–April 2, 2015, Bandung (INDONESIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bandung, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence retardée thermiquement activée (TADF) d’un matériau donneur-accepteur d’électron avec transition non liante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Marghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne-15, 6-9 juillet 2015, Rennes (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France. pp.172-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally activated delayed fluorescence evidence in non-bonding transition electron donor-acceptor molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Marghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aymes-Chodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Organic Photonics + Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Diego, United States. pp.956629, </w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2186802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources Solides de Lumière : Une révolution dans le monde de l’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015, 6-9 juillet 2015, Rennes (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France. pp.166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et fiabilité des LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFE-FNCCR Éclairage Public, 13-14 octobre 2015, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of driving current on photometric performances of a white light OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Adisson, TX, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2015.7356867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic characterization of HPS lamp fed by two supply modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 7th International Conference on Modelling, Identification and Control (ICMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sousse, Tunisia. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMIC.2015.7409420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional OLED buck driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray-Lee Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhong-Yan Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Addison, TX, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2015.7356858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la qualité des produits d’éclairement LED pour applications domestiques dans l’espace Européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairage 2015, Papier Eln, 11-12 mars 2015, Troyes (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies for indoor and outdoor lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Lighting Design Trainning School, oct. 4-11, 2015, Berlin (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Orientation Effects on Natural Convection Around New/Old LED Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Behaviour of HPS Lamp supplied by a non conventional Pulsed Current,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sallami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, 22-27 June 2014, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the dynamic interaction &amp;quot;Power System - HPS Lamps&amp;quot; by the methodology of design of experiments (MPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, 22-27 June 2014, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy. pp 533-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED lighting - Reduce the power consumption and increase the users comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2014.6978439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cavity length on the convective heat transfer through a circular heat sink for LEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abderrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, 22-27 June 2014, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption & Luminous Performances of Energy Saving Lamps Under Wide Voltage Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simanjuntak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the pulsed power supply on sodium lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Nehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sallami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, 22-27 June 2014, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs and Solid-State Lighting: the potential health issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international conference EEDAL'13 energy efficiency in domestic appliances and lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, Sep 2013, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2790/2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED ageing signature characterization under combined thermal and electrical stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Symposium on Electrical Insulating Materials (ISEIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Niigata, Japan. pp.311-314, </w:t></w:r><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEIM.2014.6870781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acoustic resonance and its test circuit for HPS lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighting – Reduce the consumption and increase the comfort of the users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS Annual Meeting, Oct. 5-9, 2014, Vancouver (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vancouver, Canada. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement électrique et photométrique des diodes électroluminescentes organiques (OLEDs) pour l’éclairage ayant subi un vieillissement accéleré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journées Nationales Photonique Organique 2014, 24 et 25 septembre 2014, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième génération d’OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Marghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journées Nationales Photonique Organique 2014, 24 et 25 septembre 2014, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroded and microwave photometric properties of HgTlI metal halide lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Lister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light source on the base of a (rare gas+water vapor)-discharge: up-to-date results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Murashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, 22-27 June 2014, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power quality of energy saving lamps under wide voltage variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikardo Simanjuntak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2014.6978427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles Sources de lumière pour les tunnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Groupe de Travail Francophone des Exploitants de Tunnels Routiers, 5- 6 juin 2014, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED: Lifetime & Reliability, Legends & Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reliability of Advanced Light Sources Workshop 2014, 27-29 October 2014, Jhongli (TAIWAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Jhongli, Taiwan. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified models of LED ballasts for spice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikardo Simanjuntak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2014.6978426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser l’éclairage : méthodes et technologies, focus sur les LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ATEE « Eclairage Performant : les LED bientôt incontournables ? », Blagnac, (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l’éclairage : rêve ou réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congrès International Plasma &amp; energie, 15 au 19 Décembre 2014, Antananarivo (MADAGASCAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antananarivo, Madagascar. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of a phosphor-conversion white light source using a blue laser diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de streaming acoustique dans la simulation des résonances acoustiques dans les décharges électriques haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque sur les Arcs électriques, Toulouse ,France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éclairage public – un levier pour la réduction des consommations énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e conference sur l’éclairage, 3-4 Octobre 2013, Troyes ,France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs and Solid-State Lighting: the potential health issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Energy Efficiency in Domestic Appliances and Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of high brightness LED samples aged under stress temperature conditions: Electrical characterizations and signature evolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lake Buena Vista, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2013.6682543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality energy efficient lighting for the domestic sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schäppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kofod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 7th International Conference on Energy Efficiency in Domestic Appliances and Lighting, Coimbra,Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’une alimentation versatile pour contrôler l’apparition des oscillations acoustiques dans les lampes à décharge haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Glaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SEEDS - Jeunes Chercheurs en Génie Electrique, Saint-Nazaire ,France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-art of Lighting Sytems for Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Artificial Light at Night, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs for Solid-State Lighting: the potential health and environmental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIC-13 : International Conference Optics and Photonics Zhongli (Taiwan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Zhongli, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs Dreams and Nightmares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IAS : IEEE Industry Applications Society annual meeting, Las Vegas, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED pour l’éclairage - Tendances actuelles: rêves et cauchemars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage 2012, Troyes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology study of life cycle assessment of light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tähkämo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers - IEEE, Jun 2012, Troy, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light flickering effects on visual perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Troy, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology study of life cycle assessment of light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tähkämo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Troy, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assurance tool for led lighting products based on a 5-level minimum performance requirement grid under the framework of the iea 4E SSL annex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Standardization of LED Lighting, Tokyo, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware OLED Electrical Equivalent for Driver Topologies Design Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Troy, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'éclairage LED sur les organismes vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Forum LED, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED spectra and Technology Evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Retinal Light Toxicity : the Impact of New Lighting Technologies, Paris France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du mode d'alimentation sur les propriétés d'émission des OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées OLED de l'ARMIR, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissociative recombination of Hg2+ on an inductively coupled Ar-Hg discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMDATA 2012: International Conference on Atomic and Molecular Data and Their Applications Gaithersburg, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent model of arc instabilities in HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Troy, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flicking light design for stage lighting with HPS lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weibin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Las Vegas, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2012.6374053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of chlorine effect on krypton chlorine excilamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG 2012 : XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, Viana do Castelo, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Power Supply Mode on OLED Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IAS : IEEE Industry Applications Society annual meeting, Las Vegas, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Flat Electron-Excited-Phosphor Dark-discharge Luminescent Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Troy, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiochemical parameters of treated wastewater by KrCl excilamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE International Conference on Plasma Science, Edinburgh, United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the flat electron-excited-phosphor dark luminescent lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 39th International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.1P-135-1P-135, </w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact environnemental et énergétique des technologies de systèmes d'éclairage modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tähkämo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l’Eco-conception en Genie Electrique, Montréal Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage : la révolution &amp;quot;O-LED&amp;quot; en marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">no</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire de l’éclairage : à l’aube de la révolution LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Plasma-Energie, Anntananarivo, Madagascar.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Anntananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recording and identifying the flicker of commercial lamps and different technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Troy, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l'éclairage et économies d'énergie dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2012 de la section électrotechnique du club EEA, Cergy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the influence of the power supply source on the UV radiation of an excilamp XeCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Doanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Plasma Chemistry, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à décharge, éclairage et autres applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Plasma et Photochimie - Applications à la santé et à l’environnement, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer-less current controlled driver for a dielectric barrier discharge lamp using HV silicon carbide (SiC) switching devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amgad El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Phoenix, AZ, United States. pp.1124-1131, </w:t></w:r><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecce.2011.6063901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'éclairage à LEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Eclairage Public et mise en lumière des monuments, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des résonances acoustiques dans les lampes à décharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau Plasmas froids, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées dans le domaine des sources de lumière à décharge électrique : Quel avenir face aux diodes électroluminescentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasma-Quebec – Les Plasmas : science, applications, industrie, Montréal (, Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de lumière à décharge : passé et avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Colloque Arc Electrique, Limoges (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et Modélisation Numérique 2D des Résonances Acoustiques d’une Lampe à Décharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Colloque Arc Electrique, Limoges (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the light output power and efficiency of a XeCl dielectric barrier discharge exciplex lamp using one dimensional drift-diffusion model for various voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doanh Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2011.6074369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krypton chlorine excilamp for escherichia coli inactivation in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avtaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belkacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Plasma Chemistry, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of NCU-home made LEDs within Franco-Taiwanese collaboration Orchid Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Asia-Pacific Light Sources Workshop, Taoyuan (Taïwan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Taoyuan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighting Systems : Evolutions and Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. National Taiwan SSL-LED Workshop, Taoyuan (Taïwan).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Taoyuan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'éclairage, Energie et Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR SEEDS, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessments of Light Emitting Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tähkämo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puolakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Halonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Asia-Pacific Light Sources Workshop, Taoyuan (Taïwan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Taoyuan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'éclairage et les retombées énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Journées Haute Tension et Electrostatique, Sidi-Bel-Abbès (Algeria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sidi-Bel-Abbès, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs-state of art for general and street lighting: achievements and technology limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 4th Asia-Pacific Light Sources Workshop, Taoyuan (Taïwan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Taoyuan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current controlled driver for a Dielectric Barrier Discharge lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Eerdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 International Power Electronics Conference (IPEC - Sapporo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Sapporo, Japan. pp.2331-2338, </w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEC.2010.5543677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies for lighting : evolution, limits and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum LED Europe, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SSL’s “puzzle” and International collaboration challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Shangai Universal Exhibition: the lighting week, 21-24 september, Shangai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPS lamp control with adjacent frequency signal injection for acoustic resonance avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, AZ, United States. pp.2571-2577, </w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Auxiliary heating influence on barium loss from fluorescent lamp electrode under HF operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Tlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 37th International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Norfolk, VA, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/plasma.2010.5533948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées Récentes dans les Technologies OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage 2010: 3ème colloque sur les nouvelles technologies de l'éclairage, Troyes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of red-light-emitting diodes and ultraviolet-B radiation on growth and photosynthetic characteristics of mungbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fm Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED: state of art, impact on environment and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Exposition and International Conference on LEDs, Sao Paulo, BRAZIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chlorine on irradiance of excilamp kypton chlorine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 37th International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Norfolk, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2010.5533947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardization & sustainable development: an application to streetlighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC (the World Standard Coperation) Academic Week 2010, Geneva, Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the dynamic behaviour of thin mercury lines luminance for HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between current controlled and voltage controlled pulsed drivers for a Dielectric Barrier Discharge (DBD) lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Eerdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced order model for the Dielectric Barrier Discharge (DBD) lamp using the Proper Orthogonal Decomposition (POD) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic data for spectral line calculation in HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMDATA 2010: International Conference on Atomic and Molecular Data and Their Applications Vilnius, Lithuania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection velocity in HID lamp including acoustic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Experimental Study of Alternative Mode with Micro Shutdown Power Supply Usedf orA limentation of High Pressure Discharge Lamp (HP400W)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nsibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur des systèmes d'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage 2010: 3ème colloque sur les nouvelles technologies de l'éclairage, Troyes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED: state of art, impact on environment and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding SP LED Workshop, Alingsas, Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Alingsas, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des technologies d'éclairage: impact énergétique environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques CNRS-DGA-ANR-CEA : Efficacité Energétique dans l’Habitat et le Transport, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LED organiques source de lumière du futur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Cioarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Melpignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ASPROM « Les LEDs Eclairage du Futur, Technologies, enjeux et applications », Paris France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de l’étiquetage sur la transformation durable du marché de l’éclairage efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES MECE 2010, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in OLED technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum LED Europe, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New environmentally friendly gas discharge light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khodorkovskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS-2010 : II International Conference "Atmosphere, Ionosphere, Safety ", Kalinigrad, Russia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Kalinigrad, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential health impacts of LED lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barlier-Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Césarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dimensional modelling of XeCl barrierdischarge exciplexe lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Doanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Meetings: 63rd Annual Gaseous Electronics Conference, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the Effect of Carbon Element in Xenon based DBD for Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Nazri Dagang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Diagnostics, Pont - à - Mousson, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the Effect of Impurities in Mercury-free Discharge for Lighting Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Nazri Dagang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Massaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques Rétiniens Potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Barlier-Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Biennal Meeting of the International Society for Eye Research (ISER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Eye Research (ISER), Jun 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the warm-up of a high-pressure mercury discharge close to steady state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefen Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Schopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE 36th International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, San Diego, CA, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/plasma.2009.5227673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved imaging of a dielectric barrier discharge by using pulsed power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doanh Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Nazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamat Abakar Djibrillah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 19: 19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Speed UV Imaging of a Dielectric Barrier Discharge Excilamp Pumped by Various Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doanh Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamat Abakar Djibrillah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMPL'2009 Atomic and Molecular Pulsed Lasers AMPL-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient High Quality Lighting Technologies: The ultimate challenge for lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Forum LED, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED, une révolution dans le monde de l'éclairage: rêve ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LED 2009: LED lumière du furtur?, lausanne, RUSSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, lausanne, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple physical low pressure discharge lamp model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deyan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Energy Conversion Congress and Exposition. ECCE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San Jose, United States. pp.2051-2058, </w:t></w:r><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2009.5316409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation expérimentale par MPE du comportement dynamique de la lampe à décharge à mercure haute pression Hg/HP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNHT2009: Conférence Nationale sur la haute tension, Sidi Bel-Abbes, Algeria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sidi Bel-Abbes, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be aware of CFLs: our experience in the implementation of the energy saving lamps’ use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pistochini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEDAL’09: 5th International Conference on Energy Efficiency in Domestic Appliances and Lighting Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming the Market for Efficient Lighting in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ainzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nadezhdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olofinskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEDAL’09: 5th International Conference on Energy Efficiency in Domestic Appliances and Lighting Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of discharge parameters versus cold spot temperature in a 50 Hz AC operated fluorescent lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE 36th International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, San Diego, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2009.5227353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Evaluation of Fluorescent Lamp Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mayhrofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zudrell-Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Houston, TX, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2009.5324860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPS Lamp Control by Signal Injection of Approaching Frequency to Avoid Acoustic Resonances: Application to LCC Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu De Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy towards the next generation of low pressure discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Kitsinelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fokitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE 36th International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, San Diego, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2009.5227350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage à diodes electroluminescentes : rêves et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales de l'ingénieurie territoriale, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of adjacent frequency signals for acoustic resonance avoidance in HPS lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.3537-3544, </w:t></w:r><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies de l'Eclairage et Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Pigenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès MECE: L'efficience énergétique des bâtiments, un enjeu du 3e millénaire? Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de la lumière artificielle et développement durable : les enjeux mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage et Nouvelles Technologies 2009, Troyes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED for lighting application from the present to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Lysande LED,Stockholm, Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of Approaching Frequency Signals for Acoustic Resonance Avoidance in HPS Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durrieu De Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009: 35th Annual Conference of the IEEE Industrial Electronics Society, Porto, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la zone cathodique d’une lampe fluorescente par spectrosopie d’émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein El Abidine Tlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° congrès de la Division Plasma de la Société Française de Physique, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Resonance Characteristics in a High Pressure Sodium Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS '08 : IEEE Industry Applications Society Annual Meeting, Edmonton, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation modelling of acoustic resonance in high pressure sodium lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, United States. pp.1974-1979, </w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4758259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dimming experiment on moving striations in 50Hz AC operated fluorescent lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE 35th International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4591137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the cathodic region of a fluorescent lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Tlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE 35th International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. pp.283, </w:t></w:r><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4590904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of acoustic resonance in HPS lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS '08 : IEEE Industry Applications Society Annual Meeting, Edmonton, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Moving Striations in a 50Hz AC Low-Pressure Ar-Hg Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahua Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Edmonton, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/08IAS.2008.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the warm-up phase of a high pressure mercury lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE 35th International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4590918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Electrical Lighting Technologies: a Challenge for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPower 2008: 6th Mediterranean Conference and Exhibition on Power Generation, Transmission and Distribution, Thessaloniki, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Dielectric Barrier Discharge Lamp Coupled to the External Electrical Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Deib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Comsol Conference 2008 Boston, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency computation of current controlled excilamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Lomaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tarasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on High Pressure, Low Temperature Plasma Chemistry (HAKONE XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Oléron, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage à diodes électroluminescentes : les enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Lumière, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in electrical discharge light sources science and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th gaseous electronics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Batelmans Bay, Australia. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Decoloration of Dye Aqueous Solution by Local Thermo-Equilibrium Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAST 2007 Annual Meeting: Energy Conservation and Environmental Protection for Harmonious Development Wuhan, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Wuhan, China. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Preparing TiO2 Coatings for halogen lamps with Tetrabutyl Titanate in Microwave Discharge Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS:11 - 11th International Symposium on the Science and Technology of Light Sources, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shanghai, China. pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux types de systèmes gradables pour éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruscassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Future Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France. pp.110-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des résonances accoustiques dans les lampes à haute intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruscassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE VIII: 8ème Colloque sur les Arcs Electriques, Rouen, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rouen, France. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art de la sciences et technologie des systèmes d'éclairage : Economies d'énergie et Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Electrotechniques du Club EEA Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rennes, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of acoustic resonances in HID lamps-coupling between standing waves and arc bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE Industry Applications Society Annual Meeting, New Orleans, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New Orleans, United States. 478 (1p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative power supply concepts for DBD excilamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomic and Molecular Pulsed Lasers VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tomsk, Russia. pp.693810, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.785662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the pulsed-current power supply on the 254 nm radiation flux emitted by a germicidal ultra-violet lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS:11 - 11th International Symposium on the Science and Technology of Light Sources, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shanghai, China. pp.297-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic modeling of an Organic Semiconductor junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ablart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Jolinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS:11 - 11th International Symposium on the Science and Technology of Light Sources, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shanghai, China. pp.241-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Resonance Effects in High Pressure Sodium Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Industry Applications Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, New Orleans, United States. pp.479-483, </w:t></w:r><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/07IAS.2007.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the impact of labelling high quality compact fluorescent lamps on the energy consumption for lighting in the residential sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruscassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eceee 2007 : European Council for an Energy Efficient Economy Summer Study La Colle sur Loup Pays France, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Colle sur Loup, France. pp.1196-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Dimensional Axial Modelling of a Dielectric Barrier Discharge used for Gas Pollutants Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valvidia-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pacheco-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pacheco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague Czech republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.1442-1444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray tracing calculation of radiation transport in HID lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMS 2007: 8th International Workshop on Electronics, Control, Modelling, Measurement and Signals, Liberec, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Liberec, Czech Republic. pp.124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of a high pressure mercury lamp during the warm-up phase in horizontal operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS:11 - 11th International Symposium on the Science and Technology of Light Sources, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shanghai, China. pp.327-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie des Diodes Electroluminescentes: Les challenges pour l’avenir Technologie des Diodes Electroluminescentes: Les challenges pour l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage 2007, Troyes France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'éclairage urbain, comment mettre en valeur la ville en économisant de l'énergie: L'exemple du projet NumeLiTe à Albi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et qualité résidentielle, Journées organisées par l’Association Nationale des Villes Narbonne France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the arc bowing on the frequency shift of the first azimuthal mode of a CMH lamp in horizontal operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dabringhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS:11 - 11th International Symposium on the Science and Technology of Light Sources, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shanghai, China. pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of hot cathodes for fluorescent lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LS:11 - 11th International Symposium on the Science and Technology of Light Sources, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shanghai, China. pp.333-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low pressure (rare gas + water vapor)-discharge as a light source: electrical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Artamonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beliaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gorbov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague Czech republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.1213-1216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal study of a plasma of a highpressure mercury electric discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd IEEE International Conference on Plasma Science, 2006. ICOPS 2006. IEEE Conference Record - Abstracts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Traverse City, United States. pp.130-130, </w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2006.1707002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on HID lamps impedance using commercial lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruscassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Glaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2006 IEEE Industry Applications Conference Forty-First IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, Florida, United States. pp.1397-1401, </w:t></w:r><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2006.256713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral intensities as a function of Hg content and measurement position in florescent light tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd IEEE International Conference on Plasma Science, 2006. ICOPS 2006. IEEE Conference Record - Abstracts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Traverse City, United States. pp.190-190, </w:t></w:r><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2006.1707062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an efficiency indicator in an electrical modeling of a Dielectric Barrier Discharge Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Damelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2006 IEEE Industry Applications Conference Forty-First IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, United States. pp.1784-1790, </w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2006.256777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the emission of a high pressure Na lamp working at 50 Hz and at high frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2004 IEEE Industry Applications Conference, 2004. 39th IAS Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Seattle, United States. pp.1660-1666, </w:t></w:r><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2004.1348693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling for HID lamp cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Jeju, South Korea. pp.302, </w:t></w:r><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2003.1228870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement system for characterization of high intensity discharge lamps (HID) operating at high frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Instrumentation and Measurement Technology Conference (IMTC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Vail, United States. pp.1359-1363, </w:t></w:r><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2003.1207973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic resonance in high pressure discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounil Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Rouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Jeju, South Korea. pp.450, </w:t></w:r><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2003.1230035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of HID lamp considering P-1 radiation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hiramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Jeju, South Korea. pp.449, </w:t></w:r><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2003.1230033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling low and middle pressure gas discharge for lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bezanahary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th International Conference on Plasma Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Banff, France. pp.317, </w:t></w:r><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2002.1030645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the dynamic behaviour of HID lamps based on electrical conductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Sevilla, Spain. pp.462-467, </w:t></w:r><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2002.1187552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of metal halide discharge lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pittsburgh, United States. pp.1505-1509, </w:t></w:r><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2002.1042755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling discharge lamps for electronic circuit designers: a review of the existing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th International Conference on Plasma Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Banff, Canada. pp.318, </w:t></w:r><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2002.1030646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equivalent conductance model for high intensity discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pittsburgh, France. pp.1494-1498, </w:t></w:r><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2002.1042753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints generated by fluorescents lamps on the electrical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rossat-Mignod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pittsburgh, United States. pp.355-362, </w:t></w:r><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2002.1044112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling discharge lamps for electronic circuit designers: a review of the existing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Damelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bezanahary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE Industry Applications Society 36th Annual Meeting - IAS'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Chicago, United States. pp.1260-1262, </w:t></w:r><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2001.955668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of excitation and geometrical parameters on the VUV radiation of a pure xenon dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS 2000. IEEE Conference Record - Abstracts. 27th IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, New Orleans, United States. pp.107, </w:t></w:r><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2000.854681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rare-gas medium pressure discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Damelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS 2000. IEEE Conference Record - Abstracts. 27th IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, New Orleans, France. pp.246, </w:t></w:r><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2000.855089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling radiation transfer in low pressure discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sarroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Damelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Industrial Applications of Electrical Energy and 35th IEEE-IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Rome, Italy. pp.3289-3292, </w:t></w:r><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2000.882637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the radiation trapping calculation in discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sarroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Record - Abstracts. 1999 IEEE International Conference on Plasma Science. 26th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Monterey, United States. pp.283, </w:t></w:r><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.1999.829632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation from LTE conditions in high pressure mercury discharge lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Plasma Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Raleigh, United States. pp.123, </w:t></w:r><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.1998.677500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-up phase of the high pressure mercury lamp feeded by an alternative current. Application to the study of a dynamic regime for lighting micro-network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Record - Abstracts. 1997 IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, San Diego, United States. pp.286-287, </w:t></w:r><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.1997.605083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTE Deviations as Function of radial position in Hg High-Pressure Discharge Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Argonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-temperatures modelling of the high pressure Hg discharge lamp: application to determination of the thermodynamic equilibrium state of the plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Record - Abstracts. 1996 IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Boston, United States. pp.134, </w:t></w:r><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.1996.550630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic ballast for high-pressure mercury lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Conference Thirty-First IAS Annual Meeting (IAS '96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, San Diego, United States. pp.2109-2111, </w:t></w:r><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.1996.563866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the convective flow in Hg high pressure discharge lamps: influence of tube geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Science (papers in summary form only received)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Madison, United States. pp.290, </w:t></w:r><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.1995.533547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling The High Presure Mercury Discharge Lamp Warm-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stamboulit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE 21st International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Santa Fe, United States. pp.221-221, </w:t></w:r><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.1994.589137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Hg-rare gas low-pressure positive column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Vancouver, Canada. pp.218, </w:t></w:r><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.1993.593590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du spectre lumineux sur le temps de floraison du gombo abelmoschus esculentus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPLACE à la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES BIOMOLECULES POUR LA CONCEPTION DES DISPOSITIFS OPTOELECTRONIQUES (OLEDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doh Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond N'Guessan Kré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes rencontres des jeunes chercheurs africains en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of LED Technology in Stage Lighting: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Becheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technical University of Eindhoven. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Eindhoven, Netherlands. IEEE, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie des systèmes d'éclairage intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPLACE à la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial and natural lights: spectral comparison weighted by the visual response of Heterocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jeangeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le LAPLACE à la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractiveness of an Ephemeroptera insect order towards artificial lights as function of CCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALAN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Calgary University, Calgary, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow YAG: Ce 3+ phosphor in polyimide matrix for laser-driven white light generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Laplace à la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to environmental impact studies and lifecycle assessments for horticultural lighting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Raynham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Moutsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S A Mucklejohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXth International Symposium on Light in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Malmö, Sweden. 2021, Proceedings of IX International Symposium on Light in Horticulture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Correlated Colour Temperature: An Influential Parameter in Ageing OLEDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIE Commission Internationale de l'Eclairage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE-2021 mid-term Meeting and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kuala Lumpur (virtual), Malaysia. PO23, pp.217-218, Abstracts of CIE-2021 mid-term Meeting and Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of 2,2’-di(p-tert-butylphenyl)-6,6’-bibenzoxazole (BBzx) in deep-blue organic light-emitting diodes (OLEDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Housseiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Fery-Forgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Flexible Organic Electronics (ISFOE21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color And Therapeutic Lighting : An Alternative Treatment For The Sundowning Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting (LS16), June 17-22, 2018, Sheffield (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sheffield, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the artificial lighting’s color temperature on the elderly’s circadian cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Becheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interim Meeting: Colour &amp; Human Comfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal, Portugal. International Colour Association (AIC), pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d'une écologie du son et de la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. , </w:t></w:r><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18803.58409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of thermal losses conversion into Light for High Power LEDs using thermoelectric modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeb Ben Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la distribution de l'énergie électrique dans un bâtiment rénové, vers l'autoconsommation et le réseau continu : le projet A.B.C.D.E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaetani-Liseo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Zélem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES - Journées Nationales sur l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Perpignan, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated ageing of OLED under different temperature and current conditions: photometric and electrical characterizations and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Organic Electronics (ICOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Status of Solid-State Lighting & Smart Lighting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joint Reseach Center. 2023, JRC Technical Reports, </w:t></w:r><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/223640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE/IES/ANSI 3001.9 - Recommended Practice for the Design of Power Systems Supplying Lighting Systems in Commercial and Industrial Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Bargholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koti Reddy Butukuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preston Cobb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gary H. Fox. The Institute of Electrical and Electronics Engineers Inc.,, IEEE 3001.9™, IES/ANSI RP-48-23, 2022, IEEE 3001 STANDARDS: POWER SYSTEMS DESIGN, 978-1-5044-9460-1. </w:t></w:r><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEESTD.2023.10132397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the Status of LED-Lighting world market since 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Serrenho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, JRC122760, 2021, JRC Techinical Report, Paolo Bertoldi, 978-92-76-27244-1. </w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/759859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of LED-Lighting world market in 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, pp.76, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Advanced Lighting Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Karlicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Cherng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqing Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2017, </w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status Report on Organic Light Emitting Diodes (OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EUR 26999 EN, 2014, JRC Science and Policy Reports, 978-92-79-44654-2. </w:t></w:r><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2790/461054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2014 Update on the Status of LED market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, ISBN 978-92-79-44657-3. </w:t></w:r><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2790/756893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Advanced Lighting Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Karlicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Cherng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqing Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2014, </w:t></w:r><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00295-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage : les fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Cachoncinlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-16, c3339, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.124-127, 2013, 978-2-35671-051-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the deployment of Solid State Lighting (SSL) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anibal T. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quicheron Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EUR 25596 EN, 2013, EU-JRC scientific and policy reports, 978-92-79-27365-0. </w:t></w:r><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/66941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Effects of Artificial Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Mattsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Proykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - Scientific Committee - SCENIHR, 2012, 978-92-79-26314-9. </w:t></w:r><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2772/8624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Sources 2004 Proceedings of the 10th International Symposium on the Science and Technology of Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 2004, </w:t></w:r><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781482269178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword - Smart Cities Project Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beverly L. Pasian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A City's Heart beat: Project Contributions to Quality of Life in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diploma DBA-L24-0011, SKEMA Business school, 2024, 978-94-6506-485-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Light Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary H Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nachtrieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IES Recommended Practice for the Design of Power Systems Supplying Lighting Systems in Commercial and Industrial Facilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Electrical and Electronics Engineers, Inc, 2023, IEEE Std 3001.9-2023 / IES RP-48-23, ISBN 978-1-5044-9460-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting 100% LED lighting sales by 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scholand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Energy Agency. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and innovation pathways for zero-carbon-ready buildings by 2030,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.On-Line, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of place: colour and lighting design methods in the process of inclusive housing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrain Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Siniscalco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colour and Colorimetry. Multidisciplinary Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVII (A), Associazione Italiana Colore, pp.176-191, 2022, 978-88-99513-18-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting Systems for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Pigenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holistic Approach for Decision Making Towards Designing Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer International Publishing, pp.75-92, 2021, Future City, </w:t></w:r><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85566-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SETTING AN INNOVATIVE MASTER DEGREE ON ENERGY SUPPLY FOCUSING ON ISOLATED AREAS – THE MESfIA ERASMUS+ PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Tsikalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Katsigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarintip Tantanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Of International Conference Building Services And Energy Efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciendo; Sciendo, pp.120-128, 2020, </w:t></w:r><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/9788395720413-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Strioscopie…Révélations des dessous des LEDs, une lumière « froide » dans un corps chaud !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir l'Invisible T.2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Puits Fleuris, pp.100-101, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption and Environmental and Economic Impact of Lighting: The Current Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Advanced Lighting Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-13, 2016, </w:t></w:r><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00295-8_40-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption and Environmental and Economic Impact of Lighting : The Current Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Advanced Lighting Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-13, 2016, 978-3-319-00295-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Sources and Lighting: from Technology to Energy Savings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Sabonnadière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Emission Power Generation Technologies and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley &amp; Sons, pp.333-374, 2013, 978-1-84821-136-0. </w:t></w:r><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557976.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3. Efficacité énergétique : l’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.224-225, 2013, </w:t></w:r><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique : l'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Mosseri, Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.224-225, 2013, 978-2-271-07142-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Power Discharge Lamps and Their Photochemical Applications: An Evaluation of Pulsed Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Photochemistry - Various Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, </w:t></w:r><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/37769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-emitting diodes: principles and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Mottier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEDs for Lighting Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.1-27, 2010, ISBN: 978-1-84821-145-2. </w:t></w:r><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470612019.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage d’intérieur et ambiances visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Damelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage d'intérieur et ambiances visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2010, 978-2-7430-1208-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradation de la lumière, économies d'énergie et ambiances urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sajous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairer la ville autrement - Innovations et expérimentations en éclairage public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes, pp.12-34, 2009, 978-2-88074-786-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage public – La ville d’Albi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairage d'intérieur et ambiances visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CM3E, pp.81-90, 2009, 978-952-74963-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diodes électroluminescentes : principe et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diodes électroluminescentes pour l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier-Hermes, pp.23-48, 2008, 978-2-7462-2097-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage public et maîtrise de la demande en électricité (MDE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Pigenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Les Techniques de l'Ingénieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de lumière et éclairage : de la technologie aux économies d’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l'énergie - Tome 4, Gestion de l'energie et efficacité énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.159-201, 2007, 978-2-7462-1716-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIODE ÉLECTROLUMINESCENTE ORGANIQUE COMPRENANT UNE COUCHE D ANODE DE PEDOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Caussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Vahlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP 4 340 580 A1. 2024, pp.Bulletin 2024/12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Emitter-Receiver Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacou, Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauc, Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2023/0003954A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTICAL MODULE FOR LIGHTING AND DATA TRANSMISSION USING LI-FI TECHNOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pauc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021130125. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Emitter-Receiver Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacou, Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauc, Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021130127. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Короткодуговая газоразрядная лампа высокого и сверхвысокого давления</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Timofeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sukhomlinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Yu. Mukharaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Russia, Patent n° : 2021134843. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODULE OPTIQUE POUR L'ÉCLAIRAGE ET LA TRANSMISSION DE DONNÉES PAR LA TECHNOLOGIE LI-FI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacou, Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauc, Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1915406. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module émetteur-récepteur optique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacou, Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauc, Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1915411. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for manufacturing an opto-electronic component substrate and associated devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020053253. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fabrication d'un substrat de composant optoelectronique et dispositifs associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1858138. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-density modulation control deviation LED ballast feedback control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leos Kukacka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Czech Republic, Patent n° : CZ2017752A3. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULES ELECTROLUMINESCENTES ORGANIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Marghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3047005. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic electroluminescent molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Marghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017125572A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional OLED Buck Driver variable frequency control for burst dimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : TWI543665B. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray-Lee Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhong-Yan Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taiwan, Patent n° : TW201630466A. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux luminescents pour des applications optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Marghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 2015DI0019. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3SqAir - Sustainable Smart Strategy for Air Quality Assurance in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rodez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to “Lighting 4.0” era – The “Right Smart Lighting” Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward to &amp;quot;Lighting 4.0&amp;quot; era -The &amp;quot;Right Smart Lighting&amp;quot; Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0&amp;quot; as &amp;quot;Lighting 4.0&amp;quot;, G.Zissis, Special Panel Session on Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’ère de l’éclairage 4.0 : Le concept de l’éclairage intelligent anthropo-centré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les besoins des marchés pour y adapter la formation et les emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie vers l’ère « d’éclairage 4.0 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ο «ευφυής και ανθρωποκεντρικός» φωτισμός, μία επανάσταση στην υπηρεσία των υπερήλικων</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière au-delà de l'éclairage et des frontières technologiques : le défi de l'éclairage intelligent centré sur l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM DES SAVOIRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighting 4;0: The Human-centric Smart Lighting Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu+Jaune=Blanc !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LEDs organiques, source de lumière du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies d’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LED, une centenaire pleine d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies &amp;quot;futées&amp;quot; pour l’éclairage des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage à LED : entre rêves et cauchemars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser l’éclairage pour économiser l’énergie du campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de lumière pour l’éclairage des tunels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street Lighting, the latest Developpments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage à LED : enjeu et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Karlicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs Dreams & Nightmares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle Lumière pour la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighting Systems and Classic Light sources Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state lighting and smart systems: dreams & realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologie de l‘Eclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact environnemental et énergétique des technologies de systèmes d'éclairage modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Emitting Diodes for Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage, énergie & confort visuel, Semainaire cycle « Solutions Technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière artificielle, Energie & Qualité de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière, principes physiques et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs pour l’éclairage : Rêves et Cauchemars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l’éclairage. Etat de l’art et projections futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of the lighting industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’éclairage Quelques pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs : le point sur la technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur les nouvelles technologies pour l'éclairage public : LEDs et appareillages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de la lumière artificielle : évolutions technologiques et impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'éclairage : quelques pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LEDs et OLEDs - prochaine génération des systèmes d'éclairage: pour quand, pour quelle application ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact énergétique et environnementaldes LEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Technologies for Lighting Systems and Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs and OLEDs - light sources of the future: dream or reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a street lighting system under mesopic condition: the experiment of Albi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient lighting systems: issues and challenges – phasing out of outdoor mercury lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage et Magasin du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies au service de l’éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NumeLiTe : Un système d’éclairege urbain issu d’un progremme Européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies au service de l’éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes Ballasts et systèmes de control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHIROLUM. Comment limiter les impacts écologiques de l’éclairage artificiel nocturne le long des ILTe ? Caractérisation de l’influence des paramètres lumineux des lampes sur les mouvements des chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ros-Kiri Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ademe - Agence de la transition écologique. 2021, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Solid State Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Tähkämo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Energy Agency. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Health Issues of Solid State Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Energy Agency; 4E Implementing Agreement; Solid-State Lighting Annex. 2014, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sanitaires des systèmes d’éclairage utilisant des diodes électroluminescentes (LED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Barlier-Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Césarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2008-SA-0408, Anses. 2010, 282 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health effects of lighting systems using light-emitting diodes (LEDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barlier-Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report n°2008-SA-0408, Anses. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of energy transfers under the hypothesis of two-temperatures plasmas. Application to low and high pressure mercury discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plasmas. Univesrité Toulouse III - Paul Sabatier, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03018064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighting, Circular Economy & Life Cycle Assesment, G.Zissis, Seminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Ghent, Belgium. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting for Smarter Sustainable Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Virtual Webinar, United States. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2045"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D31DC9E"/>
+    <w:nsid w:val="F5C6CDD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-zissis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7582-5686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084597046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1646-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Ben Hnia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Araoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ae49c2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172723v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Durocher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Sebastian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Knight" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2025.3561841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Skandali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Zerefos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Tsangrassoulis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pe&#241;a-Garc&#237;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Triantafyllidis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144607" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Zeghoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelber Bendaoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhamida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2025.172347" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Herv&#233; Yao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banah Florent Degni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Khalil Fanny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae11050548" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Abdelmlek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ben Halima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Charrada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3540725" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Brusso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392419v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Ciss&#233; Haba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3635588" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym17010058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Housseiny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery&#8208;forgues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500151" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scholand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Norman Bardsley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Borg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bennich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3488317" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Parise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Martirano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3482882" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia Marchant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo&#353; Kuka&#269;ka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3488369" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Amor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2024.2316215" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659609v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gaines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vollers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nachtrieb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Wolfman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3425821" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Halaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pigaglio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Asselman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13020289" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c13006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3484368" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Mbarki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022876" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Chmela&#345;ov&#225;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hergesel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3316999" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrain Caumon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caumon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/CCSJ.150203" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Poupaki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2023.3304849" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Khayam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Zaeni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marojahan Banjar-Nahor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Hamdani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Irmea Sinisuka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15076283" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bertoldi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIA.2023.3263182" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03779722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Al Haddad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3206286" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03783195v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Bechkir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2022.169997" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Sukhomlinov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mustafaev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Koubaji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Timofeev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gabriel Murillo Hiller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097263" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03771021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2022.102395" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Abdelmlek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Araoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Nejma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charrada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3195865" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03912459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie B&#233;cheras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/CCSJ.140201" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2022.101989" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Yable" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2022.128014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03864910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Sing Lai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi Lei Lai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3223346" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prudhomme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021045" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamiel Spoelstra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12635" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437855v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3123096" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562501v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos-Nikolaos Madias" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Bourousis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2021-087" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winda Rahmalia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Silalahi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamrin Usman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40243-021-00195-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diwakar Bista" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Bista" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Shrestha" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambros Doulos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Bhusal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052720" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indzhira Yu Mukharaeva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Mikhaylov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2021.3093816" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2021.167179" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198285v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bachouch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermalsing Sewraj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084329" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04820812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;cheras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22562" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328105v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leos Kukacka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Richter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3091083" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02764777v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Helali" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2020.2990432" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876806v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2020.2985513" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507321v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2019-003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2020.3014835" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942013v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2020.3000452" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2019.2956266" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559681v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2020.2971069" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518191v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491379v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davlat Quvatovich Solihov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2950532" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554155v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pauwels" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12040165" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2019.2945100" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811684v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114552" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092351v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2020063053" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518195v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azizi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ahyoud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2020063054" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913841v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bertin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Mequignon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153520940904" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867062v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Al Youssif" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sahab" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Malaeb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamady" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465792v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Salameh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2929150" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509769v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Doulos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sioutis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kontaxis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Faidas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101759" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRGX4DCW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04790972v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divakar Bista" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frangiskos Topalis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2019-002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435598v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Daniel G&#259;l&#259;&#539;anu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.242" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alchaddoud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Ibrahem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2864939" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509753v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2018.2884751" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509748v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2019.2909374" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899022v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1053;.&#1040;. &#1058;&#1080;&#1084;&#1086;&#1092;&#1077;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1042;.&#1057;. &#1057;&#1091;&#1093;&#1086;&#1084;&#1083;&#1080;&#1085;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1048;.&#1070;. &#1052;&#1091;&#1093;&#1072;&#1088;&#1072;&#1077;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1044;.&#1042;. &#1052;&#1080;&#1093;&#1072;&#1081;&#1083;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/JTF.2019.10.48171.103-19" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509707v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2019.2921182" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435601v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.241" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben Abdellah" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111278" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509763v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Timofeev" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sukhomlinov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yu. Mukharaeva" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikhailov" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063784219100207" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509825v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chammam" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Nsibi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mrabet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Nehdi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153518760668" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509751v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2019.2897410" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745352v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6502" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509808v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indjira Mukharaeva" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2918643" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509706v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2019.2933070" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509755v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2018.2874608" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435194v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2169-2629.2019.27.19" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435596v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Ciss&#233; Haba" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2019.1242.121" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509821v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hajji" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Barkaoui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2018.2871258" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745345v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6501" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532630v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Czesnakowska" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Catalano" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Motomura" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Jinno" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000596" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532633v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000597" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822622v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532626v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vernet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.011" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183149v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490040v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Glorieux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2018.83005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532636v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Mikhaylov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000602" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321896v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blondel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8050762" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575731v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dulout" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Barroso" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2017.2740445" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807932v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.8.026001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509831v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wahyuni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064115" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001374v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lei" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durrieu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000598" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822115v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Motomura" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jinno" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998753v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisse Theodore Haba" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532652v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sellami" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153515622053" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532640v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.07.136" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001394v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2742978" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532657v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Artamonova" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Artamonova" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beliaeva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khodorkovskii" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melnikov" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153515602741" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532635v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.11.114103" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532644v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.07LB05" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822621v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532650v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannarith Leng" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2475424" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532647v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ghnay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abderrazak" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.03.100" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532643v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hajji" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjsalah" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benhalima" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954306" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819427v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yang" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2585573" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532654v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamady" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gg Lister" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153515571678" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547101v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168225" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822620v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532648v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray-Lee Lin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhong-Yan Tsai" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2464180" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532646v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Saghi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Avtaeva" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdellah Rahmani" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2530742" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532653v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kol&#225;&#345;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kraus" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2015.0713" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541051v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsibi Walid" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chammam" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nehdi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elloumi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellami" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2015.03.013" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1JL1HSG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898362v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lester" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2014.2362023" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547105v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcos Alonso" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2015.2451971" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532656v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mortada" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.IEIJ140000558" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03768586v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235338v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547117v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2014.2362076" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822604v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822603v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918704" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541059v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153513501103" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541053v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899187" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541055v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bouslimi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Stambouli" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cambronne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2307860" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547109v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karlicek" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Ma" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Cherng Sun" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-1107-1-1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745361v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-c3339" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541066v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Tahkamo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazzana" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Puolakka" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Halonen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153513480518" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541052v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Elloumi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153513506431" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541068v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Kitsinelis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Arexis-Boisson" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.31010" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532614v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Arexis Boisson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.IEIJ130000504" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822594v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ming-Chung" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li Jung" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shih-Pu" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541067v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Chen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/3/035002" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541069v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bazzana" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grannec" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-012-0542-4" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z9GR976-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822583v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Gao" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2013.03.008" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR2J13S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03768589v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949462v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Toumi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labo Chhun" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2251593" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532197v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drakakis" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karabourniotis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.IEIJ130000514" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554473v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjukka Puolakka" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Halonen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.36.44" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541076v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Abakar Djibrillah" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QE2012v042n02ABEH014266" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52DCA5F6B2CCFD9E22E5274C552A0BB165DC215F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541075v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayrhofer" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zudrell-Koch" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Severinsson" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2157285" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541072v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y.R. Hui" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0146" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685948v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822579v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Nehdi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nsibi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822580v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867344v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822581v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541073v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19361610.2012.686096" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822582v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cachoncinlle" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819429v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhosle" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541083v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lister" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aub&#232;s" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/10/105201" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE0D685CB9DF869829272B0B16DA4847FDF0389A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685693v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Logivi&#232;re" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541079v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgad El-Deib" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dawson" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard van Eerden" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2011.2155015" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541080v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/30/305201" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67D664A6EF72F894DCB00E1E6502915F9357E253/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691686v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2102993" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541081v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zalach" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Franke" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schoepp" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3568830" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685942v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barlier-Salsi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preteyeres.2011.04.002" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9HKJ0ST-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685836v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Pop" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554468v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bance" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massol" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.35.278" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541078v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Blanco Viejo" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Alvarez Anton" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Robles" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferrero Martin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Viera" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2011.2155014" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03793286v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srt.2011.11.012" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZL61FXR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819425v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Tlais" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v14.i1-2.140" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569626v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a N Dagang" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corazza" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/23/234006" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541086v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harabor" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harabor" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palarie" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popescu" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9228-5" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01C7C75D2223EF6BD992CFEAB5E89F579080970C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822532v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541096v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaoui Hafsa" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Roumaissaa Rahmani" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kacem" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kaid Harche" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2041471" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532228v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Ahmed" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hamida" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stambouli" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3436597" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541090v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Haverlag" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/23/230301" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685950v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20104952" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822533v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Deib" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Dawson" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541084v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.34.150" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547116v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Suzuki" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuri Inoue" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JDT.2010.2061271" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541095v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michael" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastor" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/23/234005" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8616C4AD976321830ED819A81609BFED5027DDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541087v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Bordel" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Blanco" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2059610" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541085v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilai Lu" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jierong Chen" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihua Gao" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangbin Hu" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2061871" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541088v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2057260" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685956v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554467v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Murashov" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rakcheeva" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/21/215201" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9E6FC43363D79DD82BC33F7CAC53507BF0F00BFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554453v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fokitis" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045209" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12FB9561D51275F305AA908C53C6F091BFDB995D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554450v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Fokitis" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.33.67" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554465v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/17/175204" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27EDBB6853AB98C400F63403FC98448F5DD261D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822522v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554461v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/17/173001" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CBAE9DB5AC9CDF2211F4B20C8F6C0973AEC663A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822520v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massol" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822524v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gex" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822523v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822525v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822521v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei Wei" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Su" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554460v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpeng Li" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahua Chen" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095207" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC47745403D938747E62C6B5309A3584C9F75BD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554456v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rahmani" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2013864" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822499v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554441v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/13/135211" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FBE3F1A4688E7FE1FA2C94AA38B893A3DFF00BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822503v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruscassie" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sajous" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Pigenet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559717v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Ikeda" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2008.923572" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554444v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugh Davies" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dinsdale" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Markus" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mucklejohn" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2008-7-807" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822501v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822504v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554446v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouaoun" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben El Hadj Rhouma" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975212" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822502v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188969v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Tapia Fabela" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Osbaldo Pacheco-Sotelo" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquidia Pacheco Pacheco" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samuel Ben&#237;tez-Read" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gulo L&#243;pez-Callejas" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2007.902125" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554438v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lafitte" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/22" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62E3F2938F608E53BBD26E939DECD162CEB32C00/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554433v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Luis Tapia Fabela" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samuel Benitez-Read" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rgulo Lopez-Callejas" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2007.896973" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554475v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mrabet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10519990600912211" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554431v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Anton" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferrero" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Campo" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.897195" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568999v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2007005" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822214v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebot" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407395v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diez" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Salanne" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007017" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822216v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubes" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822215v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Mucklejohn" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514410v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.785662" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554474v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.904391" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554436v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tapia-Fabela" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pacheco-Pacheco" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pacheco-Sotelo" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Torres-Reyes" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valdivia-Barrientos" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/19" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D05116CB9F714A9E299B223ACE5E12B31581394D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822219v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822218v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castano" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554428v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Stoffels" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baede" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mullen" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haverlag" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/11/N01" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C038B904CCD543842E1DFD62986E279DF28BF4FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554426v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Paul" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takemura" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hiramoto" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erraki" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dawson" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.877644" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554424v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouffet" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.30.51" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554423v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Denisova" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Revalde" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Skudra" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zorina" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/17/S32" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FC0842681A4DDE2ED294241399596EB87172308/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547113v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wharmby" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lawler" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/17/E01" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554417v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazziz" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troudi" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Helali" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2001790" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554409v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Troudi" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben Ahmed" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Aissi" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/4/012" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD568586967CEF3B272C490BFDAD65004451BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554412v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Elloumi" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthier" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Damelincourt" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2003.12.003" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1NZ1FP7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554407v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsuno" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2004.823902" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554404v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bezanahary" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salo" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2003.815244" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554399v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030642" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568974v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Damelincourt" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v6.i3.120" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867197v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/44/10/701" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559558v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costache Mongrand" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damelincourt" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001723" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867082v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Damelincourt" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/esej:20000502" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867081v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/esej:20000501" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554396v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/8/313" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FF8CC83B260377A8C05C3A6E821E9E5BB9F06CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554393v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Kindel" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Schimke" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371338" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559551v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999511" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554392v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bashlov" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Van Hieu" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Milenin" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Panasjuk" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/12/008" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B3B8907061ECD385087EC13FED0A10287356B07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554387v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pousset" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porras" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1997013" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547137v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/3/036" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B33C657E34DA1236533ADBAD229EE1C38476F867/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547136v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asselman" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.360915" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547139v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/9/030" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6BA8F2397AFC4CE640B327A1DB8E84B6B9830EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547129v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/27/3/011" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6FEA71CDED1659436AAECF47FCB5A9B02D0805A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547132v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1994044" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248990v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plagnol" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernat" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneval" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993192" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547127v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;n&#233;truy" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.45.1135" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547124v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkaa" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.978" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156396v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS62731.2025.11061556" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972757v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145628v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156388v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ridha Kouki" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M&#233;quignon" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS62731.2025.11061665" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354630v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3128/1/012016" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271074v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Storch" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aub&#233;" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Gaston" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kuffer" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271061v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Herremans" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lansdale" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kun" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272150v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129557v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Th&#233;odore Haba" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536516v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661494v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876987v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023647" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779400v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536505v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733881v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779342v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874294v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Alsaffar" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881370" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639477v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794478v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576463v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Housseiny Houssein" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692632v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kyrginas" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639459v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794496v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644834v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bertin" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785174v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeangeorges" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874247v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874210v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre M&#233;quignon" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881727" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785235v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862111v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223627v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mucklejohn" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Raynham" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moutsi" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105135v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177271v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kyrginas" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10169987" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177599v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177279v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170068" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177274v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mekki" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#234;ma Gargouri Hbaieb" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morched Cheikhrouhou" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170062" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967864v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ls1858153.2023.10170478" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220338v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vica Claudia Meylinda" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Cahyadi Putra" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS58902.2023.10257486" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177601v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177528v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zaitsev" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hady Badr" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10169953" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177520v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Del Campo" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piovano" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pedro Luque Oostrom" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Saavedra" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170533" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360012v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437829v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kermani" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Cumberbatch" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406744" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360055v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177281v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170153" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177523v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170675" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220343v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS58902.2023.10257361" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386356v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Karam" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Yao" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Nelson" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minho Jo" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE58773.2023.10342960" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875005v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177598v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;quignon" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177266v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope57605.2023.10194716" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177290v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biganzoli" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170729" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232539v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177514v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Mohamed Ridha" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#234; M&#234;quignon" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170478" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223625v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Du&#353;ek" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224775v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220952v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177525v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indzhira Mukharaeva" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Borodina" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170552" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177600v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973804v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Lajoie" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992687v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPERE56870.2022.10037315" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220351v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nainggolan" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS58902.2023.10257347" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177285v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jebeniani" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170326" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755031v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Dorsaf Bouzaine" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854704" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861866v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prochet" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Boutroue" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755036v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854657" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861912v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayouch Bista" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03781952v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776514v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03809815v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861902v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coyne" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Isoardi" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholand" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861652v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Chmelarova" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54023.2022.9939707" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861696v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03864924v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760310v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861694v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Raynham" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Moutsi" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03793744v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861570v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861878v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861907v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03913302v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03913320v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brugarolas" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ackerman" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali G&#233;rino" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755037v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chadeyron" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854579" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861931v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cadoret" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861904v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vernes" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861692v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ma Gargouri Hbaieb" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713894v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2622129" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861698v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861886v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Serrenho" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599252v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2606554" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861569v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Becheras" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861649v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54023.2022.9939775" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861700v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861695v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mohamed Mrabet" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljelil Chammam" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861921v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yu Muharaeva" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861699v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861894v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mikhailov" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861940v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533441v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670089v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861691v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Abdelmalek" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861697v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861655v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Paredes Muse" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54023.2022.9940137" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668483v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Krakowiak" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Zerefos" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766629" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776460v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cadoret" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; El Hage" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842957v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika J&#228;gerbrand" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Merschbrock" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nilsson Tengelin" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713906v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233082v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Jelil Chammam" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mrabet" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429438" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269413v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472267v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540009v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Cisse Haba" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Zoueu" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677047" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521946v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertin" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salas" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.PO37" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539999v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Marjorie" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buso David" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternisien Marc" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cedric" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677496" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416912v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousselham Samoudi" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584685" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118884v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437870v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416907v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584792" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437873v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521955v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caumon" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Infantes" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.PO55" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437881v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198330v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285362v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472282v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249442v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285348v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124556v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198334v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264257v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189483v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540007v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677379" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540004v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677344" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353321v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323593v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450685v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437833v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS53178.2021.9601040" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286246v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540002v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677120" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333992v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caumon Lorrain" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330979v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416921v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584636" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437867v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437842v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540000v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677483" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178872v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521938v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohno" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudemer" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubard" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Oh" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeon" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP37" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912897v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160753" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912900v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdellah" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160611" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189479v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9391575" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133255v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334743" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560263v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912902v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160668" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985401v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Lighting47792.2020.9240564" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898317v2" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011197v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Mikhaylov" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133256v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334816" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912895v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160811" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912907v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger-Puyo" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160578" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133257v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handy Apryandi" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli I Sinisuka" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334755" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985405v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Lighting47792.2020.9240586" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560299v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Masqu&#232;re" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435307v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko Purwanto" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783248" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560270v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizally Priatmadja" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinisuka" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927418" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113728v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927330" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569000v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435212v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirguis Abdelmessih" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783814" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435205v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/demped.2019.8864855" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560277v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia El Amraoui" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS44367.2019.8998958" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560273v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8912431" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953722v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumon" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becheras" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953757v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554470v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5065002" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953660v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954956v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glorieux" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2283483" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435713v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rammal" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2018.8544590" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164583v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164582v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baridon" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615239v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954877v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufaur" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gleizes" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954931v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verny" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Illy" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rol" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954959v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164580v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954932v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Dmitriev" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953720v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435724v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Daniel Galatanu" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Dumitru Lucache" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEPE.2018.8559722" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559193v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kolar" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2018.8544611" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164581v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954881v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukharaeva" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954880v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Halima" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954878v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamady" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954957v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953756v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Niangoran" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Haba" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yable" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953755v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164584v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435718v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8494499" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953724v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559198v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2018.8544471" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164595v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435714v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493877" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319746v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2018.8544500" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435725v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493759" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435720v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Gherasim" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493826" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954938v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Y. Mukharaeva" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Sukhomlinov" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954939v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Viol" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerbiriou" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spoelstra" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Visser" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164603v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164596v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164598v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058445v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954960v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalano" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954935v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164601v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164599v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891474v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durrieu De Madron" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435726v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2017.8101810" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954934v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ezrati" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164604v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesage" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gunia" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mequignon" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954937v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954936v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouloungui" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954933v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bachouch" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouslimi" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559343v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2016.7534275" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559366v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nehdi" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sellami" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2016.7478895" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954835v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandevoorde" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954842v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernet" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bas" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maratrat" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953559v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Ciss&#233;" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954838v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghrib" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954833v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dulout" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jammes" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954954v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435728v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/cleo_at.2016.ath3k.4" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891432v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954780v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954839v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954955v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559311v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zivion Silalahi" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2016.7731898" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954874v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954781v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikhaylov" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954841v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954837v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559301v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2016.7731890" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164579v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559339v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2016.7534271" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559333v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Svensson" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brundin" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2016.7731893" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954834v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Svensson" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brundin" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Sinisuka" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953659v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953657v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891369v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559351v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Nsibi" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nehdi" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irec.2016.7478894" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164577v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356352v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2016.7731899" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164578v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954779v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954840v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953658v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953653v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953655v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954774v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164551v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954737v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954739v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164554v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164397v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989368v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989366v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560719v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Lister" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2015.7179702" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560718v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecmsm.2015.7208692" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164395v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954733v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954736v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953503v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560716v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356863" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164576v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954734v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abderrazek" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560714v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356865" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164550v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989367v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560720v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yusrizal" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356864" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953654v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954010v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Marghad" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Clochard" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymes-Chodur" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954738v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sch&#228;ppi" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164355v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopes" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953656v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989369v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954776v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954011v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Travis" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wade" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507145v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clochard" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2186802" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164553v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164552v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560713v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2015.7409420" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560715v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356858" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532641v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356867" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232514v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164575v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989364v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435745v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870781" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697133v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2790/2313" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954697v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sallami" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953614v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziane" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medles" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435730v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978439" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954695v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abderrazak" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954692v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simanjuntak" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954698v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954699v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alonso" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953650v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954694v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Cheng" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lei" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954732v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaud" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954693v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Lister" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954696v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artamonova" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michael" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murashov" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435748v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikardo Simanjuntak" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978427" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164549v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164394v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560722v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2014.6978426" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164547v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164548v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954953v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435750v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682543" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953613v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Toumi" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954691v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavergne" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicola&#239;" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954575v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenguez" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954689v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bogner" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kofod" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salmela" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987327v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Glaize" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164533v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164546v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954574v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954568v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baumann" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolff" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560726v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Cheng" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2012.6374053" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164531v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164527v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164353v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953502v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164532v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164530v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697192v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena T&#228;hk&#228;mo" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954570v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954569v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164528v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954642v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saghi" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smaili" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164351v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954572v1" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Liu" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954567v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhamouche" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talhi" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rahmani" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737844v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383463" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164529v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953612v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164393v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164350v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954571v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164506v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164349v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954638v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954641v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Doanh Le" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164392v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560727v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecce.2011.6063901" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164526v1" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954639v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353972v1" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Le Thanh" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2011.6074369" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954640v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avtaeva" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belkacem" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954637v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Chen" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Chen" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Sun" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164525v1" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164524v1" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954636v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puolakka" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halonen" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953611v1" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953501v1" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560730v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Eerdent" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEC.2010.5543677" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164505v1" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164498v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560733v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675149" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560728v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Tlais" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2010.5533948" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164346v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954442v1" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Li" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yue" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164499v1" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954439v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954437v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954436v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954441v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737890v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2010.5533947" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164501v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954445v1" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hirsch" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954438v1" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164502v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164500v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164504v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164347v1" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cioarec" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Melpignano" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164503v1" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164348v1" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954360v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khodorkovskii" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954362v1" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attia" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Behar-Cohen" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. C&#233;sarini" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Enouf" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702313v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barlier-Salsi" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cesarini" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954361v1" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954446v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nazri Dagang" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corazza" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954440v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massaro" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738007v1" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2009.5227353" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560734v1" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayhrofer" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2009.5324860" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560735v1" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Franke" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Schopp" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2009.5227673" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516560v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nazri" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516159v1" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164481v1" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164476v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737974v1" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyan Lin" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hui" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2009.5316409" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954359v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benramdane" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdaoui" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954310v1" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistochini" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954309v1" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ainzenberg" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shevchenko" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadezhdin" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olofinskaya" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738022v1" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fokitis" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2009.5227350" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164479v1" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891214v1" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737931v1" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durrieu" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415166" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164478v1" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164477v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164482v1" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891240v1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812120v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Hamida" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590918" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812220v1" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.238" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953500v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891213v1" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812243v1" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4758259" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812167v1" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4591137" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812096v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590904" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891209v1" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943964v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943963v1" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353914v1" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lomaev" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tarasenko" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382370v1" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164475v1" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954304v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954247v1" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954240v1" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954303v1" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kraus" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954302v1" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954242v1" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943962v1" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559113v1" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943960v1" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Kanaan" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ablart" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolinat" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814631v1" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anton" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrero" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordel" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/07IAS.2007.78" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954246v1" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valvidia-Barrientos" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacheco-Pacheco" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pacheco" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954238v1" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954243v1" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954241v1" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaziz" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954305v1" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954307v1" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954239v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dabringhausen" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943961v1" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954244v1" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Artamonova" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beliaeva" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorbov" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814748v1" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2006.1707002" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814670v1" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glaize" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2006.256713" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814783v1" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hutton" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huldt" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2006.1707062" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814716v1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Damelincourt" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capdevila" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gupta" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2006.256777" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814818v1" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Alvarez" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2004.1348693" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814855v1" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristea" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2003.1228870" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814892v1" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Anton" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viera" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2003.1207973" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737813v1" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rouffet" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2003.1230035" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737782v1" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2003.1230033" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559655v1" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2002.1030645" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814925v1" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roldan" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2002.1187552" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815008v1" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A&#239;ssi" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassi" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2002.1042755" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815036v1" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2002.1030646" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559648v1" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2002.1042753" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814965v1" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossat-Mignod" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rojat" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2002.1044112" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815072v1" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2001.955668" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815145v1" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bordage" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2000.854681" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815200v1" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ming Li" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lister" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2000.855089" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815105v1" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sarroukh" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubes" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2000.882637" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812041v1" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.1999.829632" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811986v1" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.1998.677500" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811947v1" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.1997.605083" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811835v1" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.1996.550630" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547143v1" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811896v1" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cussac" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.1996.563866" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811794v1" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.1995.533547" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811764v1" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stamboulit" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.1994.589137" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811719v1" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.1993.593590" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272734v1" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862636v1" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doh Konat&#233;" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond N'Guessan Kr&#233;" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776198v2" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659645v1" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659636v1" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jeangeorges" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023277v1" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776523v1" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249412v1" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bertin" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Raynham" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moutsi" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Mucklejohn" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527481v1" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286241v1" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953723v1" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775586v1" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893285v1" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18803.58409" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03341782v1" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Ben Hassen" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703161v1" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238163v1" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuis" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zerrouki" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359821v1" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/223640" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962487v1" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Anthony" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Bargholz" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koti Reddy Butukuri" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston Cobb" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Damm" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEESTD.2023.10132397" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124974v1" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/759859" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053153v1" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertoldi" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559083v1" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00176-0" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822175v1" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/jrc/en/publication/eur-scientific-and-technical-research-reports/2014-status-report-organic-light-emitting-diodes-oled" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2790/461054" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02821962v1" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/jrc/en/publication/eur-scientific-and-technical-research-reports/2014-update-status-led-market" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2790/756893" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559086v1" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00295-8" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052798v1" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052797v1" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Achard" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822284v1" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal T. de Almeida" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quicheron Michel" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/jrc/en/publication/eur-scientific-and-technical-research-reports/accelerating-deployment-solid-state-lighting-ssl-europe" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/66941" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052746v1" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Mattsson" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Jung" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Proykova" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2772/8624" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615800v1" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781482269178" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861273v1" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723290v1" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H Fox" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766756v1" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03913297v1" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511196v1" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85566-6_5" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987975v1" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Tsikalakis" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Katsigiannis" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarintip Tantanee" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788395720413-011" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164483v1" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532616v1" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00295-8_40-1" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053155v1" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737698v1" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11126" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685707v1" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557976.ch7" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568991v1" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02821641v1" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Ben Braiek" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37769" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685736v1" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612019.ch1" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052743v1" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corb&#233;" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paule" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052742v1" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052740v1" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052739v1" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052737v1" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cardia" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052736v1" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04523749v1" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Causs&#233;" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039856v1" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacou, Alexandre" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauc, J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334721v1" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacou" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pauc" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339592v1" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505581v1" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334719v1" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339585v1" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339541v1" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lopez" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339553v1" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334717v1" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334712v1" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334714v1" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092673v1" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Lin" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Tsai" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334710v1" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098560v1" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosmini" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Der Beek" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708190v1" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776519v1" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rodez" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebolt" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Napoli" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119052v1" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437851v1" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437838v1" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323477v1" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323482v1" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172972v1" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463909v1" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018059v1" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065373v1" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064910v1" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064824v1" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064911v1" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065372v1" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065371v1" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065368v1" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065250v1" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064950v1" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065370v1" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065367v1" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Karlicek" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ma" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065369v1" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065360v1" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065358v1" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064907v1" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065357v1" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065359v1" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065362v1" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065356v1" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065354v1" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065347v1" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065355v1" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065346v1" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065344v1" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065340v1" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065342v1" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065339v1" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065345v1" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065341v1" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065338v1" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065337v1" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065334v1" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065333v1" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065332v1" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065331v1" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065329v1" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065330v1" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065327v1" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065328v1" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065325v1" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065326v1" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748395v1" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros-Kiri Ing" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699058v1" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052799v1" TargetMode="External"/><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698798v1" TargetMode="External"/><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;sarini" TargetMode="External"/><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750354v1" TargetMode="External"/><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barlier-Salsi" TargetMode="External"/><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03018064v1" TargetMode="External"/><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039918v1" TargetMode="External"/><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154098v1" TargetMode="External"/><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-zissis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7582-5686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084597046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1646-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Ben Hnia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Araoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ae49c2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030726v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Zeghoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelber Bendaoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhamida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2025.172347" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Herv&#233; Yao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banah Florent Degni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Khalil Fanny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae11050548" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Abdelmlek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ben Halima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Charrada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3540725" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Brusso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Durocher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Sebastian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2025.3561841" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Knight" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895389v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Skandali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Zerefos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Tsangrassoulis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pe&#241;a-Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Triantafyllidis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144607" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392419v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Ciss&#233; Haba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3635588" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym17010058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Housseiny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery&#8208;forgues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500151" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Parise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Martirano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3482882" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia Marchant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo&#353; Kuka&#269;ka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3488369" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Amor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2024.2316215" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scholand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Norman Bardsley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Borg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bennich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3488317" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Halaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pigaglio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Asselman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13020289" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659609v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gaines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vollers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nachtrieb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Wolfman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3425821" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c13006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3484368" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Mbarki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022876" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrain Caumon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caumon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/CCSJ.150203" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Poupaki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2023.3304849" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Khayam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Zaeni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marojahan Banjar-Nahor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Hamdani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Irmea Sinisuka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15076283" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Chmela&#345;ov&#225;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hergesel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3316999" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bertoldi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIA.2023.3263182" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03779722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Al Haddad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3206286" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03783195v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Bechkir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2022.169997" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Sukhomlinov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mustafaev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Koubaji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Timofeev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gabriel Murillo Hiller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097263" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03771021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2022.102395" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Abdelmlek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Araoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Nejma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charrada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3195865" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03912459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie B&#233;cheras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/CCSJ.140201" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2022.101989" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Yable" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2022.128014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03864910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Sing Lai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi Lei Lai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3223346" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437855v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3123096" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562501v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos-Nikolaos Madias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Bourousis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2021-087" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914600v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamiel Spoelstra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12635" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winda Rahmalia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Silalahi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamrin Usman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40243-021-00195-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diwakar Bista" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Bista" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Shrestha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambros Doulos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Bhusal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052720" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470999v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021045" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281396v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prudhomme" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indzhira Yu Mukharaeva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Mikhaylov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2021.3093816" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2021.167179" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198285v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bachouch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermalsing Sewraj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084329" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04820812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;cheras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22562" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328105v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leos Kukacka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Richter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3091083" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2019-003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2020.3014835" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2020.3000452" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509640v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2019.2956266" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2020.2971069" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518191v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davlat Quvatovich Solihov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2950532" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554155v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pauwels" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12040165" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02764777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Helali" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2020.2990432" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2020.2985513" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2019.2945100" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811684v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114552" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092351v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2020063053" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518195v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azizi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ahyoud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2020063054" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867062v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Al Youssif" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sahab" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Malaeb" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamady" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913841v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bertin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Mequignon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153520940904" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04790972v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divakar Bista" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frangiskos Topalis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2019-002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435598v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Daniel G&#259;l&#259;&#539;anu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.242" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435603v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alchaddoud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Ibrahem" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2864939" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509753v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2018.2884751" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2019.2909374" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899022v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1053;.&#1040;. &#1058;&#1080;&#1084;&#1086;&#1092;&#1077;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1042;.&#1057;. &#1057;&#1091;&#1093;&#1086;&#1084;&#1083;&#1080;&#1085;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1048;.&#1070;. &#1052;&#1091;&#1093;&#1072;&#1088;&#1072;&#1077;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1044;.&#1042;. &#1052;&#1080;&#1093;&#1072;&#1081;&#1083;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/JTF.2019.10.48171.103-19" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509707v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2019.2921182" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435601v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.241" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465792v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Salameh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2929150" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509769v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Doulos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sioutis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kontaxis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Faidas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101759" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRGX4DCW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben Abdellah" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111278" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509825v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chammam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Nsibi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mrabet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Nehdi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153518760668" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509763v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Timofeev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sukhomlinov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yu. Mukharaeva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikhailov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063784219100207" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509751v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2019.2897410" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745352v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6502" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509808v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indjira Mukharaeva" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2918643" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509706v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2019.2933070" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509755v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2018.2874608" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509821v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hajji" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Barkaoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2018.2871258" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435596v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Ciss&#233; Haba" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2019.1242.121" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435194v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2169-2629.2019.27.19" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745345v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6501" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532630v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Czesnakowska" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Catalano" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Motomura" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Jinno" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000596" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532633v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000597" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822622v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532626v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vernet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.011" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183149v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490040v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Glorieux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2018.83005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532636v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Mikhaylov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000602" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321896v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blondel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8050762" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575731v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dulout" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Barroso" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2017.2740445" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807932v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.8.026001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509831v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wahyuni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064115" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001374v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lei" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durrieu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000598" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532652v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sellami" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153515622053" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532640v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.07.136" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822115v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Motomura" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jinno" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998753v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisse Theodore Haba" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001394v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2742978" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532657v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Artamonova" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Artamonova" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beliaeva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khodorkovskii" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melnikov" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153515602741" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532635v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.11.114103" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532650v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannarith Leng" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2475424" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532647v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ghnay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abderrazak" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.03.100" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532643v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hajji" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjsalah" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benhalima" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954306" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819427v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2585573" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532654v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamady" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gg Lister" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153515571678" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547101v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168225" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532644v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.07LB05" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822621v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822620v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532648v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray-Lee Lin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhong-Yan Tsai" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2464180" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532646v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Saghi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Avtaeva" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdellah Rahmani" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2530742" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532653v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kol&#225;&#345;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kraus" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2015.0713" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547105v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcos Alonso" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2015.2451971" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532656v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mortada" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.IEIJ140000558" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03768586v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541051v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsibi Walid" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chammam" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nehdi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elloumi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellami" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2015.03.013" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1JL1HSG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898362v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lester" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2014.2362023" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235338v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547117v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2014.2362076" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822604v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822603v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918704" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541053v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899187" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541055v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bouslimi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Stambouli" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cambronne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2307860" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547109v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karlicek" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Ma" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Cherng Sun" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-1107-1-1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745361v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-c3339" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541066v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Tahkamo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazzana" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Puolakka" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Halonen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153513480518" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541059v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153513501103" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541052v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Elloumi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153513506431" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532614v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Arexis Boisson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Kitsinelis" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.IEIJ130000504" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822594v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ming-Chung" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li Jung" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shih-Pu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541068v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Arexis-Boisson" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.31010" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541067v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Chen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/3/035002" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541069v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bazzana" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grannec" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-012-0542-4" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z9GR976-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822583v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Gao" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2013.03.008" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR2J13S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03768589v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949462v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Toumi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labo Chhun" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2251593" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532197v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drakakis" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karabourniotis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.IEIJ130000514" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822579v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Nehdi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nsibi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822580v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554473v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjukka Puolakka" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Halonen" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.36.44" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541076v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Abakar Djibrillah" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QE2012v042n02ABEH014266" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52DCA5F6B2CCFD9E22E5274C552A0BB165DC215F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541075v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayrhofer" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zudrell-Koch" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Severinsson" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2157285" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541072v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y.R. Hui" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0146" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685948v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867344v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822581v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541073v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19361610.2012.686096" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819429v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhosle" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822582v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cachoncinlle" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685693v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Logivi&#232;re" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541079v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgad El-Deib" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dawson" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard van Eerden" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2011.2155015" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541080v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/30/305201" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67D664A6EF72F894DCB00E1E6502915F9357E253/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691686v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2102993" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541083v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lister" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aub&#232;s" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/10/105201" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE0D685CB9DF869829272B0B16DA4847FDF0389A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541081v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zalach" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Franke" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schoepp" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3568830" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685942v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barlier-Salsi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preteyeres.2011.04.002" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9HKJ0ST-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685836v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Pop" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554468v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bance" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massol" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.35.278" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541078v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Blanco Viejo" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Alvarez Anton" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Robles" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferrero Martin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Viera" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2011.2155014" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03793286v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srt.2011.11.012" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZL61FXR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569626v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a N Dagang" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corazza" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/23/234006" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541086v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harabor" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harabor" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palarie" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popescu" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9228-5" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01C7C75D2223EF6BD992CFEAB5E89F579080970C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822532v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541096v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaoui Hafsa" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Roumaissaa Rahmani" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kacem" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kaid Harche" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2041471" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532228v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Ahmed" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hamida" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stambouli" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3436597" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541090v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Haverlag" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/23/230301" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819425v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Tlais" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v14.i1-2.140" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822533v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Deib" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Dawson" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541084v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.34.150" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547116v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Suzuki" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuri Inoue" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JDT.2010.2061271" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685950v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20104952" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541095v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michael" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastor" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/23/234005" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8616C4AD976321830ED819A81609BFED5027DDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541087v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Bordel" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Blanco" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2059610" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541085v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilai Lu" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jierong Chen" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihua Gao" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangbin Hu" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2061871" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541088v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2057260" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685956v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554453v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fokitis" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045209" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12FB9561D51275F305AA908C53C6F091BFDB995D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554450v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Fokitis" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.33.67" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554465v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/17/175204" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27EDBB6853AB98C400F63403FC98448F5DD261D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822522v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554461v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/17/173001" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CBAE9DB5AC9CDF2211F4B20C8F6C0973AEC663A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822520v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massol" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554467v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Murashov" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rakcheeva" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/21/215201" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9E6FC43363D79DD82BC33F7CAC53507BF0F00BFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822524v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gex" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822523v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822525v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822521v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei Wei" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Su" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554460v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpeng Li" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahua Chen" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095207" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC47745403D938747E62C6B5309A3584C9F75BD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554456v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rahmani" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2013864" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554441v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/13/135211" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FBE3F1A4688E7FE1FA2C94AA38B893A3DFF00BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822503v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruscassie" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sajous" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Pigenet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559717v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Ikeda" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2008.923572" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554444v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugh Davies" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dinsdale" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Markus" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mucklejohn" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2008-7-807" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822499v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822501v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822504v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554446v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouaoun" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben El Hadj Rhouma" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975212" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822502v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554433v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Luis Tapia Fabela" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Osbaldo Pacheco-Sotelo" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samuel Benitez-Read" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rgulo Lopez-Callejas" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2007.896973" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554475v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mrabet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10519990600912211" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554438v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lafitte" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/22" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62E3F2938F608E53BBD26E939DECD162CEB32C00/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188969v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Tapia Fabela" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquidia Pacheco Pacheco" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samuel Ben&#237;tez-Read" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gulo L&#243;pez-Callejas" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2007.902125" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554431v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Anton" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferrero" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Campo" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.897195" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568999v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2007005" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822214v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebot" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407395v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diez" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Salanne" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007017" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822216v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubes" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822215v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Mucklejohn" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514410v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.785662" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554474v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.904391" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554436v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tapia-Fabela" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pacheco-Pacheco" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pacheco-Sotelo" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Torres-Reyes" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valdivia-Barrientos" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/19" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D05116CB9F714A9E299B223ACE5E12B31581394D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822218v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castano" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822219v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554428v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Stoffels" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baede" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mullen" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haverlag" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/11/N01" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C038B904CCD543842E1DFD62986E279DF28BF4FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554426v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Paul" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takemura" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hiramoto" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erraki" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dawson" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.877644" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554424v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouffet" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.30.51" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554423v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Denisova" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Revalde" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Skudra" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zorina" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/17/S32" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FC0842681A4DDE2ED294241399596EB87172308/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547113v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wharmby" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lawler" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/17/E01" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554417v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazziz" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troudi" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Helali" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2001790" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554409v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Troudi" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben Ahmed" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Aissi" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/4/012" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD568586967CEF3B272C490BFDAD65004451BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554412v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Elloumi" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthier" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Damelincourt" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2003.12.003" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1NZ1FP7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554407v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsuno" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2004.823902" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554404v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bezanahary" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salo" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2003.815244" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554399v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030642" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568974v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Damelincourt" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v6.i3.120" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867197v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/44/10/701" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559558v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costache Mongrand" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damelincourt" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001723" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867082v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Damelincourt" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/esej:20000502" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867081v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/esej:20000501" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554396v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/8/313" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FF8CC83B260377A8C05C3A6E821E9E5BB9F06CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559551v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999511" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554393v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Kindel" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Schimke" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371338" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554392v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bashlov" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Van Hieu" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Milenin" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Panasjuk" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/12/008" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B3B8907061ECD385087EC13FED0A10287356B07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554387v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pousset" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porras" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1997013" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547136v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asselman" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.360915" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547139v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/9/030" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6BA8F2397AFC4CE640B327A1DB8E84B6B9830EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547137v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/3/036" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B33C657E34DA1236533ADBAD229EE1C38476F867/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547129v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/27/3/011" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6FEA71CDED1659436AAECF47FCB5A9B02D0805A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547132v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1994044" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248990v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plagnol" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernat" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneval" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993192" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547127v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;n&#233;truy" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.45.1135" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547124v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkaa" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.978" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145628v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156388v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ridha Kouki" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M&#233;quignon" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS62731.2025.11061665" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354630v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3128/1/012016" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271074v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Storch" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aub&#233;" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Gaston" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kuffer" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271061v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Herremans" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lansdale" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kun" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972757v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156396v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS62731.2025.11061556" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272150v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129557v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Th&#233;odore Haba" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779400v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536505v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733881v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779342v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874294v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Alsaffar" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881370" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661494v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536516v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876987v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023647" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639477v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576463v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Housseiny Houssein" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794478v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692632v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kyrginas" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639459v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794496v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644834v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bertin" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785174v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeangeorges" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874247v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874210v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre M&#233;quignon" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881727" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785235v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862111v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177271v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kyrginas" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10169987" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177599v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177279v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170068" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177274v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mekki" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#234;ma Gargouri Hbaieb" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morched Cheikhrouhou" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170062" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967864v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ls1858153.2023.10170478" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220338v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vica Claudia Meylinda" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Cahyadi Putra" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS58902.2023.10257486" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177601v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177528v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zaitsev" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hady Badr" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10169953" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177520v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Del Campo" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piovano" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pedro Luque Oostrom" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Saavedra" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170533" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360012v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437829v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kermani" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Cumberbatch" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406744" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360055v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177281v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170153" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177523v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170675" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220343v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS58902.2023.10257361" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223627v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mucklejohn" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Raynham" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moutsi" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105135v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177290v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biganzoli" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170729" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177266v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope57605.2023.10194716" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232539v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177514v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Mohamed Ridha" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#234; M&#234;quignon" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170478" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177598v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;quignon" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386356v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Karam" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Yao" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Nelson" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minho Jo" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE58773.2023.10342960" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875005v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223625v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Du&#353;ek" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224775v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220952v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177525v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indzhira Mukharaeva" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Borodina" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170552" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177600v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973804v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Lajoie" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992687v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPERE56870.2022.10037315" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177285v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jebeniani" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170326" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220351v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nainggolan" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS58902.2023.10257347" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755036v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854657" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03781952v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861912v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayouch Bista" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03809815v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861902v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coyne" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Isoardi" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholand" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861652v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Chmelarova" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54023.2022.9939707" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861696v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776514v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03864924v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760310v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861694v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Raynham" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Moutsi" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03793744v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861570v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861878v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03913302v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861907v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03913320v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brugarolas" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ackerman" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali G&#233;rino" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861866v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prochet" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Boutroue" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755031v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Dorsaf Bouzaine" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854704" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861692v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ma Gargouri Hbaieb" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861931v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cadoret" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861904v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vernes" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755037v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chadeyron" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854579" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713894v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2622129" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861698v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861886v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Serrenho" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599252v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2606554" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861569v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Becheras" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861649v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54023.2022.9939775" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861700v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861695v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mohamed Mrabet" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljelil Chammam" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861921v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yu Muharaeva" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861699v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861894v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mikhailov" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861940v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533441v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670089v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861691v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Abdelmalek" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861655v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Paredes Muse" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54023.2022.9940137" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776460v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cadoret" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; El Hage" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713906v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842957v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika J&#228;gerbrand" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Merschbrock" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nilsson Tengelin" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668483v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Krakowiak" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Zerefos" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766629" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861697v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521946v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertin" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salas" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.PO37" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539999v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Marjorie" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buso David" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternisien Marc" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cedric" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677496" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416912v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousselham Samoudi" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584685" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118884v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437870v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416907v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Cisse Haba" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584792" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437873v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521955v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caumon" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Infantes" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.PO55" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437881v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198330v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285362v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472267v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269413v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540009v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Zoueu" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677047" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233082v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Jelil Chammam" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mrabet" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429438" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472282v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124556v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285348v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249442v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198334v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189483v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264257v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540007v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677379" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540004v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677344" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353321v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323593v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450685v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437833v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS53178.2021.9601040" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286246v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540002v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677120" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333992v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caumon Lorrain" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330979v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416921v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584636" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437842v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437867v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178872v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521938v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohno" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudemer" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubard" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Oh" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeon" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP37" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540000v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677483" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560263v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912902v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160668" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985401v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Lighting47792.2020.9240564" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898317v2" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011197v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Mikhaylov" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133256v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334816" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912897v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160753" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912900v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdellah" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160611" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133255v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334743" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189479v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9391575" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912895v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160811" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912907v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger-Puyo" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160578" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133257v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handy Apryandi" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli I Sinisuka" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334755" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985405v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Lighting47792.2020.9240586" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435307v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko Purwanto" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783248" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560270v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizally Priatmadja" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinisuka" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927418" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560299v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Masqu&#232;re" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113728v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927330" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569000v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435212v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirguis Abdelmessih" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783814" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560277v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia El Amraoui" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS44367.2019.8998958" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435205v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/demped.2019.8864855" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560273v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8912431" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953660v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954956v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glorieux" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2283483" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435713v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rammal" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2018.8544590" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164583v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164582v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baridon" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615239v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954877v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufaur" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gleizes" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954931v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verny" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Illy" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rol" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954959v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164580v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554470v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5065002" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953757v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953722v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumon" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becheras" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954932v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Dmitriev" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164581v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559193v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kolar" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2018.8544611" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435724v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Daniel Galatanu" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Dumitru Lucache" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEPE.2018.8559722" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953720v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954881v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukharaeva" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954880v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Halima" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954878v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamady" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954957v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953756v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Niangoran" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Haba" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yable" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953755v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164584v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435718v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8494499" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953724v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559198v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2018.8544471" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164595v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435720v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Gherasim" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493826" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435725v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493759" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319746v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2018.8544500" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435714v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493877" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164603v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164596v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164598v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058445v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954960v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalano" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954935v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164601v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164599v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954938v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Y. Mukharaeva" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Sukhomlinov" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954939v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Viol" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerbiriou" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spoelstra" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Visser" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891474v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durrieu De Madron" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435726v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2017.8101810" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954934v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ezrati" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164604v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesage" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gunia" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mequignon" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954937v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954936v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouloungui" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954933v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bachouch" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouslimi" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954842v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernet" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bas" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maratrat" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953559v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Ciss&#233;" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954838v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghrib" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954833v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dulout" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jammes" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954954v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435728v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/cleo_at.2016.ath3k.4" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891432v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954780v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandevoorde" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954839v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954955v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559311v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zivion Silalahi" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2016.7731898" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954874v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954781v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikhaylov" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954841v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559366v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nehdi" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sellami" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2016.7478895" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559343v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2016.7534275" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954835v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954837v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164579v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559301v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2016.7731890" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559339v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2016.7534271" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559333v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Svensson" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brundin" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2016.7731893" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954834v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Svensson" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brundin" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Sinisuka" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953659v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953657v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891369v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559351v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Nsibi" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nehdi" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irec.2016.7478894" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164577v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356352v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2016.7731899" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164578v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953658v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954779v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954840v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954737v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954739v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164554v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164397v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989368v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989366v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560719v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Lister" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2015.7179702" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560718v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecmsm.2015.7208692" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164395v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954733v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954736v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953503v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560716v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356863" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164576v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164551v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954774v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953653v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953655v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989367v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164550v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560714v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356865" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954734v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abderrazek" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560720v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yusrizal" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356864" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953654v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954010v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Marghad" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Clochard" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymes-Chodur" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954738v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sch&#228;ppi" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164355v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopes" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953656v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989369v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954776v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954011v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Travis" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wade" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507145v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clochard" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2186802" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164553v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164552v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532641v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356867" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560713v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2015.7409420" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560715v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2015.7356858" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164575v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989364v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232514v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954697v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sallami" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953614v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziane" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medles" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435730v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978439" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954695v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abderrazak" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954692v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simanjuntak" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954698v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697133v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2790/2313" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435745v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870781" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954694v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Cheng" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lei" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954699v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alonso" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953650v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954732v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaud" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954693v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Lister" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954696v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artamonova" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michael" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murashov" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435748v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikardo Simanjuntak" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978427" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164549v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164394v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560722v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2014.6978426" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164547v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164548v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954953v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953613v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Toumi" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954691v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavergne" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicola&#239;" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954575v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenguez" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435750v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682543" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954689v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bogner" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kofod" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salmela" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987327v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Glaize" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164533v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164546v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164532v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164530v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697192v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena T&#228;hk&#228;mo" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954570v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954569v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164528v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953502v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164531v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164527v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164353v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954574v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954568v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baumann" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolff" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560726v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Cheng" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2012.6374053" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954642v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saghi" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smaili" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164351v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954572v1" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Liu" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954567v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhamouche" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talhi" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rahmani" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737844v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383463" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164529v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953612v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164393v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954571v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164350v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954641v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Doanh Le" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164392v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560727v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecce.2011.6063901" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164526v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954638v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164506v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164349v1" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954639v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353972v1" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Le Thanh" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2011.6074369" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954640v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avtaeva" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belkacem" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954637v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Chen" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Chen" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Sun" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164525v1" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164524v1" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954636v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puolakka" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halonen" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953611v1" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953501v1" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560730v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Eerdent" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEC.2010.5543677" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164505v1" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164498v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560733v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675149" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560728v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Tlais" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2010.5533948" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164346v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954442v1" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Li" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yue" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164499v1" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737890v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2010.5533947" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164501v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954439v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954436v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954441v1" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954437v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954445v1" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hirsch" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954438v1" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164502v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164500v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164504v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164347v1" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cioarec" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Melpignano" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164503v1" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164348v1" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954360v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khodorkovskii" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954362v1" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attia" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Behar-Cohen" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. C&#233;sarini" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Enouf" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954361v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954446v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nazri Dagang" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corazza" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954440v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massaro" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702313v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barlier-Salsi" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cesarini" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560735v1" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Franke" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Schopp" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2009.5227673" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516560v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nazri" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516159v1" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164481v1" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164476v1" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737974v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyan Lin" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hui" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2009.5316409" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954359v1" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benramdane" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdaoui" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954310v1" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistochini" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954309v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ainzenberg" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shevchenko" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadezhdin" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olofinskaya" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738007v1" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2009.5227353" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560734v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayhrofer" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2009.5324860" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891214v1" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738022v1" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fokitis" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2009.5227350" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164479v1" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737931v1" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durrieu" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415166" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164478v1" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164477v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164482v1" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891240v1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953500v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891213v1" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812243v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4758259" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812167v1" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4591137" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812096v1" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590904" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891209v1" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812220v1" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.238" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812120v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Hamida" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590918" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943964v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943963v1" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353914v1" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lomaev" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tarasenko" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164475v1" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382370v1" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954247v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954240v1" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954303v1" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kraus" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954302v1" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954304v1" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943962v1" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559113v1" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954242v1" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943960v1" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Kanaan" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ablart" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolinat" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814631v1" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anton" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrero" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordel" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/07IAS.2007.78" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954238v1" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954246v1" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valvidia-Barrientos" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacheco-Pacheco" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pacheco" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954243v1" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954241v1" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaziz" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954305v1" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954307v1" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954239v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dabringhausen" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943961v1" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954244v1" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Artamonova" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beliaeva" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorbov" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814748v1" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2006.1707002" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814670v1" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glaize" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2006.256713" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814783v1" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hutton" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huldt" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2006.1707062" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814716v1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Damelincourt" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capdevila" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gupta" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2006.256777" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814818v1" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Alvarez" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2004.1348693" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814855v1" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristea" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2003.1228870" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814892v1" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Anton" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viera" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2003.1207973" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737813v1" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rouffet" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2003.1230035" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737782v1" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2003.1230033" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559655v1" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2002.1030645" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814925v1" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roldan" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2002.1187552" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815008v1" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A&#239;ssi" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassi" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2002.1042755" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815036v1" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2002.1030646" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559648v1" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2002.1042753" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814965v1" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossat-Mignod" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rojat" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2002.1044112" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815072v1" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2001.955668" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815145v1" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bordage" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2000.854681" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815200v1" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ming Li" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lister" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2000.855089" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815105v1" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sarroukh" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubes" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2000.882637" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02812041v1" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.1999.829632" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811986v1" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.1998.677500" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811947v1" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.1997.605083" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547143v1" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811835v1" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.1996.550630" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811896v1" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cussac" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.1996.563866" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811794v1" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.1995.533547" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811764v1" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stamboulit" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.1994.589137" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811719v1" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.1993.593590" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272734v1" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862636v1" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doh Konat&#233;" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond N'Guessan Kr&#233;" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776198v2" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659645v1" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659636v1" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jeangeorges" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023277v1" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776523v1" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249412v1" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bertin" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Raynham" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moutsi" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Mucklejohn" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527481v1" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286241v1" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953723v1" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775586v1" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893285v1" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18803.58409" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03341782v1" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Ben Hassen" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703161v1" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238163v1" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuis" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zerrouki" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359821v1" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/223640" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962487v1" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Anthony" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Bargholz" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koti Reddy Butukuri" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston Cobb" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Damm" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEESTD.2023.10132397" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124974v1" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/759859" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053153v1" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertoldi" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559083v1" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00176-0" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822175v1" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/jrc/en/publication/eur-scientific-and-technical-research-reports/2014-status-report-organic-light-emitting-diodes-oled" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2790/461054" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02821962v1" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/jrc/en/publication/eur-scientific-and-technical-research-reports/2014-update-status-led-market" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2790/756893" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559086v1" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00295-8" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052798v1" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052797v1" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Achard" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822284v1" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal T. de Almeida" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quicheron Michel" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/jrc/en/publication/eur-scientific-and-technical-research-reports/accelerating-deployment-solid-state-lighting-ssl-europe" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/66941" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052746v1" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Mattsson" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Jung" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Proykova" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2772/8624" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615800v1" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781482269178" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861273v1" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723290v1" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H Fox" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766756v1" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03913297v1" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511196v1" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85566-6_5" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987975v1" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Tsikalakis" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Katsigiannis" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarintip Tantanee" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788395720413-011" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164483v1" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532616v1" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00295-8_40-1" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053155v1" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685707v1" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557976.ch7" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737698v1" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11126" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568991v1" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02821641v1" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Ben Braiek" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37769" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685736v1" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612019.ch1" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052743v1" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corb&#233;" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paule" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052742v1" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052740v1" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052739v1" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052737v1" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cardia" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052736v1" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04523749v1" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Causs&#233;" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039856v1" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacou, Alexandre" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauc, J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334721v1" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacou" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pauc" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339592v1" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505581v1" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334719v1" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339585v1" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339541v1" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lopez" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339553v1" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334717v1" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334712v1" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334714v1" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092673v1" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Lin" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Tsai" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334710v1" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098560v1" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosmini" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Der Beek" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776519v1" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rodez" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebolt" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Napoli" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708190v1" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119052v1" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437851v1" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437838v1" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323477v1" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323482v1" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172972v1" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463909v1" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018059v1" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065373v1" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064824v1" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064911v1" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064910v1" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065372v1" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065371v1" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064950v1" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065370v1" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065368v1" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065250v1" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065367v1" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Karlicek" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ma" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065369v1" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065360v1" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065358v1" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064907v1" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065357v1" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065362v1" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065359v1" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065356v1" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065354v1" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065347v1" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065355v1" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065346v1" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065342v1" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065344v1" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065340v1" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065339v1" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065345v1" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065341v1" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065338v1" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065337v1" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065334v1" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065332v1" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065333v1" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065331v1" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065329v1" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065330v1" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065327v1" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065328v1" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065325v1" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065326v1" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748395v1" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros-Kiri Ing" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699058v1" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052799v1" TargetMode="External"/><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698798v1" TargetMode="External"/><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;sarini" TargetMode="External"/><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750354v1" TargetMode="External"/><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barlier-Salsi" TargetMode="External"/><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03018064v1" TargetMode="External"/><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039918v1" TargetMode="External"/><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154098v1" TargetMode="External"/><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>