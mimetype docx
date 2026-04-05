--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2199,319 +2199,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02119490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Rodrigues Miguéis, auteur engagé : une posture problématique</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Da Costa; Catherine Dumas; Agnès Levécot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exils et décalages chez l'écrivain portugais José Rodrigues Miguéis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.89-102, 2016, 978-2-87854-694-1</w:t>
+              <w:t xml:space="preserve">, 4, Presses Sorbonne Nouvelle, 2016, (Cahier Hors-série), 978-2-87854-694-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02151826v1</w:t>
+                <w:t xml:space="preserve">hal-03883642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">José Rodrigues Miguéis, auteur engagé : une posture problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Da Costa; Catherine Dumas; Agnès Levécot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exils et décalages chez l'écrivain portugais José Rodrigues Miguéis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, Presses Sorbonne Nouvelle, 2016, (Cahier Hors-série), 978-2-87854-694-1</w:t>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.89-102, 2016, 978-2-87854-694-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883642v1</w:t>
+                <w:t xml:space="preserve">halshs-02151826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ouvriers portugais de New York dans l'oeuvre de José Rodrigues Miguéis : portraits de valeurs</w:t>
+                <w:t xml:space="preserve">La question autobiographique posée par José Rodrigues Miguéis dans &amp;quot;Um Homem Sorri à Morte - com Meia Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Geneviève Vilnet; Emilio Fernado Orihuela. </w:t>
+              <w:t xml:space="preserve">Claudia Poncioni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures et Urbanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.191-204, 2015, 978-2-343-05919-8</w:t>
+              <w:t xml:space="preserve">Dialogues lusophones : raconter la fête, raconter la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, pp.117-128, 2015, Les Cahiers du CREPAL, 978-2-87854-671-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069778v1</w:t>
+                <w:t xml:space="preserve">hal-01527178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question autobiographique posée par José Rodrigues Miguéis dans &amp;quot;Um Homem Sorri à Morte - com Meia Cara</w:t>
+                <w:t xml:space="preserve">Les ouvriers portugais de New York dans l'oeuvre de José Rodrigues Miguéis : portraits de valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claudia Poncioni. </w:t>
+              <w:t xml:space="preserve">Geneviève Vilnet; Emilio Fernado Orihuela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues lusophones : raconter la fête, raconter la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, pp.117-128, 2015, Les Cahiers du CREPAL, 978-2-87854-671-2</w:t>
+              <w:t xml:space="preserve">Cultures et Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.191-204, 2015, 978-2-343-05919-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527178v1</w:t>
+                <w:t xml:space="preserve">hal-05069778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juegos de géneros en la obra del escritor-periodista José Rodrigues Miguéis</w:t>
               </w:r>
@@ -3986,51 +3986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="268A28FC"/>
+    <w:nsid w:val="17F0110D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4134,51 +4134,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="146057F1"/>
+    <w:nsid w:val="FED77459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4282,51 +4282,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E8A712A0"/>
+    <w:nsid w:val="4279AEB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4430,51 +4430,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="17F4C48E"/>
+    <w:nsid w:val="4B5FD46A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4578,51 +4578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="859F0B15"/>
+    <w:nsid w:val="6966A793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4726,51 +4726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7C0ACE2E"/>
+    <w:nsid w:val="BF155EB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4874,51 +4874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5AA50CCA"/>
+    <w:nsid w:val="8555216A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5123,51 +5123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgesdacosta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7410-6356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068634226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/erlis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-3421-centre-de-recherches-sur-les-pays-lusophones-crepal--3441.kjsp?STNAV=&amp;RUBNAV=" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alesf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erlis.unicaen.fr/evenement/memoires-de-la-dictature-dans-le-cinema-bresilien/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/512705" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://incoincidencias.wordpress.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/256510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/resource/page/id/1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/resource/page/id/5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/evenement/projection-debat-autour-du-documentaire-essa-terra-e-nossa/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://br.rfi.fr/cultura/20180302-rfi-convida-livro-mocambos-e-quilombos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cinemalux.org/evenement/cine-club-en-lve-le-portugal/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-tlse2.fr/reflexos/index.php" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/mrsh/hce/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autresbresils.net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Da Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lev&#233;cot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tahir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2023.144972" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/fb.v0i14.316" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.012.0026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.027.0129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lusosofia.net/textos/20180403-a_dinamica_dos_olhares_ernesto_rodrigues_rui_sousa___copiar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=5191125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio dos Santos Gomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgoin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Milanez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA030058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgesdacosta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7410-6356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068634226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/erlis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-3421-centre-de-recherches-sur-les-pays-lusophones-crepal--3441.kjsp?STNAV=&amp;RUBNAV=" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alesf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erlis.unicaen.fr/evenement/memoires-de-la-dictature-dans-le-cinema-bresilien/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/512705" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://incoincidencias.wordpress.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/256510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/resource/page/id/1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/resource/page/id/5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/evenement/projection-debat-autour-du-documentaire-essa-terra-e-nossa/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://br.rfi.fr/cultura/20180302-rfi-convida-livro-mocambos-e-quilombos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cinemalux.org/evenement/cine-club-en-lve-le-portugal/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-tlse2.fr/reflexos/index.php" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/mrsh/hce/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autresbresils.net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Da Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lev&#233;cot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tahir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2023.144972" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/fb.v0i14.316" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.012.0026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.027.0129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lusosofia.net/textos/20180403-a_dinamica_dos_olhares_ernesto_rodrigues_rui_sousa___copiar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=5191125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio dos Santos Gomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgoin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Milanez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA030058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>