--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1046,177 +1046,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exils et décalages chez l’écrivain portugais José Rodrigues Miguéis</w:t>
+                <w:t xml:space="preserve">Éthique et esthétique de l'ironie chez José Rodrigues Miguéis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Da Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 4, 282 p., 2016, (Cahier Hors-série), 978-2-87854-694-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Pétra, 467 p., 2016, (Littérature comparée. Histoire et critique), 978-2-8474-3082-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484362v1</w:t>
+                <w:t xml:space="preserve">hal-02484343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique et esthétique de l'ironie chez José Rodrigues Miguéis</w:t>
+                <w:t xml:space="preserve">Exils et décalages chez l’écrivain portugais José Rodrigues Miguéis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Da Costa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Éditions Pétra, 467 p., 2016, (Littérature comparée. Histoire et critique), 978-2-8474-3082-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Levécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 4, 282 p., 2016, (Cahier Hors-série), 978-2-87854-694-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484343v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3028,51 +3028,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humour et absurde dans &amp;quot;Um Homem de Barbas&amp;quot; de Manuel de Lima</w:t>
+                <w:t xml:space="preserve">Humour et absurde dans Um Homem de Barbas de Manuel de Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX Congresso da Sociedade Internacional de Humor Luso-Hispano : Humor e crisis / Humor em crise (Humour et crise, Humour en crise)</w:t>
             </w:r>
             <w:r>
@@ -3511,165 +3511,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juegos de géneros en la obra del escitor-periodista José Rodrigues Miguéis</w:t>
+                <w:t xml:space="preserve">La question autobiographique posée par José Rodrigues Miguéis dans Um Homem Sorri à Morte - com Meia Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornada Pilar 2013: Las fuentes en la prensa : verdades, rumores y mentiras (2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PILAR - Colegio de España, Oct 2013, Paris, Francia</w:t>
+              <w:t xml:space="preserve">Journée d'étude du CREPAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREPAL - Université Sorbonne Nouvelle – Paris 3, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881863v1</w:t>
+                <w:t xml:space="preserve">hal-03881845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question autobiographique posée par José Rodrigues Miguéis dans Um Homem Sorri à Morte - com Meia Cara</w:t>
+                <w:t xml:space="preserve">Juegos de géneros en la obra del escitor-periodista José Rodrigues Miguéis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude du CREPAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREPAL - Université Sorbonne Nouvelle – Paris 3, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Jornada Pilar 2013: Las fuentes en la prensa : verdades, rumores y mentiras (2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PILAR - Colegio de España, Oct 2013, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881845v1</w:t>
+                <w:t xml:space="preserve">hal-03881863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convergence des parallèles ? Ironie et altérité chez José Rodrigues Miguéis</w:t>
               </w:r>
@@ -3986,51 +3986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17F0110D"/>
+    <w:nsid w:val="853C256C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4134,51 +4134,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FED77459"/>
+    <w:nsid w:val="CC39476A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4282,51 +4282,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4279AEB2"/>
+    <w:nsid w:val="FC4BED35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4430,51 +4430,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B5FD46A"/>
+    <w:nsid w:val="D80C419F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4578,51 +4578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6966A793"/>
+    <w:nsid w:val="9008BEC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4726,51 +4726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BF155EB5"/>
+    <w:nsid w:val="0B1E83A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4874,51 +4874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8555216A"/>
+    <w:nsid w:val="4F5D7F48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5123,51 +5123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgesdacosta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7410-6356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068634226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/erlis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-3421-centre-de-recherches-sur-les-pays-lusophones-crepal--3441.kjsp?STNAV=&amp;RUBNAV=" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alesf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erlis.unicaen.fr/evenement/memoires-de-la-dictature-dans-le-cinema-bresilien/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/512705" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://incoincidencias.wordpress.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/256510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/resource/page/id/1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/resource/page/id/5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/evenement/projection-debat-autour-du-documentaire-essa-terra-e-nossa/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://br.rfi.fr/cultura/20180302-rfi-convida-livro-mocambos-e-quilombos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cinemalux.org/evenement/cine-club-en-lve-le-portugal/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-tlse2.fr/reflexos/index.php" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/mrsh/hce/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autresbresils.net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Da Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lev&#233;cot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tahir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2023.144972" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/fb.v0i14.316" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.012.0026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.027.0129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lusosofia.net/textos/20180403-a_dinamica_dos_olhares_ernesto_rodrigues_rui_sousa___copiar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=5191125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio dos Santos Gomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgoin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Milanez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA030058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgesdacosta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7410-6356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068634226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/erlis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-3421-centre-de-recherches-sur-les-pays-lusophones-crepal--3441.kjsp?STNAV=&amp;RUBNAV=" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alesf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erlis.unicaen.fr/evenement/memoires-de-la-dictature-dans-le-cinema-bresilien/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/512705" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://incoincidencias.wordpress.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/256510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/resource/page/id/1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/resource/page/id/5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/evenement/projection-debat-autour-du-documentaire-essa-terra-e-nossa/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://br.rfi.fr/cultura/20180302-rfi-convida-livro-mocambos-e-quilombos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cinemalux.org/evenement/cine-club-en-lve-le-portugal/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-tlse2.fr/reflexos/index.php" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/mrsh/hce/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autresbresils.net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Da Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lev&#233;cot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tahir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2023.144972" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/fb.v0i14.316" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.012.0026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.027.0129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lusosofia.net/textos/20180403-a_dinamica_dos_olhares_ernesto_rodrigues_rui_sousa___copiar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=5191125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio dos Santos Gomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgoin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Milanez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA030058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>