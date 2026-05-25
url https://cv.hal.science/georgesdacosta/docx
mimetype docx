--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1046,177 +1046,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique et esthétique de l'ironie chez José Rodrigues Miguéis</w:t>
+                <w:t xml:space="preserve">Exils et décalages chez l’écrivain portugais José Rodrigues Miguéis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Da Costa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Éditions Pétra, 467 p., 2016, (Littérature comparée. Histoire et critique), 978-2-8474-3082-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Levécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 4, 282 p., 2016, (Cahier Hors-série), 978-2-87854-694-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484343v1</w:t>
+                <w:t xml:space="preserve">hal-02484362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exils et décalages chez l’écrivain portugais José Rodrigues Miguéis</w:t>
+                <w:t xml:space="preserve">Éthique et esthétique de l'ironie chez José Rodrigues Miguéis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Da Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Pétra, 467 p., 2016, (Littérature comparée. Histoire et critique), 978-2-8474-3082-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dumas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02484362v1</w:t>
+                <w:t xml:space="preserve">hal-02484343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1571,165 +1571,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absurde et satire dans le théâtre de Tomaz de Figueiredo : critique et désillusion</w:t>
+                <w:t xml:space="preserve">José Rodrigues Miguéis, antifasciste portugais à New York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Humor y política - Decir y no decir, 13, pp.315-329</w:t>
+              <w:t xml:space="preserve">Riveneuve Continents / Exils et migrations ibériques au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Portugais et la Guerre d'Espagne, 11-12, pp.175-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03155861v1</w:t>
+                <w:t xml:space="preserve">halshs-03155931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Rodrigues Miguéis, antifasciste portugais à New York</w:t>
+                <w:t xml:space="preserve">Absurde et satire dans le théâtre de Tomaz de Figueiredo : critique et désillusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riveneuve Continents / Exils et migrations ibériques au XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Les Portugais et la Guerre d'Espagne, 11-12, pp.175-190</w:t>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Humor y política - Decir y no decir, 13, pp.315-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03155931v1</w:t>
+                <w:t xml:space="preserve">halshs-03155861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contes, nouvelles, chroniques et/ou mémoires ? Le récit bref à la 1ère personne chez José Rodrigues Miguéis</w:t>
               </w:r>
@@ -3511,165 +3511,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question autobiographique posée par José Rodrigues Miguéis dans Um Homem Sorri à Morte - com Meia Cara</w:t>
+                <w:t xml:space="preserve">Juegos de géneros en la obra del escitor-periodista José Rodrigues Miguéis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude du CREPAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREPAL - Université Sorbonne Nouvelle – Paris 3, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Jornada Pilar 2013: Las fuentes en la prensa : verdades, rumores y mentiras (2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PILAR - Colegio de España, Oct 2013, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881845v1</w:t>
+                <w:t xml:space="preserve">hal-03881863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juegos de géneros en la obra del escitor-periodista José Rodrigues Miguéis</w:t>
+                <w:t xml:space="preserve">La question autobiographique posée par José Rodrigues Miguéis dans Um Homem Sorri à Morte - com Meia Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornada Pilar 2013: Las fuentes en la prensa : verdades, rumores y mentiras (2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PILAR - Colegio de España, Oct 2013, Paris, Francia</w:t>
+              <w:t xml:space="preserve">Journée d'étude du CREPAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREPAL - Université Sorbonne Nouvelle – Paris 3, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881863v1</w:t>
+                <w:t xml:space="preserve">hal-03881845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convergence des parallèles ? Ironie et altérité chez José Rodrigues Miguéis</w:t>
               </w:r>
@@ -3986,51 +3986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="853C256C"/>
+    <w:nsid w:val="639414EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4134,51 +4134,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CC39476A"/>
+    <w:nsid w:val="36E7284A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4282,51 +4282,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FC4BED35"/>
+    <w:nsid w:val="4D40D30C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4430,51 +4430,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D80C419F"/>
+    <w:nsid w:val="E4747ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4578,51 +4578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9008BEC6"/>
+    <w:nsid w:val="964E9E9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4726,51 +4726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0B1E83A3"/>
+    <w:nsid w:val="CBFA6D5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4874,51 +4874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4F5D7F48"/>
+    <w:nsid w:val="1BF1ABB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5123,51 +5123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgesdacosta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7410-6356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068634226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/erlis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-3421-centre-de-recherches-sur-les-pays-lusophones-crepal--3441.kjsp?STNAV=&amp;RUBNAV=" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alesf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erlis.unicaen.fr/evenement/memoires-de-la-dictature-dans-le-cinema-bresilien/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/512705" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://incoincidencias.wordpress.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/256510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/resource/page/id/1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/resource/page/id/5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/evenement/projection-debat-autour-du-documentaire-essa-terra-e-nossa/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://br.rfi.fr/cultura/20180302-rfi-convida-livro-mocambos-e-quilombos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cinemalux.org/evenement/cine-club-en-lve-le-portugal/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-tlse2.fr/reflexos/index.php" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/mrsh/hce/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autresbresils.net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Da Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lev&#233;cot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tahir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2023.144972" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/fb.v0i14.316" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.012.0026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.027.0129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lusosofia.net/textos/20180403-a_dinamica_dos_olhares_ernesto_rodrigues_rui_sousa___copiar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=5191125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio dos Santos Gomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgoin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Milanez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA030058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgesdacosta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7410-6356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068634226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/erlis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-3421-centre-de-recherches-sur-les-pays-lusophones-crepal--3441.kjsp?STNAV=&amp;RUBNAV=" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alesf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erlis.unicaen.fr/evenement/memoires-de-la-dictature-dans-le-cinema-bresilien/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/512705" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://incoincidencias.wordpress.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/256510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/resource/page/id/1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mipef.sciencesconf.org/resource/page/id/5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/evenement/projection-debat-autour-du-documentaire-essa-terra-e-nossa/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://br.rfi.fr/cultura/20180302-rfi-convida-livro-mocambos-e-quilombos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cinemalux.org/evenement/cine-club-en-lve-le-portugal/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-tlse2.fr/reflexos/index.php" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/mrsh/hce/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autresbresils.net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Da Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lev&#233;cot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tahir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2023.144972" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/fb.v0i14.316" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.012.0026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.027.0129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lusosofia.net/textos/20180403-a_dinamica_dos_olhares_ernesto_rodrigues_rui_sousa___copiar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=5191125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio dos Santos Gomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgoin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Milanez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA030058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>