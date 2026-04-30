--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georgiana Gore </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les enjeux du partenariat inter-métiers dans un projet d’éducation musicale collective à vocation sociale : l’orchestre Démos Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Roubertie Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1&amp;2), pp.41-58. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134z2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Nguillatun en Santiago de Chile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argelia Villegas Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Antropologias del Sur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (11), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau and the power of dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for the Anthropological Study of Human Movement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing in the academy? A response to Dempster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for the Anthropological Study of Human Movement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commun, l'identique : des catégories occidentales à l'épreuve de l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères, cahiers de danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash mob dance and the territorialisation of urban movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Notebooks </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinaesthetically based bonding between krumpers and 'contemporary' dancers in the project Raw. Expression brute de la rage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Symposium of the ICTM Study Group on Ethnochoreology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Brežice, Slovenia. pp.200-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orchestre Démos Clermont-Ferrand. L’œuvre d’un travail interprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Roubertie Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les pratiques musicales collectives à vocation sociale à l’épreuve du partenariat inter-métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations in dance transmission via online interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Symposium of the ICTM Study Group on Ethnochoreology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future folklore and UNESCO's Convention for the Safeguarding of ICH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakka Egil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chi-Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeland Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoblis Gediminas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHS 2020 FUTURES - Association of Critical Heritage Studies 5th Biennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing: experimental politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium of the ICTM Study Group on Ethnochoreology in association with the Hungarian Association for Ethnochoreology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance as an experimental modeling of worlds to come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA18: Sociality, matter, and the imagination: re-creating Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Social Anthropologists, University of Oxford, Sep 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From balcony to centre stage: shifting vantage points through researching Igue festival in Benin City, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASA 2018 15th EASA Biennial Conference: Staying, Moving, Settling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists, Stockholm University, Aug 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocacy, Austerity, and Internationalization in the Anthropology of Dance (Work in Progress)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Koutsouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 SDHS/CORD joint conference “Cut and Paste: Dance Advocacy in the Age of Austerity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Dance History Scholars/Congress On Research on Dance, Jul 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing through the dark: embodied ethnography and anthropological knowledge construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASA2016 14th EASA biennial conference: Anthropological legacies and human futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists (EASA), University of Milan-Bicocca, Jul 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anthropology of Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Paolo Barbaro (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Ethnology, Ethnography and Cultural Anthropology in Encyclopedia of Life Support Systems (EOLSS). Developed under the Auspices of the UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie de la danse. Genèse et construction d'une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From village to festival : An example of the construction of canons of correct performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In L. Mellish &amp; M. Ö. Özbilgin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Development of Folk Dance Festivals and the Sustainability of Tradition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ege University Press, pp.87-98, 2018, ISBN: 978-605-338-238-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance, cultural heritage, and the training of future heritage “managers”: Anthropological reflections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. M. Fiskvik &amp; M. Stranden (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Searching the Field. Festschrift in Honour of Egil Bakka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fagbokforlaget Vigmostad &amp; Bjorke AS, pp. 117-138, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting the Tacit : Interviewing to Understand Bodily Experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Skinner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interview. An Ethnographic Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA &amp; Berg, pp.127-142, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of the Body in Wilfride Piollet's Classical Dance Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dena Davida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields in Motion : Ethnography in the Worlds of Dance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.305-315, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anthropology of Dance. To be published in Paolo Barbaro (ed.) Ethnology, Ethnography and Cultural Anthropology New York & Paris: UNESCO – EOLSS Publishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georgiana Gore </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les enjeux du partenariat inter-métiers dans un projet d’éducation musicale collective à vocation sociale : l’orchestre Démos Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Roubertie Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1&amp;2), pp.41-58. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134z2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Nguillatun en Santiago de Chile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argelia Villegas Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Antropologias del Sur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (11), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau and the power of dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for the Anthropological Study of Human Movement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing in the academy? A response to Dempster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for the Anthropological Study of Human Movement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commun, l'identique : des catégories occidentales à l'épreuve de l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères, cahiers de danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash mob dance and the territorialisation of urban movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Notebooks </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinaesthetically based bonding between krumpers and 'contemporary' dancers in the project Raw. Expression brute de la rage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Symposium of the ICTM Study Group on Ethnochoreology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Brežice, Slovenia. pp.200-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orchestre Démos Clermont-Ferrand. L’œuvre d’un travail interprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Roubertie Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les pratiques musicales collectives à vocation sociale à l’épreuve du partenariat inter-métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations in dance transmission via online interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Symposium of the ICTM Study Group on Ethnochoreology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future folklore and UNESCO's Convention for the Safeguarding of ICH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakka Egil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chi-Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeland Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoblis Gediminas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHS 2020 FUTURES - Association of Critical Heritage Studies 5th Biennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing: experimental politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium of the ICTM Study Group on Ethnochoreology in association with the Hungarian Association for Ethnochoreology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From balcony to centre stage: shifting vantage points through researching Igue festival in Benin City, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASA 2018 15th EASA Biennial Conference: Staying, Moving, Settling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists, Stockholm University, Aug 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance as an experimental modeling of worlds to come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA18: Sociality, matter, and the imagination: re-creating Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Social Anthropologists, University of Oxford, Sep 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing through the dark: embodied ethnography and anthropological knowledge construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASA2016 14th EASA biennial conference: Anthropological legacies and human futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists (EASA), University of Milan-Bicocca, Jul 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocacy, Austerity, and Internationalization in the Anthropology of Dance (Work in Progress)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Koutsouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 SDHS/CORD joint conference “Cut and Paste: Dance Advocacy in the Age of Austerity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Dance History Scholars/Congress On Research on Dance, Jul 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anthropology of Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Paolo Barbaro (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Ethnology, Ethnography and Cultural Anthropology in Encyclopedia of Life Support Systems (EOLSS). Developed under the Auspices of the UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie de la danse. Genèse et construction d'une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From village to festival : An example of the construction of canons of correct performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In L. Mellish &amp; M. Ö. Özbilgin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Development of Folk Dance Festivals and the Sustainability of Tradition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ege University Press, pp.87-98, 2018, ISBN: 978-605-338-238-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance, cultural heritage, and the training of future heritage “managers”: Anthropological reflections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. M. Fiskvik &amp; M. Stranden (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Searching the Field. Festschrift in Honour of Egil Bakka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fagbokforlaget Vigmostad &amp; Bjorke AS, pp. 117-138, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of the Body in Wilfride Piollet's Classical Dance Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dena Davida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields in Motion : Ethnography in the Worlds of Dance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.305-315, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting the Tacit : Interviewing to Understand Bodily Experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Skinner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interview. An Ethnographic Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA &amp; Berg, pp.127-142, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anthropology of Dance. To be published in Paolo Barbaro (ed.) Ethnology, Ethnography and Cultural Anthropology New York & Paris: UNESCO – EOLSS Publishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04911039v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Roubertie Soliman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wierre-Gore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134z2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argelia Villegas Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Gore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01136168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01136194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakka Egil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chi-Fang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeland Siri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoblis Gediminas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Grau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutsouba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01136127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazemajou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Tardieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04911039v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Roubertie Soliman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wierre-Gore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134z2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argelia Villegas Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Gore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01136168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01136194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakka Egil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chi-Fang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeland Siri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoblis Gediminas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Grau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutsouba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01136127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Tardieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazemajou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>