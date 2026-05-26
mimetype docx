--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georgiana Gore </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les enjeux du partenariat inter-métiers dans un projet d’éducation musicale collective à vocation sociale : l’orchestre Démos Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Roubertie Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1&amp;2), pp.41-58. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134z2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Nguillatun en Santiago de Chile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argelia Villegas Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Antropologias del Sur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (11), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau and the power of dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for the Anthropological Study of Human Movement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing in the academy? A response to Dempster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for the Anthropological Study of Human Movement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commun, l'identique : des catégories occidentales à l'épreuve de l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères, cahiers de danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash mob dance and the territorialisation of urban movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Notebooks </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinaesthetically based bonding between krumpers and 'contemporary' dancers in the project Raw. Expression brute de la rage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Symposium of the ICTM Study Group on Ethnochoreology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Brežice, Slovenia. pp.200-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orchestre Démos Clermont-Ferrand. L’œuvre d’un travail interprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Roubertie Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les pratiques musicales collectives à vocation sociale à l’épreuve du partenariat inter-métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations in dance transmission via online interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Symposium of the ICTM Study Group on Ethnochoreology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future folklore and UNESCO's Convention for the Safeguarding of ICH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakka Egil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chi-Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeland Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoblis Gediminas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHS 2020 FUTURES - Association of Critical Heritage Studies 5th Biennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing: experimental politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium of the ICTM Study Group on Ethnochoreology in association with the Hungarian Association for Ethnochoreology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From balcony to centre stage: shifting vantage points through researching Igue festival in Benin City, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASA 2018 15th EASA Biennial Conference: Staying, Moving, Settling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists, Stockholm University, Aug 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance as an experimental modeling of worlds to come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA18: Sociality, matter, and the imagination: re-creating Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Social Anthropologists, University of Oxford, Sep 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing through the dark: embodied ethnography and anthropological knowledge construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASA2016 14th EASA biennial conference: Anthropological legacies and human futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists (EASA), University of Milan-Bicocca, Jul 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocacy, Austerity, and Internationalization in the Anthropology of Dance (Work in Progress)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Koutsouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 SDHS/CORD joint conference “Cut and Paste: Dance Advocacy in the Age of Austerity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Dance History Scholars/Congress On Research on Dance, Jul 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anthropology of Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Paolo Barbaro (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Ethnology, Ethnography and Cultural Anthropology in Encyclopedia of Life Support Systems (EOLSS). Developed under the Auspices of the UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie de la danse. Genèse et construction d'une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From village to festival : An example of the construction of canons of correct performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In L. Mellish &amp; M. Ö. Özbilgin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Development of Folk Dance Festivals and the Sustainability of Tradition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ege University Press, pp.87-98, 2018, ISBN: 978-605-338-238-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance, cultural heritage, and the training of future heritage “managers”: Anthropological reflections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. M. Fiskvik &amp; M. Stranden (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Searching the Field. Festschrift in Honour of Egil Bakka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fagbokforlaget Vigmostad &amp; Bjorke AS, pp. 117-138, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of the Body in Wilfride Piollet's Classical Dance Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dena Davida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields in Motion : Ethnography in the Worlds of Dance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.305-315, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting the Tacit : Interviewing to Understand Bodily Experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Skinner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interview. An Ethnographic Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA &amp; Berg, pp.127-142, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anthropology of Dance. To be published in Paolo Barbaro (ed.) Ethnology, Ethnography and Cultural Anthropology New York & Paris: UNESCO – EOLSS Publishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georgiana Gore </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les enjeux du partenariat inter-métiers dans un projet d’éducation musicale collective à vocation sociale : l’orchestre Démos Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Roubertie Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1&amp;2), pp.41-58. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134z2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Nguillatun en Santiago de Chile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argelia Villegas Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Antropologias del Sur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (11), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau and the power of dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for the Anthropological Study of Human Movement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing in the academy? A response to Dempster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for the Anthropological Study of Human Movement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commun, l'identique : des catégories occidentales à l'épreuve de l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères, cahiers de danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash mob dance and the territorialisation of urban movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Notebooks </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinaesthetically based bonding between krumpers and 'contemporary' dancers in the project Raw. Expression brute de la rage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Symposium of the ICTM Study Group on Ethnochoreology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Brežice, Slovenia. pp.200-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orchestre Démos Clermont-Ferrand. L’œuvre d’un travail interprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Roubertie Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les pratiques musicales collectives à vocation sociale à l’épreuve du partenariat inter-métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations in dance transmission via online interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Symposium of the ICTM Study Group on Ethnochoreology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future folklore and UNESCO's Convention for the Safeguarding of ICH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakka Egil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chi-Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeland Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoblis Gediminas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHS 2020 FUTURES - Association of Critical Heritage Studies 5th Biennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing: experimental politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium of the ICTM Study Group on Ethnochoreology in association with the Hungarian Association for Ethnochoreology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From balcony to centre stage: shifting vantage points through researching Igue festival in Benin City, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASA 2018 15th EASA Biennial Conference: Staying, Moving, Settling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists, Stockholm University, Aug 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance as an experimental modeling of worlds to come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA18: Sociality, matter, and the imagination: re-creating Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Social Anthropologists, University of Oxford, Sep 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing through the dark: embodied ethnography and anthropological knowledge construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASA2016 14th EASA biennial conference: Anthropological legacies and human futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists (EASA), University of Milan-Bicocca, Jul 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocacy, Austerity, and Internationalization in the Anthropology of Dance (Work in Progress)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Koutsouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 SDHS/CORD joint conference “Cut and Paste: Dance Advocacy in the Age of Austerity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Dance History Scholars/Congress On Research on Dance, Jul 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anthropology of Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Paolo Barbaro (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Ethnology, Ethnography and Cultural Anthropology in Encyclopedia of Life Support Systems (EOLSS). Developed under the Auspices of the UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie de la danse. Genèse et construction d'une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From village to festival : An example of the construction of canons of correct performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In L. Mellish &amp; M. Ö. Özbilgin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Development of Folk Dance Festivals and the Sustainability of Tradition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ege University Press, pp.87-98, 2018, ISBN: 978-605-338-238-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance, cultural heritage, and the training of future heritage “managers”: Anthropological reflections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. M. Fiskvik &amp; M. Stranden (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Searching the Field. Festschrift in Honour of Egil Bakka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fagbokforlaget Vigmostad &amp; Bjorke AS, pp. 117-138, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting the Tacit : Interviewing to Understand Bodily Experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Skinner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interview. An Ethnographic Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA &amp; Berg, pp.127-142, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of the Body in Wilfride Piollet's Classical Dance Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dena Davida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields in Motion : Ethnography in the Worlds of Dance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.305-315, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anthropology of Dance. To be published in Paolo Barbaro (ed.) Ethnology, Ethnography and Cultural Anthropology New York & Paris: UNESCO – EOLSS Publishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04911039v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Roubertie Soliman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wierre-Gore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134z2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argelia Villegas Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Gore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01136168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01136194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakka Egil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chi-Fang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeland Siri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoblis Gediminas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Grau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutsouba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01136127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Tardieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazemajou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04911039v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Roubertie Soliman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wierre-Gore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134z2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argelia Villegas Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Gore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01136168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01136194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakka Egil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chi-Fang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeland Siri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoblis Gediminas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Grau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutsouba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01136127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazemajou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Tardieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>