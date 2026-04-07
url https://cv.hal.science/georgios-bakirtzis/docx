--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,768 +66,934 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navigating the sociotechnical labyrinth: Dynamic certification for responsible embodied AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Aler Tubella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Danks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Topcu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bi-directionality in Human-AI Collaborative Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Press, 2025, 9780443405532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-44-340553-2.00019-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission aware cyber‐physical security</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compositional shield synthesis for safe reinforcement learning in partial observability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carl Elks</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Topcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sys.70018⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.373 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ojcsys.2025.3611725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410454v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorical semantics of compositional reinforcement learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the complexity of sabotage games for network security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhananjay Raju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufuk Topcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.2897-2910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TON.2025.3628015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243595v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional shield synthesis for safe reinforcement learning in partial observability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Categorical semantics of compositional reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Savvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufuk Topcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Control Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (130), pp.1-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297997v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of sabotage games for network security</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mission aware cyber‐physical security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ufuk Topcu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cody Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Elks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TON.2025.3628015⟩</w:t>
+              <w:t xml:space="preserve">Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (2), pp.355-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sys.70018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508268v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correct-by-construction requirement decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Jafarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cody Fleming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10270-025-01291-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating the sociotechnical labyrinth: Dynamic certification for responsible embodied AI</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approximate solutions to games of ordered preference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau de las Heras Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roy-Almonacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Ho Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fridovich-Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bi-directionality in Human-AI Collaborative Systems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05111854v1</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC60802.2025.11423775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -974,51 +1140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bakirtzis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Carter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Fleming" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Elks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.70018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Savvas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Topcu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojcsys.2025.3611725" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Raju" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3628015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Sun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jafarzadeh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01291-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aler Tubella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theodorou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danks" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-340553-2.00019-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bakirtzis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aler Tubella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theodorou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Topcu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-340553-2.00019-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojcsys.2025.3611725" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Raju" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3628015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Savvas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Carter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Fleming" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Elks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.70018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jafarzadeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01291-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau de las Heras Molins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy-Almonacid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ho Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Peters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fridovich-Keil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423775" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>