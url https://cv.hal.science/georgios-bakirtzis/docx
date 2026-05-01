--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -66,934 +66,1210 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional requirements decomposition in set-based design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Jafarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cody Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsj.2026.10053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the complexity of sabotage games for network security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhananjay Raju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Topcu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.2897-2910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TON.2025.3628015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositional shield synthesis for safe reinforcement learning in partial observability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Topcu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Open Journal of Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.373 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ojcsys.2025.3611725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Categorical semantics of compositional reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Savvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Topcu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (130), pp.1-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission aware cyber‐physical security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cody Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Elks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (2), pp.355-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sys.70018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correct-by-construction requirement decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Jafarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cody Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-025-01291-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking exponential complexity in games of ordered preference: A tractable reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Ho Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingqi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fridovich-Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating the sociotechnical labyrinth: Dynamic certification for responsible embodied AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Aler Tubella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Danks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufuk Topcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bi-directionality in Human-AI Collaborative Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2025, 9780443405532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-44-340553-2.00019-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111854v1</w:t>
-              </w:r>
-[...567 lines deleted...]
-                <w:t xml:space="preserve">hal-05110632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate solutions to games of ordered preference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau de las Heras Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roy-Almonacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Ho Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pau de las Heras Molins</w:t>
+                <w:t xml:space="preserve">Lasse Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fridovich-Keil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC60802.2025.11423775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1140,51 +1416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bakirtzis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aler Tubella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theodorou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Topcu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-340553-2.00019-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojcsys.2025.3611725" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Raju" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3628015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Savvas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Carter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Fleming" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Elks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.70018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jafarzadeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01291-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau de las Heras Molins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy-Almonacid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ho Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Peters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fridovich-Keil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423775" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bakirtzis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jafarzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Fleming" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2026.10053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Raju" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Topcu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3628015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojcsys.2025.3611725" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Savvas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Carter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Elks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.70018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01291-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ho Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqi Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Peters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fridovich-Keil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aler Tubella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theodorou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danks" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-340553-2.00019-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau de las Heras Molins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy-Almonacid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423775" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>