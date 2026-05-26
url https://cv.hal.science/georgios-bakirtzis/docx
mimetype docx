--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -230,330 +230,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of sabotage games for network security</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Categorical semantics of compositional reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhananjay Raju</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
+                <w:t xml:space="preserve">Michail Savvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufuk Topcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (130), pp.1-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508268v1</w:t>
+                <w:t xml:space="preserve">hal-05243595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional shield synthesis for safe reinforcement learning in partial observability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufuk Topcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, pp.373 - 384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ojcsys.2025.3611725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorical semantics of compositional reinforcement learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the complexity of sabotage games for network security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhananjay Raju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bakirtzis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michail Savvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufuk Topcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.2897-2910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TON.2025.3628015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243595v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission aware cyber‐physical security</w:t>
               </w:r>
@@ -1190,51 +1190,51 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fridovich-Keil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia. </w:t>
+              <w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia. pp.3378-3385, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC60802.2025.11423775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1416,51 +1416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bakirtzis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jafarzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Fleming" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2026.10053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Raju" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Topcu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3628015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojcsys.2025.3611725" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Savvas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Carter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Elks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.70018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01291-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ho Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqi Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Peters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fridovich-Keil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aler Tubella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theodorou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danks" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-340553-2.00019-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau de las Heras Molins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy-Almonacid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423775" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bakirtzis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jafarzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Fleming" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2026.10053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Savvas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Topcu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojcsys.2025.3611725" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Raju" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3628015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Carter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Elks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.70018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01291-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ho Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqi Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Peters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fridovich-Keil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aler Tubella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theodorou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danks" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-340553-2.00019-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau de las Heras Molins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy-Almonacid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423775" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>