--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -162,1477 +162,1473 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualification :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Economiste</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Expertise :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Économie de l'environnement, évaluation économique des services écosystémiques, économie agricole, modélisation des systèmes agricoles, politique agricole</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">UMR :</w:t>
+        <w:t xml:space="preserve">UMR</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">CEE-M</w:t>
+          <w:t xml:space="preserve">MoISA (Montpellier Interdisciplinary center on Sustainable Agri-food systems social and nutritional sciences)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of agricultural systems in Morocco: A meta-frontier analysis of resource use and water management</w:t>
+                <w:t xml:space="preserve">Cultivating demand: a systematic literature review on agroecology's role in consumer behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Nsiri</w:t>
+                <w:t xml:space="preserve">Christina Kleisiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marios Vasileiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asimina Oikonomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109912⟩</w:t>
+              <w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21, pp.100413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clrc.2026.100413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398998v1</w:t>
+                <w:t xml:space="preserve">hal-05548017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing contracts: the role of state subsidies as a hybrid enforcement mechanism in contracts between tomato processors and farmers in Algeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Assassi</w:t>
+                <w:t xml:space="preserve">Digital transformation of food supply chain management using blockchain: a systematic literature review towards food safety and traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Vasileiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oualid Benharrat</w:t>
+                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kleisiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aybike Bayraktar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pantelis Z Lappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Tsinopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Policy Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/dpr.12827⟩</w:t>
+              <w:t xml:space="preserve">Business &amp; Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12599-025-00948-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904091v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the economic impact of insect pollination on the agricultural sector: A department-level case study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Blili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Abou Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28, pp.100944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indic.2025.100944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital transformation of food supply chain management using blockchain: a systematic literature review towards food safety and traceability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic valuation of groundwater over-exploitation in the Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
+                <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Kleisiari</w:t>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantelis Z Lappas</w:t>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Tsinopoulos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business &amp; Information Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230, pp.108499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12599-025-00948-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117473v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic valuation of groundwater over-exploitation in the Maghreb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional and multiscale evaluation framework considering Water–Energy–Food–Ecosystem Nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dimitra Despoina Tosiliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Bonomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108499⟩</w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2025117012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865097v1</w:t>
+                <w:t xml:space="preserve">hal-05117382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional and multiscale evaluation framework considering Water–Energy–Food–Ecosystem Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
+                <w:t xml:space="preserve">Enforcing contracts: the role of state subsidies as a hybrid enforcement mechanism in contracts between tomato processors and farmers in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Assassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitra Despoina Tosiliani</w:t>
+                <w:t xml:space="preserve">Oualid Benharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasileios Angelopoulos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aybike Bayraktar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings2025117012⟩</w:t>
+              <w:t xml:space="preserve">Development Policy Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (2), pp.e12827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dpr.12827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117382v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing agroecology terms for North African countries: a literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of agricultural systems in Morocco: A meta-frontier analysis of resource use and water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Nsiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malak Hazimeh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, The 17th International Conference of the Hellenic Association of Agricultural Economists, 94 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 321, pp.109912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings2024094004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747621v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing climate change awareness among mediterranean university students: a comparative study of french and greek universities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aybike Bayraktar</w:t>
+                <w:t xml:space="preserve">Promoting excellence or discouraging mediocrity: a policy framework assessment for precision agriculture technologies adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Kartakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kleisiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">George Vlontzos</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Vasileiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Studies and Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.666-680. </w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13412-024-00946-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11119-024-10160-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621735v1</w:t>
+                <w:t xml:space="preserve">hal-04762353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is blockchain a panacea for guarding PDO supply chains? Exploring vulnerabilities, critical control points, and blockchain feasibility in Greece</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Assessing climate change awareness among mediterranean university students: a comparative study of french and greek universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aybike Bayraktar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kleisiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Vlontzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsu.202400257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Studies and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.666-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13412-024-00946-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602396v1</w:t>
+                <w:t xml:space="preserve">hal-04621735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting excellence or discouraging mediocrity: a policy framework assessment for precision agriculture technologies adoption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is blockchain a panacea for guarding PDO supply chains? Exploring vulnerabilities, critical control points, and blockchain feasibility in Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Vasileiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kleisiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marios Vasileiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2400257, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11119-024-10160-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsu.202400257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762353v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming weed management in sustainable agriculture with artificial intelligence: a systematic literature review towards weed identification and deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Vasileiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kleisiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Kleisiari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Vlontzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 176, pp.106522. </w:t>
@@ -1668,1251 +1664,1385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking beekeepers’ and farmers’ preferences towards pollination services in Greek kiwi systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Abou Nader</w:t>
+                <w:t xml:space="preserve">Assessing agroecology terms for North African countries: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Hazimeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kleisiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicola Gallai</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Vasileiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (5), pp.806. </w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The 17th International Conference of the Hellenic Association of Agricultural Economists, 94 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani13050806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2024094004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034397v1</w:t>
+                <w:t xml:space="preserve">hal-04747621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic literature review of data envelopment analysis implementation in agriculture under the prism of sustainability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Linking beekeepers’ and farmers’ preferences towards pollination services in Greek kiwi systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Abou Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">George Vlontzos</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kleisiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panos M Pardalos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (7), </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12351-023-00741-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani13050806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997789v1</w:t>
+                <w:t xml:space="preserve">hal-04034397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing efficiency differences in a common Agriculture Decision Support System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic literature review of data envelopment analysis implementation in agriculture under the prism of sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Vlontzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonidas Sotirios L.S. Kyrgiakos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Panos M. Pardalos</w:t>
+                <w:t xml:space="preserve">Panos M Pardalos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Food System Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12351-023-00741-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932646v1</w:t>
+                <w:t xml:space="preserve">hal-03997789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining farmers’ adoption decisions towards precision-agricultural practices in Greek dairy cattle farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing efficiency differences in a common Agriculture Decision Support System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonidas Sotirios L.S. Kyrgiakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremantzis M.D. Marios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Kleftodimos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonidas Sotirios L.S. Kyrgiakos</w:t>
+                <w:t xml:space="preserve">Vlontzos G. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina C. Kleisiari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dionysis D. Bochtis</w:t>
+                <w:t xml:space="preserve">Panos M. Pardalos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Food System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.22-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509450v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Be(e)ha(i)viour(e): assessment of honey consumption in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">George Vlontzos</w:t>
+                <w:t xml:space="preserve">Examining farmers’ adoption decisions towards precision-agricultural practices in Greek dairy cattle farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonidas Sotirios L.S. Kyrgiakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina C. Kleisiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotelis A.C. Tagarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysis D. Bochtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/BFJ-12-2021-1300⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14010411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997841v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A farm-level ecological-economic approach of the inclusion of pollination services in arable crop farms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+                <w:t xml:space="preserve">Be(e)ha(i)viour(e): assessment of honey consumption in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kleisiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Vlontzos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105462⟩</w:t>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-12-2021-1300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223123v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological-economic modeling of pollination complexity and pesticide use in agricultural crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioeconomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, pp.297-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10818-021-09317-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A farm-level ecological-economic approach of the inclusion of pollination services in arable crop farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Rozakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278146v1</w:t>
+                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107, pp.105462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economically and environmentally resilient farming systems in the Mediterranean Basin. A case study of the importance of pollination services in French arable crop farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIHEAM Montpellier, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological-economic modeling of pollination complexity and pesticide use in agricultural crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Online Conference of the ISEE-ESEE Degrowth 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEE-ESEE, Jul 2021, Manchester, United Kingdom. pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de modèles agro-hydrologique, agro-écologique et économique pour déterminer les paysages agricoles assurant le meilleur compromis entre services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2000-2020, 20 ans de Recherche du réseau des Zones Ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France. pp.110-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower seeds innovation to improve yield stability in a changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">146. EAAE Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAE, Jul 2015, Chania, Greece. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2922,258 +3052,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of overexploitation of groundwater resources on the resilience of agricultural farms in a semi-arid zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Nsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rennes, France. , pp.1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation économique de la surexploitation des eaux souterraines dans la région du Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater, Key to the Sustainable Development Goals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3183,245 +3313,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why go on vacation to Crete? Assessing the role of local cuisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kleisiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stelios Kartakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Vlontzos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food policy modelling. Responses to current issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-114, 2022, Cooperative Management, 978-3-031-08316-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-08317-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques pour la protection des abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Decourtye A. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les abeilles, des ouvrières agricoles à protéger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole, pp.238-250, 2018, 978-2-85557-553-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3431,305 +3561,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NATAE Milestone 4: on multi-actor governance in Living Labs and the MEDAE network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Paas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Comptour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Lemaitre-Curri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milestone 4 - Working Package 4, CIHEAM-IAMM. 2023, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the effects of an agricultural producer subsidy on the availability and accessibility of fruit, vegetables and pulses in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact potentiel d'un régime de subventions pour les petits producteurs sur la disponibilité et l'accessibilité des fruits, légumes et légumineuses en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3739,114 +3869,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic valuation of bees’ pollination services in arable crop farms: the role of public policy regulations towards the provision of pollination services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agriculture, economy and politics. Université Jean Jaurès, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04127232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3914,51 +4044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9809F2C"/>
+    <w:nsid w:val="7239A262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4145,51 +4275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgios-kleftodimos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2134-3582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cee-m.fr/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398998v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nsiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109912" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04904091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Assassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Benharrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aybike Bayraktar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dpr.12827" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vasileiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Z Lappas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tsinopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12599-025-00948-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04865097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108499" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Despoina Tosiliani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelopoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2025117012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04747621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Hazimeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024094004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlontzos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13412-024-00946-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202400257" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04762353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kartakis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10160-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04297703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106522" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050806" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03997789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos M Pardalos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-023-00741-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03932646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios L.S. Kyrgiakos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremantzis M.D. Marios" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlontzos G. George" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos M. Pardalos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03509450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Kleisiari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis A.C. Tagarakis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysis D. Bochtis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010411" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03997841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-12-2021-1300" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03223123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Rozakis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105462" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-021-09317-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04127359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04127348v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa dos Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03697312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04115013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-08317-4_7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08317-4_7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Paas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lemaitre-Curri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prosperi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/tel-04127232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgios-kleftodimos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2134-3582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05548017v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vasileiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelopoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asimina Oikonomou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2026.100413" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Z Lappas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tsinopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12599-025-00948-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04865097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108499" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Despoina Tosiliani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2025117012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04904091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Assassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Benharrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aybike Bayraktar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dpr.12827" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nsiri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04762353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kartakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10160-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlontzos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13412-024-00946-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202400257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04297703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106522" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04747621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Hazimeh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024094004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050806" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03997789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos M Pardalos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-023-00741-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03932646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios L.S. Kyrgiakos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremantzis M.D. Marios" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlontzos G. George" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos M. Pardalos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03509450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Kleisiari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis A.C. Tagarakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysis D. Bochtis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03997841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-12-2021-1300" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-021-09317-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03223123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Rozakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105462" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04127359v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04127348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016347v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa dos Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03697312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04115013v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-08317-4_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08317-4_7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116791v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Paas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lemaitre-Curri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015905v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prosperi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/tel-04127232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>