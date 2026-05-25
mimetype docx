--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,3989 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3937 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georgios Kleftodimos </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur - Administrateur scientifique au CIHEAM Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georgios-kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2134-3582</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=ZPJ3Rp0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de Georgios KLEFTODIMOS (Archives du CIHEAM Montpellier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Economiste</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Économie de l'environnement, évaluation économique des services écosystémiques, économie agricole, modélisation des systèmes agricoles, politique agricole</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoISA (Montpellier Interdisciplinary center on Sustainable Agri-food systems social and nutritional sciences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivating demand: a systematic literature review on agroecology's role in consumer behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Vasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asimina Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21, pp.100413. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clrc.2026.100413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic valuation of groundwater over-exploitation in the Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Zaatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230, pp.108499. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation of food supply chain management using blockchain: a systematic literature review towards food safety and traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Vasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Z Lappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Tsinopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business &amp; Information Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12599-025-00948-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic impact of insect pollination on the agricultural sector: A department-level case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Blili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Abou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Pavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Harbouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.100944. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indic.2025.100944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional and multiscale evaluation framework considering Water–Energy–Food–Ecosystem Nexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Despoina Tosiliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Bonomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.12. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2025117012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of agricultural systems in Morocco: A meta-frontier analysis of resource use and water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Nsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.109912. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing contracts: the role of state subsidies as a hybrid enforcement mechanism in contracts between tomato processors and farmers in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Assassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Benharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybike Bayraktar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Policy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (2), pp.e12827. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dpr.12827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting excellence or discouraging mediocrity: a policy framework assessment for precision agriculture technologies adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kartakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Vasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-024-10160-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is blockchain a panacea for guarding PDO supply chains? Exploring vulnerabilities, critical control points, and blockchain feasibility in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Vasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Sustainable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2400257, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsu.202400257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing climate change awareness among mediterranean university students: a comparative study of french and greek universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybike Bayraktar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Vlontzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Studies and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.666-680. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13412-024-00946-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming weed management in sustainable agriculture with artificial intelligence: a systematic literature review towards weed identification and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Vasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Vlontzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 176, pp.106522. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2023.106522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing agroecology terms for North African countries: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Hazimeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Vasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The 17th International Conference of the Hellenic Association of Agricultural Economists, 94 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2024094004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking beekeepers’ and farmers’ preferences towards pollination services in Greek kiwi systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Abou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.806. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13050806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review of data envelopment analysis implementation in agriculture under the prism of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Vlontzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos M Pardalos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (7), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-023-00741-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing efficiency differences in a common Agriculture Decision Support System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios L.S. Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremantzis M.D. Marios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlontzos G. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos M. Pardalos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Food System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.22-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining farmers’ adoption decisions towards precision-agricultural practices in Greek dairy cattle farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios L.S. Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina C. Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotelis A.C. Tagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysis D. Bochtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), 10 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14010411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be(e)ha(i)viour(e): assessment of honey consumption in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Vlontzos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BFJ-12-2021-1300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological-economic modeling of pollination complexity and pesticide use in agricultural crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioeconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.297-323. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10818-021-09317-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A farm-level ecological-economic approach of the inclusion of pollination services in arable crop farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Rozakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.105462. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economically and environmentally resilient farming systems in the Mediterranean Basin. A case study of the importance of pollination services in French arable crop farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHEAM Montpellier, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological-economic modeling of pollination complexity and pesticide use in agricultural crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Online Conference of the ISEE-ESEE Degrowth 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEE-ESEE, Jul 2021, Manchester, United Kingdom. pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles agro-hydrologique, agro-écologique et économique pour déterminer les paysages agricoles assurant le meilleur compromis entre services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Desaegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2020, 20 ans de Recherche du réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower seeds innovation to improve yield stability in a changing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Képhaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146. EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE, Jul 2015, Chania, Greece. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of overexploitation of groundwater resources on the resilience of agricultural farms in a semi-arid zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Nsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Zaatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , pp.1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique de la surexploitation des eaux souterraines dans la région du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Zaatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater, Key to the Sustainable Development Goals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why go on vacation to Crete? Assessing the role of local cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kartakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Vlontzos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food policy modelling. Responses to current issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-114, 2022, Cooperative Management, 978-3-031-08316-7. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08317-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques pour la protection des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Decourtye A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les abeilles, des ouvrières agricoles à protéger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agricole, pp.238-250, 2018, 978-2-85557-553-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATAE Milestone 4: on multi-actor governance in Living Labs and the MEDAE network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Paas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Comptour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Lemaitre-Curri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milestone 4 - Working Package 4, CIHEAM-IAMM. 2023, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact potentiel d'un régime de subventions pour les petits producteurs sur la disponibilité et l'accessibilité des fruits, légumes et légumineuses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the effects of an agricultural producer subsidy on the availability and accessibility of fruit, vegetables and pulses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic valuation of bees’ pollination services in arable crop farms: the role of public policy regulations towards the provision of pollination services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agriculture, economy and politics. Université Jean Jaurès, 2019. English. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04127232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4044,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7239A262"/>
+    <w:nsid w:val="E8657CC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4275,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgios-kleftodimos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2134-3582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05548017v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vasileiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelopoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asimina Oikonomou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2026.100413" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Z Lappas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tsinopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12599-025-00948-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04865097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108499" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Despoina Tosiliani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2025117012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04904091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Assassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Benharrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aybike Bayraktar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dpr.12827" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nsiri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04762353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kartakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10160-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlontzos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13412-024-00946-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202400257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04297703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106522" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04747621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Hazimeh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024094004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050806" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03997789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos M Pardalos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-023-00741-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03932646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios L.S. Kyrgiakos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremantzis M.D. Marios" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlontzos G. George" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos M. Pardalos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03509450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Kleisiari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis A.C. Tagarakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysis D. Bochtis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03997841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-12-2021-1300" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-021-09317-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03223123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Rozakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105462" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04127359v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04127348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016347v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa dos Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03697312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04115013v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-08317-4_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08317-4_7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116791v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Paas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lemaitre-Curri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015905v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prosperi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/tel-04127232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgios-kleftodimos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2134-3582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=ZPJ3Rp0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=243" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05548017v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vasileiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelopoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asimina Oikonomou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2026.100413" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04865097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108499" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Z Lappas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tsinopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12599-025-00948-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Despoina Tosiliani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2025117012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nsiri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109912" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04904091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Assassi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Benharrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aybike Bayraktar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dpr.12827" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04762353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kartakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10160-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202400257" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlontzos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13412-024-00946-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04297703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106522" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04747621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Hazimeh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024094004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050806" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03997789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos M Pardalos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-023-00741-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03932646v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios L.S. Kyrgiakos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremantzis M.D. Marios" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlontzos G. George" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos M. Pardalos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03509450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Kleisiari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis A.C. Tagarakis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysis D. Bochtis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010411" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03997841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-12-2021-1300" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-021-09317-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03223123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Rozakis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105462" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04127359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04127348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa dos Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03697312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04115013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-08317-4_7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08317-4_7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Paas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lemaitre-Curri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prosperi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015905v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/tel-04127232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>