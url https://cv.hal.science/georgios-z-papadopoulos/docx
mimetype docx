--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georgios Papadopoulos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georgios-z-papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0331-0579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Networking (DetNet): Performance evaluation of the Packet Ordering Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Cruz Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 239, pp.108171. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2025.108171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet Another Compact Time Series Data Representation Using CBOR Templates (YACTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Molina Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.5124. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23115124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough Performance Evaluation & Analysis of the 6TiSCH Minimal Scheduling Function (MSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hauweele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (1), pp.3-25. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-021-01668-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoopStor: a cooperative reliable and efficient data collection protocol in fault and delay tolerant wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.367-381. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-020-02461-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODeSe: On-Demand Selection for multi-path RPL networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.102431. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2021.102431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical resilience to insider attacks in IoT networks: Independent cryptographically secure sequences for DSSS anti-jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.107751. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defragmenting the 6LoWPAN Fragmentation Landscape: A Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21051711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an SDR implementation of LoRa: Reverse-engineering, demodulation strategies and assessment over Rayleigh channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.595-605. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDSF: Low-latency Distributed Scheduling Function for Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (9), pp.8688-8699. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.2995499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Internet of Things: Specificities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ITL2.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor characterization of white wines produced from indigenous greek grape varieties using the frequency of attribute citation method with trained assessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Nanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emorfili Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotios Milienos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9101396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTD, Where Art Thou? A Systematic Review of Moving Target Defense Techniques for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3040358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations, administration and maintenance (OAM) features for reliable and available wireless (RAW) networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Industrial Internet of Things, 3 (4), pp.e163. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis and Optimal Tuning of IETF LPWAN SCHC ACK-on-Error Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14534-14547. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3007855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitelisting Without Collisions for Centralized Scheduling in Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.5713-5721. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2019.2905217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates on RFC 4944: Fragment Forwarding and Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Arvind Jadhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.54-59. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOMSTD.2019.1900009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blacklisting-Based Channel Hopping Approaches in Low-Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2018.1800362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Performance Evaluation and Validation Methodology for Low-Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas Kritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3), pp.1799 - 1825. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2018.2820810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Best Effort to Deterministic Packet Delivery for Wireless Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Martin Del Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (10), pp.4468-4480. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2018.2856884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Leakage of Physical Activity Levels in Wireless Embedded Wearable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Marchegiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.136 - 140. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2016.2642300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Traffic Optimization in Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3246-3255. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2742584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough IoT testbed Characterization: from Proof-of-concept to Repeatable Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery Jou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.86 - 101. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnection of Smart Grid and Electric Vehicles with a Charging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power neighbor discovery for mobility-aware wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation methods in ad hoc and wireless sensor networks: a literature study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas Kritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.122-128. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2016.7378437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Medium Access Control under Mobility and Bursty Traffic Assumptions in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-015-0608-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: A Visualization Platform for Smart Grid Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2025 - IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologne, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting 5G New-Radio Latency: Interacting Layers and Latency-Generating Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hamici-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo E. Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP Networking Conference (Networking 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Incentive Signaling through Advanced Metering Infrastructure Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridComm 2025 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toronto, Canada. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODeSe: Amélioration de l'efficacité du réseau grâce aux multi-trajets dans RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building RPL Multicast Domains for Reliable P2P Traffic in Low-Power Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ciriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lucca, France. pp.874-883, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS-IoT65416.2025.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Peak Shaving for Electric Vehicles: A ready-to-deploy Smart Charging Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGSC 2024: 15th International Green and Sustainable Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Austin, United States. pp.80-86, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGSC64514.2024.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packet Ordering Functions in Low-Power Wireless Deterministic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Cruz Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ignacio Alcareaz Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IFIP Networking Conference (IFIP Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessaloniki, France. pp.177-185, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking62109.2024.10619804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Overshadowing for Time-Delay Attacks in 4G/5G Cellular Networks: An Empirical Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hamici-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo E. Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES '24: Proceedings of the 19th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Standard Time Series Representation for IoT based on CBOR Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Molina Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Argostoli, Kefalonia, Greece. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9936910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reuse in IAB-based 5G Networks using Graph Coloring Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Savelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Argostóli, Greece. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9937005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Fully Programmable Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022: 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.204-210, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Integrated Access and Backhaul in 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Thessaloniki (En ligne), Greece. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN53733.2021.9686110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 6550: On Minimizing the Control Plane Traffic of RPL-based Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Sourailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2020 - IEEE 21st International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Cork, Ireland. pp.439-444, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM49955.2020.00080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the PAREO Functions: Towards Reliable and Available Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough Investigation of multipath Techniques in RPL based Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Czarnitzki Estrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020: IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IANVS: A Moving Target Defense Framework for a Resilient Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkon Sandaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IETF Reliable and Available Wireless (RAW): Use Cases and Problem Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bari (on line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of EAP-NOOB Method for LoRaWAN with LO-CoAP-EAP and CBOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ingles Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Garcia-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F Skarmeta Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIoTS 2020 : Global Internet of Things Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIOTS49054.2020.9119629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centralized Controller for Reliable and Available Wireless Schedules in Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSN 2020 : 16th International Conference on Mobility, Sensing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, Japan. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSN50589.2020.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing 6TiSCH Minimal Scheduling Function (MSF) to the Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hauweele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'ancêtre commun pour les réseaux RPL multi-chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 - 5ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Guard Time for Energy-Efficient IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atis Elsts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bologna, Italy. pp.66-77, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30523-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Theoretical Performance and Demodulation Techniques for LoRa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 20th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2019.8793014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Parent Selection for Multi-Path RPL Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 5th World Forum on Internet of Things (WF-IoT'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limerick, Ireland. pp.533-538, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2019.8767236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOST: Localized blacklisting aware scheduling algorithm for IEEE 802.15.4-TSCH networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2018 - 10th Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. pp.110-115, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local or Global Radio Channel Blacklisting for IEEE 802.15.4-TSCH Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8423007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-path Selection in RPL Based on Replication and Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT-Atlantique, Sep 2018, Saint-Malo, France. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving LoRa Network Capacity Using Multiple Spreading Factor Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAOF: Traffic Aware Objective Function for RPL-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2018 : Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 4944: Per-hop Fragmentation and Reassembly Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Tsakalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2018 : IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN.2018.8581742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Techniques for Optimized Channel Hopping in IEEE 802.15.4-TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Dakdouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tarazona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. pp.99-107, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242102.3242110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Do not trust your neighbors! A small IoT platform illustrating a man-in-the-middle attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW: International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network for In-Car Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2018: 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.138 - 144, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Guard Time Length on IEEE 802.15.4e TSCH Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atis Elsts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 13th Annual IEEE International Conference on Sensing, Communication, and Networking (SECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2016.7732997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Channel Offset Assignment for Reliable IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobility-Supporting MAC Scheme for Bursty Traffic in IoT and WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, Dc, United States. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMFA: Bi-Directional Multicast Forwarding Algorithm for RPL-based 6LoWPANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Georgallides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterIoT 2016 : 2nd EAI International Conference on Interoperability in Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.18-25, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52727-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LABeL: Link-based Adaptive BLacklisting Technique for 6TiSCH Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2017 : 20th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miami, United States. pp.25-33, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3127540.3127541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimisation and Adaptation for Energy Efficient Multi-hop TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WF-Iot 2016 : 3rd IEEE World Forum on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Reston, Va, United States. pp.301 - 306, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimisation for Energy Efficiency in IEEE 802.15.4-2015 TSCH Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterIoT 2016 : 2nd EAI International Conference on Interoperability in IoT </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.56 - 63, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52727-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality and Path Based Clustering in IEEE802.15.4-2015 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Goulianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 : 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Herakleion, Greece. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deterministic industrial network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián M Del Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Local Blacklisting Relevant in Slow Channel Hopping Low-Power Wireless Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Electric Vehicle Charging Architecture based on LoRa Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Ouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Martinez de Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridComm 2017 - 8th IEEE International Conference on Smart Grid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dresden, Germany. pp.381-386, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2017.8340723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Repeatable Setups for Reproducible Experimental Results in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2016 : 13th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989293.2989300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Distributed Self-Configured 6TiSCH with Traffic Isolation in Low Power Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2016 : 19th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2988287.2989133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Handover Delay in Mobile WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Adaptations of Low-power MAC Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2801694.2801700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed adaptive scheme for reliable data collection in fault tolerant WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Angelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 2nd World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.116-121, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-AAD: Lightweight traffic auto-adaptations for low-power MAC protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 13th Annual Mediterranean Ad Hoc Networking Workshop (MED-HOC-NET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Slovenia, France. pp.79-86, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedHocNet.2014.6849108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a packet duplication control for opportunistic routing in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing ContikiMAC for bursty traffic in mobile sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.257-260, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6984982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding value to WSN simulation using the IoT-LAB experimental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 9th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.485-490, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2013.6673403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trade-Offs of Cell Over-Provisioning in IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Saint-Malo, France. pp.132-137, 2018, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: 4th Industrial Revolution: Toward Deterministic Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN SCHC Fragmentation Demystified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad-Hoc, Mobile, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-227, 2019, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication architectures and technologies for advanced Smart Grid Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation and Power Grid in Smart Cities: Communication Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley, pp.217 - 243, 2018, 978-1-119-36008-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework of Operations, Administration, and Maintenance (OAM) for Deterministic Networking (DetNet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF RFC 9551</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Wireless (RAW) Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF Request for comment (RFC) 9450</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée thématique du GDR RSD : pratiques expérimentales de la communauté systèmes et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Dedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations, Administration and Maintenance (OAM) features for RAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grek Mirsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-theoleyre-raw-oam-support-01, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Wireless Architecture/Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rex Buddenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IMT Atlantique; Cisco systems [France] (Cisco). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAW use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-bernardos-raw-use-cases-02, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Ancestor Objective Function and Parent Set DAG Metric Container Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IETF, RAW WG; draft-ietf-roll-nsa-extension-06. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAW use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-bernardos-raw-use-cases-03, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use cases for DIS Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPL DAG Metric Container Node State and Attribute object type extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique; Cisco systems [France] (Cisco). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Packet Replication and Elimination in Complex Tracks in LLNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETF, RAW WG; draft-papadopoulos-6tisch-pre-reqs-01. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Efforts at the IETF for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2018-03-SC, IMT Atlantique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Medium Access in Dynamic Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Universite de Strasbourg, 2015. English. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving medium access for dynamic wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Strasbourg, 2015. English. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015STRAD034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01338595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Low-Power Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. University of Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04141030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georgios Papadopoulos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georgios-z-papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0331-0579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Networking (DetNet): Performance evaluation of the Packet Ordering Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Cruz Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 239, pp.108171. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2025.108171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet Another Compact Time Series Data Representation Using CBOR Templates (YACTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Molina Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.5124. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23115124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough Performance Evaluation & Analysis of the 6TiSCH Minimal Scheduling Function (MSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hauweele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (1), pp.3-25. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-021-01668-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODeSe: On-Demand Selection for multi-path RPL networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.102431. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2021.102431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoopStor: a cooperative reliable and efficient data collection protocol in fault and delay tolerant wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.367-381. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-020-02461-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical resilience to insider attacks in IoT networks: Independent cryptographically secure sequences for DSSS anti-jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.107751. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defragmenting the 6LoWPAN Fragmentation Landscape: A Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21051711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDSF: Low-latency Distributed Scheduling Function for Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (9), pp.8688-8699. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.2995499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Internet of Things: Specificities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ITL2.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an SDR implementation of LoRa: Reverse-engineering, demodulation strategies and assessment over Rayleigh channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.595-605. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations, administration and maintenance (OAM) features for reliable and available wireless (RAW) networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Industrial Internet of Things, 3 (4), pp.e163. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTD, Where Art Thou? A Systematic Review of Moving Target Defense Techniques for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3040358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor characterization of white wines produced from indigenous greek grape varieties using the frequency of attribute citation method with trained assessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Nanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emorfili Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotios Milienos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9101396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis and Optimal Tuning of IETF LPWAN SCHC ACK-on-Error Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14534-14547. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3007855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitelisting Without Collisions for Centralized Scheduling in Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.5713-5721. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2019.2905217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blacklisting-Based Channel Hopping Approaches in Low-Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2018.1800362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates on RFC 4944: Fragment Forwarding and Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Arvind Jadhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.54-59. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOMSTD.2019.1900009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Performance Evaluation and Validation Methodology for Low-Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas Kritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3), pp.1799 - 1825. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2018.2820810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Best Effort to Deterministic Packet Delivery for Wireless Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Martin Del Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (10), pp.4468-4480. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2018.2856884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough IoT testbed Characterization: from Proof-of-concept to Repeatable Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery Jou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.86 - 101. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Leakage of Physical Activity Levels in Wireless Embedded Wearable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Marchegiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.136 - 140. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2016.2642300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Traffic Optimization in Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3246-3255. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2742584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnection of Smart Grid and Electric Vehicles with a Charging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power neighbor discovery for mobility-aware wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation methods in ad hoc and wireless sensor networks: a literature study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas Kritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.122-128. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2016.7378437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Medium Access Control under Mobility and Bursty Traffic Assumptions in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-015-0608-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: A Visualization Platform for Smart Grid Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2025 - IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologne, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Incentive Signaling through Advanced Metering Infrastructure Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridComm 2025 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toronto, Canada. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting 5G New-Radio Latency: Interacting Layers and Latency-Generating Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hamici-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo E. Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP Networking Conference (Networking 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODeSe: Amélioration de l'efficacité du réseau grâce aux multi-trajets dans RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building RPL Multicast Domains for Reliable P2P Traffic in Low-Power Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ciriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lucca, France. pp.874-883, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS-IoT65416.2025.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Peak Shaving for Electric Vehicles: A ready-to-deploy Smart Charging Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGSC 2024: 15th International Green and Sustainable Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Austin, United States. pp.80-86, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGSC64514.2024.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Overshadowing for Time-Delay Attacks in 4G/5G Cellular Networks: An Empirical Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hamici-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo E. Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES '24: Proceedings of the 19th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packet Ordering Functions in Low-Power Wireless Deterministic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Cruz Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ignacio Alcareaz Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IFIP Networking Conference (IFIP Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessaloniki, France. pp.177-185, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking62109.2024.10619804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Standard Time Series Representation for IoT based on CBOR Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Molina Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Argostoli, Kefalonia, Greece. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9936910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reuse in IAB-based 5G Networks using Graph Coloring Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Savelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Argostóli, Greece. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9937005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Fully Programmable Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022: 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.204-210, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Integrated Access and Backhaul in 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Thessaloniki (En ligne), Greece. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN53733.2021.9686110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 6550: On Minimizing the Control Plane Traffic of RPL-based Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Sourailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2020 - IEEE 21st International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Cork, Ireland. pp.439-444, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM49955.2020.00080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centralized Controller for Reliable and Available Wireless Schedules in Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSN 2020 : 16th International Conference on Mobility, Sensing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, Japan. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSN50589.2020.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the PAREO Functions: Towards Reliable and Available Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IETF Reliable and Available Wireless (RAW): Use Cases and Problem Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bari (on line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of EAP-NOOB Method for LoRaWAN with LO-CoAP-EAP and CBOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ingles Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Garcia-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F Skarmeta Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIoTS 2020 : Global Internet of Things Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIOTS49054.2020.9119629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough Investigation of multipath Techniques in RPL based Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Czarnitzki Estrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020: IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IANVS: A Moving Target Defense Framework for a Resilient Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkon Sandaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing 6TiSCH Minimal Scheduling Function (MSF) to the Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hauweele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'ancêtre commun pour les réseaux RPL multi-chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 - 5ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Guard Time for Energy-Efficient IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atis Elsts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bologna, Italy. pp.66-77, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30523-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Parent Selection for Multi-Path RPL Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 5th World Forum on Internet of Things (WF-IoT'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limerick, Ireland. pp.533-538, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2019.8767236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Theoretical Performance and Demodulation Techniques for LoRa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 20th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2019.8793014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOST: Localized blacklisting aware scheduling algorithm for IEEE 802.15.4-TSCH networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2018 - 10th Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. pp.110-115, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 4944: Per-hop Fragmentation and Reassembly Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Tsakalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2018 : IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN.2018.8581742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAOF: Traffic Aware Objective Function for RPL-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2018 : Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving LoRa Network Capacity Using Multiple Spreading Factor Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-path Selection in RPL Based on Replication and Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT-Atlantique, Sep 2018, Saint-Malo, France. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local or Global Radio Channel Blacklisting for IEEE 802.15.4-TSCH Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8423007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Do not trust your neighbors! A small IoT platform illustrating a man-in-the-middle attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW: International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Techniques for Optimized Channel Hopping in IEEE 802.15.4-TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Dakdouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tarazona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. pp.99-107, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242102.3242110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Guard Time Length on IEEE 802.15.4e TSCH Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atis Elsts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 13th Annual IEEE International Conference on Sensing, Communication, and Networking (SECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2016.7732997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network for In-Car Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2018: 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.138 - 144, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Channel Offset Assignment for Reliable IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobility-Supporting MAC Scheme for Bursty Traffic in IoT and WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, Dc, United States. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimisation for Energy Efficiency in IEEE 802.15.4-2015 TSCH Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterIoT 2016 : 2nd EAI International Conference on Interoperability in IoT </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.56 - 63, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52727-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality and Path Based Clustering in IEEE802.15.4-2015 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Goulianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 : 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Herakleion, Greece. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimisation and Adaptation for Energy Efficient Multi-hop TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WF-Iot 2016 : 3rd IEEE World Forum on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Reston, Va, United States. pp.301 - 306, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMFA: Bi-Directional Multicast Forwarding Algorithm for RPL-based 6LoWPANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Georgallides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterIoT 2016 : 2nd EAI International Conference on Interoperability in Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.18-25, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52727-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LABeL: Link-based Adaptive BLacklisting Technique for 6TiSCH Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2017 : 20th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miami, United States. pp.25-33, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3127540.3127541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deterministic industrial network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián M Del Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Local Blacklisting Relevant in Slow Channel Hopping Low-Power Wireless Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Electric Vehicle Charging Architecture based on LoRa Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Ouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Martinez de Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridComm 2017 - 8th IEEE International Conference on Smart Grid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dresden, Germany. pp.381-386, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2017.8340723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Repeatable Setups for Reproducible Experimental Results in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2016 : 13th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989293.2989300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Distributed Self-Configured 6TiSCH with Traffic Isolation in Low Power Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2016 : 19th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2988287.2989133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Handover Delay in Mobile WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Adaptations of Low-power MAC Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2801694.2801700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed adaptive scheme for reliable data collection in fault tolerant WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Angelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 2nd World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.116-121, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-AAD: Lightweight traffic auto-adaptations for low-power MAC protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 13th Annual Mediterranean Ad Hoc Networking Workshop (MED-HOC-NET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Slovenia, France. pp.79-86, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedHocNet.2014.6849108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a packet duplication control for opportunistic routing in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing ContikiMAC for bursty traffic in mobile sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.257-260, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6984982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding value to WSN simulation using the IoT-LAB experimental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 9th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.485-490, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2013.6673403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trade-Offs of Cell Over-Provisioning in IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Saint-Malo, France. pp.132-137, 2018, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: 4th Industrial Revolution: Toward Deterministic Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN SCHC Fragmentation Demystified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad-Hoc, Mobile, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-227, 2019, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication architectures and technologies for advanced Smart Grid Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation and Power Grid in Smart Cities: Communication Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley, pp.217 - 243, 2018, 978-1-119-36008-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework of Operations, Administration, and Maintenance (OAM) for Deterministic Networking (DetNet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF RFC 9551</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Wireless (RAW) Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF Request for comment (RFC) 9450</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée thématique du GDR RSD : pratiques expérimentales de la communauté systèmes et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Dedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAW use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-bernardos-raw-use-cases-03, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Ancestor Objective Function and Parent Set DAG Metric Container Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IETF, RAW WG; draft-ietf-roll-nsa-extension-06. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAW use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-bernardos-raw-use-cases-02, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations, Administration and Maintenance (OAM) features for RAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grek Mirsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-theoleyre-raw-oam-support-01, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Wireless Architecture/Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rex Buddenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IMT Atlantique; Cisco systems [France] (Cisco). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use cases for DIS Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPL DAG Metric Container Node State and Attribute object type extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique; Cisco systems [France] (Cisco). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Packet Replication and Elimination in Complex Tracks in LLNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETF, RAW WG; draft-papadopoulos-6tisch-pre-reqs-01. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Efforts at the IETF for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2018-03-SC, IMT Atlantique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving medium access for dynamic wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Strasbourg, 2015. English. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015STRAD034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01338595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Medium Access in Dynamic Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Universite de Strasbourg, 2015. English. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Low-Power Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. University of Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04141030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="028121BD"/>
+    <w:nsid w:val="5CC6F0B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgios-z-papadopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0331-0579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480450v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cruz Pi&#241;ero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108171" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hauweele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01668-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mavromatis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02461-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122968v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102431" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088384v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107751" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bruniaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051711" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kotsiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2995499" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ITL2.172" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Nanou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emorfili Mavridou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Milienos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101396" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3040358" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.163" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2905217" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Arvind Jadhav" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2019.1900009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1800362" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Kritsis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2820810" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofon Fafoutis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Martin Del Fiore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2856884" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616477v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Marchegiani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tryfonas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2642300" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Jou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.03.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.05.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLQZ9CP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7378437" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-015-0608-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138315v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Hamici-Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E. Navas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480443v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ciriani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00133" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04891431v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignacio Alcareaz Hamelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking62109.2024.10619804" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628498v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670891" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844951v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9937005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797654v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941617" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN53733.2021.9686110" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sourailidis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00080" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463185v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149206" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870764v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Czarnitzki Estrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219646" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887462v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kon Sandaker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219728" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ingles Sanchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Garcia-Carrillo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F Skarmeta G&#243;mez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS49054.2020.9119629" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN50589.2020.00018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219692" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458546v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mavromatis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Elsts" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30523-9_2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8793014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2019.8767236" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336107v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kotsiou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361705" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01980427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8423007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924450v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986487v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464901" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635699" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986400v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Tsakalidis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN.2018.8581742" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459639v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Dakdouk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tarazona" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893999v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894001v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Alderete" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459547v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Oikonomou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2016.7732997" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347622v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635751" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841516" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Georgallides" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52727-7_3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459633v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127541" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845475" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574829v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52727-7_8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Goulianos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024625" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519185v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Kersal&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n M Del Fiore" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996980" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ouya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Martinez de Aragon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340723" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609092v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989300" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609101v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988287.2989133" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467659v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389054" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459604v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2801694.2801700" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pappas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Angelakis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389037" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedHocNet.2014.6849108" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459581v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036790" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6984982" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459555v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673403" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_13" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009969v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510384v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Farkas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mirsky" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Bernardos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510419v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347684v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grek Mirsky" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890366v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Buddenberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347735v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497195v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747657v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02888992v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890397v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547950v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02888976v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01277472v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01338595v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAD034" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04141030v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgios-z-papadopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0331-0579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480450v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cruz Pi&#241;ero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108171" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hauweele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01668-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122968v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102431" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mavromatis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02461-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088384v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107751" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bruniaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051711" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kotsiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2995499" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ITL2.172" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3040358" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Nanou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emorfili Mavridou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Milienos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101396" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2905217" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1800362" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Arvind Jadhav" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2019.1900009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Kritsis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2820810" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofon Fafoutis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Martin Del Fiore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2856884" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Jou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.03.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Marchegiani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tryfonas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2642300" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.05.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLQZ9CP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7378437" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-015-0608-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138315v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Hamici-Aubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E. Navas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480443v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ciriani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00133" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628498v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670891" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04891431v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignacio Alcareaz Hamelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking62109.2024.10619804" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844951v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9937005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797654v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941617" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN53733.2021.9686110" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sourailidis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00080" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN50589.2020.00018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463185v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149206" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965755v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ingles Sanchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Garcia-Carrillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F Skarmeta G&#243;mez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS49054.2020.9119629" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Czarnitzki Estrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219646" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887462v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kon Sandaker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219728" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219692" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458546v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mavromatis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Elsts" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30523-9_2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2019.8767236" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284110v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8793014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336107v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kotsiou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361705" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Tsakalidis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN.2018.8581742" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635699" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464901" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924450v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01980427v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8423007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893999v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459639v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Dakdouk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tarazona" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242110" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459547v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Oikonomou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2016.7732997" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Alderete" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_14" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347622v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635751" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841516" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52727-7_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Goulianos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024625" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609086v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845475" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609088v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Georgallides" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52727-7_3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459633v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127541" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519185v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Kersal&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n M Del Fiore" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996980" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809090v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ouya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Martinez de Aragon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouette" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340723" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609092v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989300" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609101v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988287.2989133" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467659v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389054" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459604v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2801694.2801700" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pappas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Angelakis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389037" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedHocNet.2014.6849108" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459581v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036790" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6984982" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459555v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673403" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_13" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009969v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510384v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Farkas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mirsky" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Bernardos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510419v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747657v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497195v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347735v3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347684v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grek Mirsky" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890366v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Buddenberg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02888992v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890397v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547950v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02888976v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01338595v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAD034" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01277472v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04141030v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>