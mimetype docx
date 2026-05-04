--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georgios Papadopoulos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georgios-z-papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0331-0579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Networking (DetNet): Performance evaluation of the Packet Ordering Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Cruz Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 239, pp.108171. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2025.108171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet Another Compact Time Series Data Representation Using CBOR Templates (YACTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Molina Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.5124. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23115124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough Performance Evaluation & Analysis of the 6TiSCH Minimal Scheduling Function (MSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hauweele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (1), pp.3-25. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-021-01668-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODeSe: On-Demand Selection for multi-path RPL networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.102431. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2021.102431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoopStor: a cooperative reliable and efficient data collection protocol in fault and delay tolerant wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.367-381. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-020-02461-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical resilience to insider attacks in IoT networks: Independent cryptographically secure sequences for DSSS anti-jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.107751. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defragmenting the 6LoWPAN Fragmentation Landscape: A Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21051711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDSF: Low-latency Distributed Scheduling Function for Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (9), pp.8688-8699. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.2995499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Internet of Things: Specificities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ITL2.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an SDR implementation of LoRa: Reverse-engineering, demodulation strategies and assessment over Rayleigh channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.595-605. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations, administration and maintenance (OAM) features for reliable and available wireless (RAW) networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Industrial Internet of Things, 3 (4), pp.e163. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTD, Where Art Thou? A Systematic Review of Moving Target Defense Techniques for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3040358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor characterization of white wines produced from indigenous greek grape varieties using the frequency of attribute citation method with trained assessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Nanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emorfili Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotios Milienos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9101396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis and Optimal Tuning of IETF LPWAN SCHC ACK-on-Error Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14534-14547. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3007855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitelisting Without Collisions for Centralized Scheduling in Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.5713-5721. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2019.2905217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blacklisting-Based Channel Hopping Approaches in Low-Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2018.1800362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates on RFC 4944: Fragment Forwarding and Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Arvind Jadhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.54-59. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOMSTD.2019.1900009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Performance Evaluation and Validation Methodology for Low-Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas Kritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3), pp.1799 - 1825. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2018.2820810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Best Effort to Deterministic Packet Delivery for Wireless Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Martin Del Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (10), pp.4468-4480. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2018.2856884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough IoT testbed Characterization: from Proof-of-concept to Repeatable Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery Jou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.86 - 101. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Leakage of Physical Activity Levels in Wireless Embedded Wearable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Marchegiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.136 - 140. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2016.2642300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Traffic Optimization in Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3246-3255. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2742584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnection of Smart Grid and Electric Vehicles with a Charging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power neighbor discovery for mobility-aware wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation methods in ad hoc and wireless sensor networks: a literature study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas Kritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.122-128. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2016.7378437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Medium Access Control under Mobility and Bursty Traffic Assumptions in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-015-0608-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: A Visualization Platform for Smart Grid Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2025 - IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologne, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Incentive Signaling through Advanced Metering Infrastructure Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridComm 2025 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toronto, Canada. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting 5G New-Radio Latency: Interacting Layers and Latency-Generating Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hamici-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo E. Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP Networking Conference (Networking 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODeSe: Amélioration de l'efficacité du réseau grâce aux multi-trajets dans RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building RPL Multicast Domains for Reliable P2P Traffic in Low-Power Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ciriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lucca, France. pp.874-883, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS-IoT65416.2025.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Peak Shaving for Electric Vehicles: A ready-to-deploy Smart Charging Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGSC 2024: 15th International Green and Sustainable Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Austin, United States. pp.80-86, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGSC64514.2024.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Overshadowing for Time-Delay Attacks in 4G/5G Cellular Networks: An Empirical Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hamici-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo E. Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES '24: Proceedings of the 19th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packet Ordering Functions in Low-Power Wireless Deterministic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Cruz Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ignacio Alcareaz Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IFIP Networking Conference (IFIP Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessaloniki, France. pp.177-185, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking62109.2024.10619804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Standard Time Series Representation for IoT based on CBOR Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Molina Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Argostoli, Kefalonia, Greece. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9936910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reuse in IAB-based 5G Networks using Graph Coloring Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Savelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Argostóli, Greece. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9937005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Fully Programmable Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022: 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.204-210, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Integrated Access and Backhaul in 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Thessaloniki (En ligne), Greece. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN53733.2021.9686110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 6550: On Minimizing the Control Plane Traffic of RPL-based Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Sourailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2020 - IEEE 21st International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Cork, Ireland. pp.439-444, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM49955.2020.00080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centralized Controller for Reliable and Available Wireless Schedules in Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSN 2020 : 16th International Conference on Mobility, Sensing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, Japan. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSN50589.2020.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the PAREO Functions: Towards Reliable and Available Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IETF Reliable and Available Wireless (RAW): Use Cases and Problem Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bari (on line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of EAP-NOOB Method for LoRaWAN with LO-CoAP-EAP and CBOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ingles Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Garcia-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F Skarmeta Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIoTS 2020 : Global Internet of Things Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIOTS49054.2020.9119629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough Investigation of multipath Techniques in RPL based Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Czarnitzki Estrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020: IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IANVS: A Moving Target Defense Framework for a Resilient Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkon Sandaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing 6TiSCH Minimal Scheduling Function (MSF) to the Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hauweele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'ancêtre commun pour les réseaux RPL multi-chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 - 5ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Guard Time for Energy-Efficient IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atis Elsts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bologna, Italy. pp.66-77, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30523-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Parent Selection for Multi-Path RPL Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 5th World Forum on Internet of Things (WF-IoT'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limerick, Ireland. pp.533-538, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2019.8767236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Theoretical Performance and Demodulation Techniques for LoRa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 20th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2019.8793014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOST: Localized blacklisting aware scheduling algorithm for IEEE 802.15.4-TSCH networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2018 - 10th Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. pp.110-115, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 4944: Per-hop Fragmentation and Reassembly Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Tsakalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2018 : IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN.2018.8581742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAOF: Traffic Aware Objective Function for RPL-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2018 : Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving LoRa Network Capacity Using Multiple Spreading Factor Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-path Selection in RPL Based on Replication and Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT-Atlantique, Sep 2018, Saint-Malo, France. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local or Global Radio Channel Blacklisting for IEEE 802.15.4-TSCH Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8423007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Do not trust your neighbors! A small IoT platform illustrating a man-in-the-middle attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW: International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Techniques for Optimized Channel Hopping in IEEE 802.15.4-TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Dakdouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tarazona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. pp.99-107, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242102.3242110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Guard Time Length on IEEE 802.15.4e TSCH Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atis Elsts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 13th Annual IEEE International Conference on Sensing, Communication, and Networking (SECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2016.7732997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network for In-Car Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2018: 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.138 - 144, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Channel Offset Assignment for Reliable IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobility-Supporting MAC Scheme for Bursty Traffic in IoT and WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, Dc, United States. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimisation for Energy Efficiency in IEEE 802.15.4-2015 TSCH Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterIoT 2016 : 2nd EAI International Conference on Interoperability in IoT </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.56 - 63, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52727-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality and Path Based Clustering in IEEE802.15.4-2015 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Goulianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 : 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Herakleion, Greece. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimisation and Adaptation for Energy Efficient Multi-hop TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WF-Iot 2016 : 3rd IEEE World Forum on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Reston, Va, United States. pp.301 - 306, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMFA: Bi-Directional Multicast Forwarding Algorithm for RPL-based 6LoWPANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Georgallides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterIoT 2016 : 2nd EAI International Conference on Interoperability in Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.18-25, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52727-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LABeL: Link-based Adaptive BLacklisting Technique for 6TiSCH Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2017 : 20th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miami, United States. pp.25-33, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3127540.3127541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deterministic industrial network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián M Del Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Local Blacklisting Relevant in Slow Channel Hopping Low-Power Wireless Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Electric Vehicle Charging Architecture based on LoRa Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Ouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Martinez de Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridComm 2017 - 8th IEEE International Conference on Smart Grid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dresden, Germany. pp.381-386, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2017.8340723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Repeatable Setups for Reproducible Experimental Results in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2016 : 13th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989293.2989300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Distributed Self-Configured 6TiSCH with Traffic Isolation in Low Power Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2016 : 19th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2988287.2989133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Handover Delay in Mobile WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Adaptations of Low-power MAC Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2801694.2801700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed adaptive scheme for reliable data collection in fault tolerant WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Angelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 2nd World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.116-121, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-AAD: Lightweight traffic auto-adaptations for low-power MAC protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 13th Annual Mediterranean Ad Hoc Networking Workshop (MED-HOC-NET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Slovenia, France. pp.79-86, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedHocNet.2014.6849108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a packet duplication control for opportunistic routing in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing ContikiMAC for bursty traffic in mobile sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.257-260, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6984982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding value to WSN simulation using the IoT-LAB experimental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 9th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.485-490, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2013.6673403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trade-Offs of Cell Over-Provisioning in IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Saint-Malo, France. pp.132-137, 2018, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: 4th Industrial Revolution: Toward Deterministic Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN SCHC Fragmentation Demystified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad-Hoc, Mobile, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-227, 2019, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication architectures and technologies for advanced Smart Grid Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation and Power Grid in Smart Cities: Communication Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley, pp.217 - 243, 2018, 978-1-119-36008-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework of Operations, Administration, and Maintenance (OAM) for Deterministic Networking (DetNet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF RFC 9551</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Wireless (RAW) Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF Request for comment (RFC) 9450</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée thématique du GDR RSD : pratiques expérimentales de la communauté systèmes et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Dedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAW use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-bernardos-raw-use-cases-03, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Ancestor Objective Function and Parent Set DAG Metric Container Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IETF, RAW WG; draft-ietf-roll-nsa-extension-06. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAW use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-bernardos-raw-use-cases-02, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations, Administration and Maintenance (OAM) features for RAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grek Mirsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-theoleyre-raw-oam-support-01, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Wireless Architecture/Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rex Buddenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IMT Atlantique; Cisco systems [France] (Cisco). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use cases for DIS Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPL DAG Metric Container Node State and Attribute object type extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique; Cisco systems [France] (Cisco). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Packet Replication and Elimination in Complex Tracks in LLNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETF, RAW WG; draft-papadopoulos-6tisch-pre-reqs-01. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Efforts at the IETF for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2018-03-SC, IMT Atlantique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving medium access for dynamic wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Strasbourg, 2015. English. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015STRAD034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01338595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Medium Access in Dynamic Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Universite de Strasbourg, 2015. English. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Low-Power Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. University of Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04141030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georgios Papadopoulos </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Georgios Z. PAPADOPOULOS, PhD, HDR, SMIEEEProfessor at IMT Atlantique, campus of RennesHead of the OCIF Research Team, IRISA Laboratory</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georgios-z-papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0331-0579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gzpapadopoulos.wordpress.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Networking (DetNet): Performance evaluation of the Packet Ordering Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Cruz Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 239, pp.108171. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2025.108171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet Another Compact Time Series Data Representation Using CBOR Templates (YACTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Molina Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.5124. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23115124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough Performance Evaluation & Analysis of the 6TiSCH Minimal Scheduling Function (MSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hauweele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (1), pp.3-25. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-021-01668-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoopStor: a cooperative reliable and efficient data collection protocol in fault and delay tolerant wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.367-381. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-020-02461-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODeSe: On-Demand Selection for multi-path RPL networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.102431. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2021.102431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical resilience to insider attacks in IoT networks: Independent cryptographically secure sequences for DSSS anti-jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.107751. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defragmenting the 6LoWPAN Fragmentation Landscape: A Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21051711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDSF: Low-latency Distributed Scheduling Function for Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (9), pp.8688-8699. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.2995499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Internet of Things: Specificities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ITL2.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an SDR implementation of LoRa: Reverse-engineering, demodulation strategies and assessment over Rayleigh channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.595-605. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor characterization of white wines produced from indigenous greek grape varieties using the frequency of attribute citation method with trained assessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Nanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emorfili Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotios Milienos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9101396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations, administration and maintenance (OAM) features for reliable and available wireless (RAW) networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Industrial Internet of Things, 3 (4), pp.e163. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTD, Where Art Thou? A Systematic Review of Moving Target Defense Techniques for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3040358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis and Optimal Tuning of IETF LPWAN SCHC ACK-on-Error Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14534-14547. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3007855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitelisting Without Collisions for Centralized Scheduling in Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.5713-5721. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2019.2905217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates on RFC 4944: Fragment Forwarding and Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Arvind Jadhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.54-59. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOMSTD.2019.1900009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blacklisting-Based Channel Hopping Approaches in Low-Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2018.1800362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Performance Evaluation and Validation Methodology for Low-Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas Kritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3), pp.1799 - 1825. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2018.2820810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Best Effort to Deterministic Packet Delivery for Wireless Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Martin Del Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (10), pp.4468-4480. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2018.2856884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough IoT testbed Characterization: from Proof-of-concept to Repeatable Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery Jou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.86 - 101. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Leakage of Physical Activity Levels in Wireless Embedded Wearable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Marchegiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.136 - 140. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2016.2642300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Traffic Optimization in Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3246-3255. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2742584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnection of Smart Grid and Electric Vehicles with a Charging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power neighbor discovery for mobility-aware wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation methods in ad hoc and wireless sensor networks: a literature study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas Kritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.122-128. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2016.7378437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Medium Access Control under Mobility and Bursty Traffic Assumptions in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-015-0608-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: A Visualization Platform for Smart Grid Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2025 - IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologne, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Incentive Signaling through Advanced Metering Infrastructure Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridComm 2025 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toronto, Canada. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting 5G New-Radio Latency: Interacting Layers and Latency-Generating Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hamici-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo E. Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP Networking Conference (Networking 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building RPL Multicast Domains for Reliable P2P Traffic in Low-Power Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ciriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lucca, France. pp.874-883, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS-IoT65416.2025.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODeSe: Amélioration de l'efficacité du réseau grâce aux multi-trajets dans RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Peak Shaving for Electric Vehicles: A ready-to-deploy Smart Charging Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGSC 2024: 15th International Green and Sustainable Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Austin, United States. pp.80-86, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGSC64514.2024.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packet Ordering Functions in Low-Power Wireless Deterministic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Cruz Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ignacio Alcareaz Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IFIP Networking Conference (IFIP Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessaloniki, France. pp.177-185, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking62109.2024.10619804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Overshadowing for Time-Delay Attacks in 4G/5G Cellular Networks: An Empirical Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hamici-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo E. Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES '24: Proceedings of the 19th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Standard Time Series Representation for IoT based on CBOR Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Molina Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Argostoli, Kefalonia, Greece. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9936910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reuse in IAB-based 5G Networks using Graph Coloring Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Savelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Argostóli, Greece. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9937005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Fully Programmable Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022: 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.204-210, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Integrated Access and Backhaul in 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Thessaloniki (En ligne), Greece. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN53733.2021.9686110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 6550: On Minimizing the Control Plane Traffic of RPL-based Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Sourailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2020 - IEEE 21st International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Cork, Ireland. pp.439-444, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM49955.2020.00080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IANVS: A Moving Target Defense Framework for a Resilient Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkon Sandaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IETF Reliable and Available Wireless (RAW): Use Cases and Problem Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bari (on line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of EAP-NOOB Method for LoRaWAN with LO-CoAP-EAP and CBOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ingles Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Garcia-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F Skarmeta Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIoTS 2020 : Global Internet of Things Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIOTS49054.2020.9119629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough Investigation of multipath Techniques in RPL based Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Czarnitzki Estrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020: IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the PAREO Functions: Towards Reliable and Available Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centralized Controller for Reliable and Available Wireless Schedules in Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSN 2020 : 16th International Conference on Mobility, Sensing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, Japan. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSN50589.2020.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing 6TiSCH Minimal Scheduling Function (MSF) to the Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hauweele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'ancêtre commun pour les réseaux RPL multi-chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 - 5ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Guard Time for Energy-Efficient IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atis Elsts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bologna, Italy. pp.66-77, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30523-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Parent Selection for Multi-Path RPL Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 5th World Forum on Internet of Things (WF-IoT'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limerick, Ireland. pp.533-538, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2019.8767236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Theoretical Performance and Demodulation Techniques for LoRa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 20th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2019.8793014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOST: Localized blacklisting aware scheduling algorithm for IEEE 802.15.4-TSCH networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2018 - 10th Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. pp.110-115, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local or Global Radio Channel Blacklisting for IEEE 802.15.4-TSCH Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8423007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAOF: Traffic Aware Objective Function for RPL-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2018 : Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 4944: Per-hop Fragmentation and Reassembly Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Tsakalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2018 : IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN.2018.8581742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving LoRa Network Capacity Using Multiple Spreading Factor Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-path Selection in RPL Based on Replication and Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT-Atlantique, Sep 2018, Saint-Malo, France. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Do not trust your neighbors! A small IoT platform illustrating a man-in-the-middle attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW: International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Techniques for Optimized Channel Hopping in IEEE 802.15.4-TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Dakdouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tarazona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. pp.99-107, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242102.3242110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network for In-Car Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2018: 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.138 - 144, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Guard Time Length on IEEE 802.15.4e TSCH Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atis Elsts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 13th Annual IEEE International Conference on Sensing, Communication, and Networking (SECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2016.7732997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Channel Offset Assignment for Reliable IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobility-Supporting MAC Scheme for Bursty Traffic in IoT and WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, Dc, United States. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality and Path Based Clustering in IEEE802.15.4-2015 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Goulianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 : 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Herakleion, Greece. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimisation and Adaptation for Energy Efficient Multi-hop TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WF-Iot 2016 : 3rd IEEE World Forum on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Reston, Va, United States. pp.301 - 306, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimisation for Energy Efficiency in IEEE 802.15.4-2015 TSCH Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterIoT 2016 : 2nd EAI International Conference on Interoperability in IoT </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.56 - 63, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52727-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LABeL: Link-based Adaptive BLacklisting Technique for 6TiSCH Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2017 : 20th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miami, United States. pp.25-33, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3127540.3127541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMFA: Bi-Directional Multicast Forwarding Algorithm for RPL-based 6LoWPANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Georgallides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterIoT 2016 : 2nd EAI International Conference on Interoperability in Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.18-25, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52727-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deterministic industrial network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián M Del Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Local Blacklisting Relevant in Slow Channel Hopping Low-Power Wireless Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Electric Vehicle Charging Architecture based on LoRa Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Ouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Martinez de Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridComm 2017 - 8th IEEE International Conference on Smart Grid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dresden, Germany. pp.381-386, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2017.8340723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Repeatable Setups for Reproducible Experimental Results in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2016 : 13th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989293.2989300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Distributed Self-Configured 6TiSCH with Traffic Isolation in Low Power Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2016 : 19th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2988287.2989133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Handover Delay in Mobile WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Adaptations of Low-power MAC Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2801694.2801700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed adaptive scheme for reliable data collection in fault tolerant WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Angelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 2nd World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.116-121, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-AAD: Lightweight traffic auto-adaptations for low-power MAC protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 13th Annual Mediterranean Ad Hoc Networking Workshop (MED-HOC-NET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Slovenia, France. pp.79-86, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedHocNet.2014.6849108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a packet duplication control for opportunistic routing in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing ContikiMAC for bursty traffic in mobile sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.257-260, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6984982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding value to WSN simulation using the IoT-LAB experimental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 9th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.485-490, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2013.6673403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trade-Offs of Cell Over-Provisioning in IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Saint-Malo, France. pp.132-137, 2018, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: 4th Industrial Revolution: Toward Deterministic Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN SCHC Fragmentation Demystified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad-Hoc, Mobile, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-227, 2019, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication architectures and technologies for advanced Smart Grid Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation and Power Grid in Smart Cities: Communication Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley, pp.217 - 243, 2018, 978-1-119-36008-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework of Operations, Administration, and Maintenance (OAM) for Deterministic Networking (DetNet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF RFC 9551</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Wireless (RAW) Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF Request for comment (RFC) 9450</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée thématique du GDR RSD : pratiques expérimentales de la communauté systèmes et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Dedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité réseau robuste pour service de téléexpertise vétérinaire par lunettes connectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Koma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2021-01-SRCD, IMT ATLANTIQUE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Wireless Architecture/Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rex Buddenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IMT Atlantique; Cisco systems [France] (Cisco). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations, Administration and Maintenance (OAM) features for RAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grek Mirsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-theoleyre-raw-oam-support-01, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAW use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-bernardos-raw-use-cases-03, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Ancestor Objective Function and Parent Set DAG Metric Container Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IETF, RAW WG; draft-ietf-roll-nsa-extension-06. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAW use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-bernardos-raw-use-cases-02, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use cases for DIS Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPL DAG Metric Container Node State and Attribute object type extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique; Cisco systems [France] (Cisco). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Packet Replication and Elimination in Complex Tracks in LLNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETF, RAW WG; draft-papadopoulos-6tisch-pre-reqs-01. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Efforts at the IETF for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2018-03-SC, IMT Atlantique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Medium Access in Dynamic Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Universite de Strasbourg, 2015. English. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Low-Power Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. University of Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04141030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CC6F0B2"/>
+    <w:nsid w:val="4F46DAC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgios-z-papadopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0331-0579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480450v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cruz Pi&#241;ero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108171" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hauweele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01668-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122968v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102431" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mavromatis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02461-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088384v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107751" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bruniaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051711" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kotsiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2995499" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ITL2.172" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3040358" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Nanou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emorfili Mavridou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Milienos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101396" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2905217" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1800362" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Arvind Jadhav" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2019.1900009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Kritsis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2820810" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofon Fafoutis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Martin Del Fiore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2856884" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Jou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.03.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Marchegiani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tryfonas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2642300" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.05.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLQZ9CP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7378437" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-015-0608-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138315v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Hamici-Aubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E. Navas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480443v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ciriani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00133" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628498v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670891" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04891431v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignacio Alcareaz Hamelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking62109.2024.10619804" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844951v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9937005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797654v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941617" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN53733.2021.9686110" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sourailidis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00080" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN50589.2020.00018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463185v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149206" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965755v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ingles Sanchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Garcia-Carrillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F Skarmeta G&#243;mez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS49054.2020.9119629" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Czarnitzki Estrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219646" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887462v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kon Sandaker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219728" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219692" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458546v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mavromatis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Elsts" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30523-9_2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2019.8767236" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284110v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8793014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336107v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kotsiou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361705" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Tsakalidis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN.2018.8581742" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635699" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464901" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924450v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01980427v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8423007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893999v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459639v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Dakdouk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tarazona" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242110" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459547v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Oikonomou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2016.7732997" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Alderete" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_14" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347622v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635751" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841516" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52727-7_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Goulianos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024625" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609086v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845475" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609088v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Georgallides" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52727-7_3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459633v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127541" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519185v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Kersal&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n M Del Fiore" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996980" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809090v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ouya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Martinez de Aragon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouette" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340723" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609092v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989300" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609101v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988287.2989133" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467659v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389054" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459604v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2801694.2801700" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pappas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Angelakis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389037" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedHocNet.2014.6849108" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459581v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036790" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6984982" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459555v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673403" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_13" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009969v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510384v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Farkas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mirsky" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Bernardos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510419v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747657v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497195v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347735v3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347684v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grek Mirsky" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890366v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Buddenberg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02888992v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890397v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547950v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02888976v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01338595v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAD034" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01277472v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04141030v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgios-z-papadopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0331-0579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gzpapadopoulos.wordpress.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cruz Pi&#241;ero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108171" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hauweele" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01668-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mavromatis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02461-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122968v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088384v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107751" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bruniaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051711" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kotsiou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2995499" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ITL2.172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Nanou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emorfili Mavridou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Milienos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101396" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.163" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3040358" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2905217" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Arvind Jadhav" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2019.1900009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1800362" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Kritsis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2820810" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofon Fafoutis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Martin Del Fiore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2856884" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Jou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.03.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Marchegiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tryfonas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2642300" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.05.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLQZ9CP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7378437" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-015-0608-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138315v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Hamici-Aubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E. Navas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480443v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ciriani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00133" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04891431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignacio Alcareaz Hamelin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking62109.2024.10619804" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628498v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670891" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844951v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9937005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797654v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941617" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487105v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN53733.2021.9686110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sourailidis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00080" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887462v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kon Sandaker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219728" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880326v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ingles Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Garcia-Carrillo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F Skarmeta G&#243;mez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS49054.2020.9119629" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870764v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Czarnitzki Estrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219646" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463185v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149206" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN50589.2020.00018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219692" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mavromatis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Elsts" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30523-9_2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2019.8767236" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284110v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8793014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kotsiou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361705" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01980427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8423007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635699" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986400v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Tsakalidis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN.2018.8581742" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986487v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464901" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924450v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893999v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459639v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Dakdouk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tarazona" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242110" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894001v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Alderete" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459547v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Oikonomou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2016.7732997" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635751" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536000v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841516" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129110v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Goulianos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024625" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609086v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845475" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574829v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52727-7_8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459633v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127541" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609088v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Georgallides" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52727-7_3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519185v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Kersal&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n M Del Fiore" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996980" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ouya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Martinez de Aragon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340723" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609092v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989300" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609101v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988287.2989133" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467659v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389054" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459604v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2801694.2801700" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pappas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Angelakis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389037" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459562v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedHocNet.2014.6849108" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036790" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459576v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6984982" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459555v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673403" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459524v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_13" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510384v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Farkas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mirsky" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Bernardos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510419v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03274500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Koma" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dorso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890366v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Buddenberg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347684v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grek Mirsky" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497195v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347735v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02888992v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890397v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547950v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02888976v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01277472v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04141030v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>