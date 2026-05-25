--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georgios Papadopoulos </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Georgios Z. PAPADOPOULOS, PhD, HDR, SMIEEEProfessor at IMT Atlantique, campus of RennesHead of the OCIF Research Team, IRISA Laboratory</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georgios-z-papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0331-0579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gzpapadopoulos.wordpress.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Networking (DetNet): Performance evaluation of the Packet Ordering Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Cruz Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 239, pp.108171. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2025.108171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet Another Compact Time Series Data Representation Using CBOR Templates (YACTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Molina Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.5124. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23115124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough Performance Evaluation & Analysis of the 6TiSCH Minimal Scheduling Function (MSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hauweele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (1), pp.3-25. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-021-01668-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoopStor: a cooperative reliable and efficient data collection protocol in fault and delay tolerant wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.367-381. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-020-02461-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODeSe: On-Demand Selection for multi-path RPL networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.102431. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2021.102431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical resilience to insider attacks in IoT networks: Independent cryptographically secure sequences for DSSS anti-jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.107751. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defragmenting the 6LoWPAN Fragmentation Landscape: A Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21051711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDSF: Low-latency Distributed Scheduling Function for Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (9), pp.8688-8699. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.2995499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Internet of Things: Specificities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ITL2.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an SDR implementation of LoRa: Reverse-engineering, demodulation strategies and assessment over Rayleigh channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.595-605. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor characterization of white wines produced from indigenous greek grape varieties using the frequency of attribute citation method with trained assessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Nanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emorfili Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotios Milienos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9101396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations, administration and maintenance (OAM) features for reliable and available wireless (RAW) networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Industrial Internet of Things, 3 (4), pp.e163. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTD, Where Art Thou? A Systematic Review of Moving Target Defense Techniques for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3040358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis and Optimal Tuning of IETF LPWAN SCHC ACK-on-Error Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14534-14547. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3007855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitelisting Without Collisions for Centralized Scheduling in Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.5713-5721. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2019.2905217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates on RFC 4944: Fragment Forwarding and Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Arvind Jadhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.54-59. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOMSTD.2019.1900009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blacklisting-Based Channel Hopping Approaches in Low-Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2018.1800362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Performance Evaluation and Validation Methodology for Low-Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas Kritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3), pp.1799 - 1825. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2018.2820810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Best Effort to Deterministic Packet Delivery for Wireless Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Martin Del Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (10), pp.4468-4480. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2018.2856884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough IoT testbed Characterization: from Proof-of-concept to Repeatable Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery Jou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.86 - 101. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Leakage of Physical Activity Levels in Wireless Embedded Wearable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Marchegiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.136 - 140. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2016.2642300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Traffic Optimization in Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3246-3255. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2742584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnection of Smart Grid and Electric Vehicles with a Charging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power neighbor discovery for mobility-aware wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation methods in ad hoc and wireless sensor networks: a literature study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas Kritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.122-128. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2016.7378437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Medium Access Control under Mobility and Bursty Traffic Assumptions in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-015-0608-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: A Visualization Platform for Smart Grid Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2025 - IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologne, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Incentive Signaling through Advanced Metering Infrastructure Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridComm 2025 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toronto, Canada. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting 5G New-Radio Latency: Interacting Layers and Latency-Generating Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hamici-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo E. Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP Networking Conference (Networking 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building RPL Multicast Domains for Reliable P2P Traffic in Low-Power Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ciriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lucca, France. pp.874-883, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS-IoT65416.2025.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODeSe: Amélioration de l'efficacité du réseau grâce aux multi-trajets dans RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Peak Shaving for Electric Vehicles: A ready-to-deploy Smart Charging Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGSC 2024: 15th International Green and Sustainable Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Austin, United States. pp.80-86, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGSC64514.2024.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packet Ordering Functions in Low-Power Wireless Deterministic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Cruz Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ignacio Alcareaz Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IFIP Networking Conference (IFIP Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessaloniki, France. pp.177-185, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking62109.2024.10619804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Overshadowing for Time-Delay Attacks in 4G/5G Cellular Networks: An Empirical Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hamici-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo E. Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES '24: Proceedings of the 19th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Standard Time Series Representation for IoT based on CBOR Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Molina Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Argostoli, Kefalonia, Greece. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9936910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reuse in IAB-based 5G Networks using Graph Coloring Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Savelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Argostóli, Greece. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9937005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Fully Programmable Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022: 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.204-210, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Integrated Access and Backhaul in 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Thessaloniki (En ligne), Greece. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN53733.2021.9686110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 6550: On Minimizing the Control Plane Traffic of RPL-based Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Sourailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2020 - IEEE 21st International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Cork, Ireland. pp.439-444, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM49955.2020.00080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IANVS: A Moving Target Defense Framework for a Resilient Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkon Sandaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IETF Reliable and Available Wireless (RAW): Use Cases and Problem Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bari (on line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of EAP-NOOB Method for LoRaWAN with LO-CoAP-EAP and CBOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ingles Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Garcia-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F Skarmeta Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIoTS 2020 : Global Internet of Things Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIOTS49054.2020.9119629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough Investigation of multipath Techniques in RPL based Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Czarnitzki Estrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020: IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the PAREO Functions: Towards Reliable and Available Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centralized Controller for Reliable and Available Wireless Schedules in Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSN 2020 : 16th International Conference on Mobility, Sensing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, Japan. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSN50589.2020.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing 6TiSCH Minimal Scheduling Function (MSF) to the Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hauweele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'ancêtre commun pour les réseaux RPL multi-chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 - 5ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Guard Time for Energy-Efficient IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atis Elsts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bologna, Italy. pp.66-77, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30523-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Parent Selection for Multi-Path RPL Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 5th World Forum on Internet of Things (WF-IoT'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limerick, Ireland. pp.533-538, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2019.8767236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Theoretical Performance and Demodulation Techniques for LoRa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 20th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2019.8793014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOST: Localized blacklisting aware scheduling algorithm for IEEE 802.15.4-TSCH networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2018 - 10th Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. pp.110-115, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local or Global Radio Channel Blacklisting for IEEE 802.15.4-TSCH Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8423007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAOF: Traffic Aware Objective Function for RPL-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2018 : Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 4944: Per-hop Fragmentation and Reassembly Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Tsakalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2018 : IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN.2018.8581742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving LoRa Network Capacity Using Multiple Spreading Factor Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-path Selection in RPL Based on Replication and Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT-Atlantique, Sep 2018, Saint-Malo, France. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Do not trust your neighbors! A small IoT platform illustrating a man-in-the-middle attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW: International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Techniques for Optimized Channel Hopping in IEEE 802.15.4-TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Dakdouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tarazona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. pp.99-107, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242102.3242110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network for In-Car Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2018: 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.138 - 144, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Guard Time Length on IEEE 802.15.4e TSCH Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atis Elsts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 13th Annual IEEE International Conference on Sensing, Communication, and Networking (SECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2016.7732997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Channel Offset Assignment for Reliable IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobility-Supporting MAC Scheme for Bursty Traffic in IoT and WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, Dc, United States. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality and Path Based Clustering in IEEE802.15.4-2015 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Goulianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 : 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Herakleion, Greece. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimisation and Adaptation for Energy Efficient Multi-hop TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WF-Iot 2016 : 3rd IEEE World Forum on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Reston, Va, United States. pp.301 - 306, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimisation for Energy Efficiency in IEEE 802.15.4-2015 TSCH Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterIoT 2016 : 2nd EAI International Conference on Interoperability in IoT </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.56 - 63, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52727-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LABeL: Link-based Adaptive BLacklisting Technique for 6TiSCH Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2017 : 20th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miami, United States. pp.25-33, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3127540.3127541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMFA: Bi-Directional Multicast Forwarding Algorithm for RPL-based 6LoWPANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Georgallides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterIoT 2016 : 2nd EAI International Conference on Interoperability in Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.18-25, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52727-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deterministic industrial network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián M Del Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Local Blacklisting Relevant in Slow Channel Hopping Low-Power Wireless Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Electric Vehicle Charging Architecture based on LoRa Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Ouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Martinez de Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridComm 2017 - 8th IEEE International Conference on Smart Grid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dresden, Germany. pp.381-386, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2017.8340723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Repeatable Setups for Reproducible Experimental Results in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2016 : 13th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989293.2989300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Distributed Self-Configured 6TiSCH with Traffic Isolation in Low Power Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2016 : 19th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2988287.2989133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Handover Delay in Mobile WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Adaptations of Low-power MAC Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2801694.2801700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed adaptive scheme for reliable data collection in fault tolerant WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Angelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 2nd World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.116-121, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-AAD: Lightweight traffic auto-adaptations for low-power MAC protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 13th Annual Mediterranean Ad Hoc Networking Workshop (MED-HOC-NET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Slovenia, France. pp.79-86, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedHocNet.2014.6849108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a packet duplication control for opportunistic routing in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing ContikiMAC for bursty traffic in mobile sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.257-260, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6984982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding value to WSN simulation using the IoT-LAB experimental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 9th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.485-490, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2013.6673403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trade-Offs of Cell Over-Provisioning in IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Saint-Malo, France. pp.132-137, 2018, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: 4th Industrial Revolution: Toward Deterministic Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN SCHC Fragmentation Demystified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad-Hoc, Mobile, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-227, 2019, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication architectures and technologies for advanced Smart Grid Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation and Power Grid in Smart Cities: Communication Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley, pp.217 - 243, 2018, 978-1-119-36008-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework of Operations, Administration, and Maintenance (OAM) for Deterministic Networking (DetNet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF RFC 9551</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Wireless (RAW) Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF Request for comment (RFC) 9450</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée thématique du GDR RSD : pratiques expérimentales de la communauté systèmes et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Dedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité réseau robuste pour service de téléexpertise vétérinaire par lunettes connectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Koma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2021-01-SRCD, IMT ATLANTIQUE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Wireless Architecture/Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rex Buddenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IMT Atlantique; Cisco systems [France] (Cisco). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations, Administration and Maintenance (OAM) features for RAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grek Mirsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-theoleyre-raw-oam-support-01, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAW use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-bernardos-raw-use-cases-03, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Ancestor Objective Function and Parent Set DAG Metric Container Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IETF, RAW WG; draft-ietf-roll-nsa-extension-06. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAW use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-bernardos-raw-use-cases-02, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use cases for DIS Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPL DAG Metric Container Node State and Attribute object type extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique; Cisco systems [France] (Cisco). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Packet Replication and Elimination in Complex Tracks in LLNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETF, RAW WG; draft-papadopoulos-6tisch-pre-reqs-01. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Efforts at the IETF for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2018-03-SC, IMT Atlantique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Medium Access in Dynamic Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Universite de Strasbourg, 2015. English. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Low-Power Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. University of Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04141030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georgios Papadopoulos </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Georgios Z. PAPADOPOULOS, PhD, HDR, SMIEEEProfessor at IMT Atlantique, campus of RennesHead of the OCIF Research Team, IRISA Laboratory</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georgios-z-papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0331-0579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=mCaCoBAAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gzpapadopoulos.wordpress.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Networking (DetNet): Performance evaluation of the Packet Ordering Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Cruz Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 239, pp.108171. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2025.108171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet Another Compact Time Series Data Representation Using CBOR Templates (YACTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Molina Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.5124. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23115124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough Performance Evaluation & Analysis of the 6TiSCH Minimal Scheduling Function (MSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hauweele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (1), pp.3-25. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-021-01668-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODeSe: On-Demand Selection for multi-path RPL networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.102431. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2021.102431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoopStor: a cooperative reliable and efficient data collection protocol in fault and delay tolerant wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.367-381. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-020-02461-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical resilience to insider attacks in IoT networks: Independent cryptographically secure sequences for DSSS anti-jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.107751. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defragmenting the 6LoWPAN Fragmentation Landscape: A Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21051711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDSF: Low-latency Distributed Scheduling Function for Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (9), pp.8688-8699. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.2995499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Internet of Things: Specificities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ITL2.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an SDR implementation of LoRa: Reverse-engineering, demodulation strategies and assessment over Rayleigh channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.595-605. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations, administration and maintenance (OAM) features for reliable and available wireless (RAW) networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Industrial Internet of Things, 3 (4), pp.e163. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor characterization of white wines produced from indigenous greek grape varieties using the frequency of attribute citation method with trained assessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Nanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emorfili Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotios Milienos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9101396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTD, Where Art Thou? A Systematic Review of Moving Target Defense Techniques for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3040358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis and Optimal Tuning of IETF LPWAN SCHC ACK-on-Error Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14534-14547. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3007855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitelisting Without Collisions for Centralized Scheduling in Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.5713-5721. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2019.2905217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates on RFC 4944: Fragment Forwarding and Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Arvind Jadhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.54-59. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOMSTD.2019.1900009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blacklisting-Based Channel Hopping Approaches in Low-Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2018.1800362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Performance Evaluation and Validation Methodology for Low-Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas Kritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3), pp.1799 - 1825. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2018.2820810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Best Effort to Deterministic Packet Delivery for Wireless Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Martin Del Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (10), pp.4468-4480. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2018.2856884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough IoT testbed Characterization: from Proof-of-concept to Repeatable Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery Jou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.86 - 101. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Leakage of Physical Activity Levels in Wireless Embedded Wearable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Marchegiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.136 - 140. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2016.2642300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Traffic Optimization in Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3246-3255. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2742584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnection of Smart Grid and Electric Vehicles with a Charging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power neighbor discovery for mobility-aware wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation methods in ad hoc and wireless sensor networks: a literature study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas Kritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.122-128. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2016.7378437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Medium Access Control under Mobility and Bursty Traffic Assumptions in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-015-0608-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: A Visualization Platform for Smart Grid Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2025 - IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologne, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Incentive Signaling through Advanced Metering Infrastructure Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridComm 2025 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toronto, Canada. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting 5G New-Radio Latency: Interacting Layers and Latency-Generating Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hamici-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo E. Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP Networking Conference (Networking 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building RPL Multicast Domains for Reliable P2P Traffic in Low-Power Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ciriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lucca, France. pp.874-883, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS-IoT65416.2025.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODeSe: Amélioration de l'efficacité du réseau grâce aux multi-trajets dans RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Peak Shaving for Electric Vehicles: A ready-to-deploy Smart Charging Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGSC 2024: 15th International Green and Sustainable Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Austin, United States. pp.80-86, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGSC64514.2024.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packet Ordering Functions in Low-Power Wireless Deterministic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Cruz Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ignacio Alcareaz Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IFIP Networking Conference (IFIP Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessaloniki, France. pp.177-185, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking62109.2024.10619804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Overshadowing for Time-Delay Attacks in 4G/5G Cellular Networks: An Empirical Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hamici-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo E. Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES '24: Proceedings of the 19th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Standard Time Series Representation for IoT based on CBOR Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Molina Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Argostoli, Kefalonia, Greece. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9936910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reuse in IAB-based 5G Networks using Graph Coloring Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Silard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Savelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Argostóli, Greece. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9937005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Fully Programmable Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022: 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.204-210, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Integrated Access and Backhaul in 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Thessaloniki (En ligne), Greece. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN53733.2021.9686110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 6550: On Minimizing the Control Plane Traffic of RPL-based Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Sourailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2020 - IEEE 21st International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Cork, Ireland. pp.439-444, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM49955.2020.00080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centralized Controller for Reliable and Available Wireless Schedules in Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSN 2020 : 16th International Conference on Mobility, Sensing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, Japan. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSN50589.2020.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of EAP-NOOB Method for LoRaWAN with LO-CoAP-EAP and CBOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ingles Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Garcia-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F Skarmeta Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIoTS 2020 : Global Internet of Things Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIOTS49054.2020.9119629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IANVS: A Moving Target Defense Framework for a Resilient Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkon Sandaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IETF Reliable and Available Wireless (RAW): Use Cases and Problem Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bari (on line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough Investigation of multipath Techniques in RPL based Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Czarnitzki Estrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020: IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the PAREO Functions: Towards Reliable and Available Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing 6TiSCH Minimal Scheduling Function (MSF) to the Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hauweele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'ancêtre commun pour les réseaux RPL multi-chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 - 5ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Guard Time for Energy-Efficient IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atis Elsts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bologna, Italy. pp.66-77, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30523-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Parent Selection for Multi-Path RPL Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 5th World Forum on Internet of Things (WF-IoT'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limerick, Ireland. pp.533-538, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2019.8767236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Theoretical Performance and Demodulation Techniques for LoRa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 20th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2019.8793014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOST: Localized blacklisting aware scheduling algorithm for IEEE 802.15.4-TSCH networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2018 - 10th Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. pp.110-115, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAOF: Traffic Aware Objective Function for RPL-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2018 : Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 4944: Per-hop Fragmentation and Reassembly Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Tsakalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2018 : IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN.2018.8581742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local or Global Radio Channel Blacklisting for IEEE 802.15.4-TSCH Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8423007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving LoRa Network Capacity Using Multiple Spreading Factor Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-path Selection in RPL Based on Replication and Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT-Atlantique, Sep 2018, Saint-Malo, France. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Do not trust your neighbors! A small IoT platform illustrating a man-in-the-middle attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW: International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Techniques for Optimized Channel Hopping in IEEE 802.15.4-TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Dakdouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tarazona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. pp.99-107, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242102.3242110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network for In-Car Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2018: 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.138 - 144, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Guard Time Length on IEEE 802.15.4e TSCH Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atis Elsts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 13th Annual IEEE International Conference on Sensing, Communication, and Networking (SECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2016.7732997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Channel Offset Assignment for Reliable IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobility-Supporting MAC Scheme for Bursty Traffic in IoT and WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, Dc, United States. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality and Path Based Clustering in IEEE802.15.4-2015 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Goulianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 : 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Herakleion, Greece. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimisation and Adaptation for Energy Efficient Multi-hop TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WF-Iot 2016 : 3rd IEEE World Forum on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Reston, Va, United States. pp.301 - 306, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimisation for Energy Efficiency in IEEE 802.15.4-2015 TSCH Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piechocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterIoT 2016 : 2nd EAI International Conference on Interoperability in IoT </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.56 - 63, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52727-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LABeL: Link-based Adaptive BLacklisting Technique for 6TiSCH Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2017 : 20th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miami, United States. pp.25-33, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3127540.3127541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMFA: Bi-Directional Multicast Forwarding Algorithm for RPL-based 6LoWPANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Georgallides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tryfonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Oikonomou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterIoT 2016 : 2nd EAI International Conference on Interoperability in Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.18-25, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52727-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deterministic industrial network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián M Del Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Local Blacklisting Relevant in Slow Channel Hopping Low-Power Wireless Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Electric Vehicle Charging Architecture based on LoRa Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Ouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Martinez de Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridComm 2017 - 8th IEEE International Conference on Smart Grid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dresden, Germany. pp.381-386, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2017.8340723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Repeatable Setups for Reproducible Experimental Results in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2016 : 13th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989293.2989300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Distributed Self-Configured 6TiSCH with Traffic Isolation in Low Power Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2016 : 19th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2988287.2989133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Handover Delay in Mobile WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Adaptations of Low-power MAC Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2801694.2801700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed adaptive scheme for reliable data collection in fault tolerant WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Angelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 2nd World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.116-121, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-AAD: Lightweight traffic auto-adaptations for low-power MAC protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 13th Annual Mediterranean Ad Hoc Networking Workshop (MED-HOC-NET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Slovenia, France. pp.79-86, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedHocNet.2014.6849108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a packet duplication control for opportunistic routing in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing ContikiMAC for bursty traffic in mobile sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.257-260, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6984982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding value to WSN simulation using the IoT-LAB experimental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schreiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 9th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.485-490, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2013.6673403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trade-Offs of Cell Over-Provisioning in IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenofon Fafoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Saint-Malo, France. pp.132-137, 2018, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: 4th Industrial Revolution: Toward Deterministic Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN SCHC Fragmentation Demystified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad-Hoc, Mobile, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-227, 2019, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication architectures and technologies for advanced Smart Grid Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation and Power Grid in Smart Cities: Communication Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley, pp.217 - 243, 2018, 978-1-119-36008-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework of Operations, Administration, and Maintenance (OAM) for Deterministic Networking (DetNet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF RFC 9551</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Wireless (RAW) Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF Request for comment (RFC) 9450</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée thématique du GDR RSD : pratiques expérimentales de la communauté systèmes et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Dedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité réseau robuste pour service de téléexpertise vétérinaire par lunettes connectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Koma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2021-01-SRCD, IMT ATLANTIQUE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAW use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-bernardos-raw-use-cases-03, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Ancestor Objective Function and Parent Set DAG Metric Container Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IETF, RAW WG; draft-ietf-roll-nsa-extension-06. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Wireless Architecture/Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rex Buddenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IMT Atlantique; Cisco systems [France] (Cisco). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations, Administration and Maintenance (OAM) features for RAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grek Mirsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-theoleyre-raw-oam-support-01, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAW use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-bernardos-raw-use-cases-02, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use cases for DIS Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPL DAG Metric Container Node State and Attribute object type extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique; Cisco systems [France] (Cisco). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Packet Replication and Elimination in Complex Tracks in LLNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remous Aris Koutsiamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETF, RAW WG; draft-papadopoulos-6tisch-pre-reqs-01. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Efforts at the IETF for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2018-03-SC, IMT Atlantique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Medium Access in Dynamic Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Universite de Strasbourg, 2015. English. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Low-Power Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. University of Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04141030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F46DAC1"/>
+    <w:nsid w:val="8DFE444A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgios-z-papadopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0331-0579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gzpapadopoulos.wordpress.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cruz Pi&#241;ero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108171" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hauweele" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01668-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mavromatis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02461-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122968v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088384v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107751" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bruniaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051711" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kotsiou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2995499" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ITL2.172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Nanou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emorfili Mavridou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Milienos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101396" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.163" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3040358" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2905217" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Arvind Jadhav" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2019.1900009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1800362" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Kritsis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2820810" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofon Fafoutis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Martin Del Fiore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2856884" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Jou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.03.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Marchegiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tryfonas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2642300" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.05.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLQZ9CP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7378437" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-015-0608-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138315v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Hamici-Aubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E. Navas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480443v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ciriani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00133" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04891431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignacio Alcareaz Hamelin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking62109.2024.10619804" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628498v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670891" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844951v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9937005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797654v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941617" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487105v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN53733.2021.9686110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sourailidis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00080" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887462v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kon Sandaker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219728" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880326v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ingles Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Garcia-Carrillo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F Skarmeta G&#243;mez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS49054.2020.9119629" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870764v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Czarnitzki Estrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219646" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463185v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149206" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN50589.2020.00018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219692" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mavromatis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Elsts" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30523-9_2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2019.8767236" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284110v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8793014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kotsiou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361705" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01980427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8423007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635699" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986400v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Tsakalidis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN.2018.8581742" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986487v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464901" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924450v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893999v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459639v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Dakdouk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tarazona" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242110" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894001v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Alderete" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459547v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Oikonomou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2016.7732997" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635751" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536000v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841516" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129110v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Goulianos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024625" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609086v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845475" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574829v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52727-7_8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459633v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127541" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609088v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Georgallides" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52727-7_3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519185v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Kersal&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n M Del Fiore" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996980" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ouya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Martinez de Aragon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340723" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609092v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989300" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609101v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988287.2989133" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467659v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389054" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459604v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2801694.2801700" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pappas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Angelakis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389037" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459562v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedHocNet.2014.6849108" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036790" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459576v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6984982" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459555v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673403" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459524v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_13" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510384v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Farkas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mirsky" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Bernardos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510419v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03274500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Koma" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dorso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890366v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Buddenberg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347684v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grek Mirsky" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497195v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347735v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02888992v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890397v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547950v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02888976v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01277472v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04141030v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georgios-z-papadopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0331-0579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=mCaCoBAAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gzpapadopoulos.wordpress.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cruz Pi&#241;ero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hauweele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01668-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122968v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102431" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mavromatis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02461-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088384v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bruniaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051711" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kotsiou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2995499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ITL2.172" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.163" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Nanou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emorfili Mavridou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Milienos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101396" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3040358" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2905217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Arvind Jadhav" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2019.1900009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1800362" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Kritsis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2820810" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofon Fafoutis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Martin Del Fiore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2856884" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Jou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.03.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Marchegiani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tryfonas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2642300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459499v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.05.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLQZ9CP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7378437" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-015-0608-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Silard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310150v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138315v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Hamici-Aubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E. Navas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ciriani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00133" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770492v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04891431v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignacio Alcareaz Hamelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking62109.2024.10619804" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628498v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670891" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9937005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941617" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN53733.2021.9686110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sourailidis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00080" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN50589.2020.00018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ingles Sanchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Garcia-Carrillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F Skarmeta G&#243;mez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS49054.2020.9119629" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887462v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kon Sandaker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219728" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965755v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Czarnitzki Estrin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219646" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463185v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149206" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352793v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219692" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458546v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mavromatis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Elsts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30523-9_2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2019.8767236" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284110v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8793014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kotsiou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361705" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01975986v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635699" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Tsakalidis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN.2018.8581742" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01980427v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8423007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986487v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464901" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924450v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893999v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459639v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Dakdouk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tarazona" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242110" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894001v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Alderete" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459547v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Oikonomou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2016.7732997" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635751" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536000v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841516" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Goulianos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024625" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609086v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845475" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574829v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52727-7_8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127541" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609088v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Georgallides" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52727-7_3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519185v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Kersal&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n M Del Fiore" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656125v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996980" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809090v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ouya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Martinez de Aragon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340723" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989300" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609101v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988287.2989133" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467659v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389054" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459604v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2801694.2801700" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459621v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pappas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Angelakis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389037" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459562v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedHocNet.2014.6849108" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459581v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036790" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459576v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6984982" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673403" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459524v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_13" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510384v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Farkas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mirsky" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Bernardos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510419v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03274500v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Koma" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dorso" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747657v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497195v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890366v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Buddenberg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347684v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grek Mirsky" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347735v3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02888992v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02890397v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547950v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02888976v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01277472v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04141030v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>